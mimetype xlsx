--- v0 (2026-07-26)
+++ v1 (2026-10-03)
@@ -128,51 +128,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I466"/>
+  <dimension ref="A1:I470"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="3" t="inlineStr">
         <is>
           <t>ФИО а/у привлеченного к административной ответственности</t>
         </is>
       </c>
       <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Заявитель по делу</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>Наименование должника</t>
         </is>
       </c>
@@ -187,3573 +187,3425 @@
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Протокол</t>
         </is>
       </c>
       <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Реквизиты судебного акта по делу</t>
         </is>
       </c>
       <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Судья</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Назначенное наказание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="n">
-        <v>Авшаров Альберт Генрихович</v>
+        <v>Амироков Мухадин Абубекирович</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Прокуратура Карачаево-Черкесской Республики</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>Романенко Виктория Викторовна</t>
+          <t>ООО "ОПК "Прогресс"</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>А32-29829/2019</t>
+          <t>А25-271/2017</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>1. Финансовым управляющим нарушен срок опубликования в Едином федеральном реестре сведений о банкротстве сведений об отстранении от исполнения обязанностей финансового управляющего должника; 2. Финансовым управляющим длительное время не производились выплаты должнику исключенных из конкурсной массы денежных средств</t>
+          <t>Несоблюдение требований по выявлению и включению в конкурсную массу имущества должника</t>
         </is>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>26.07.2019 АС Краснодарского края</t>
+          <t>08.06.2017 АС Карачаево-Черкесской Республики</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>Хмелевцева А.С.</t>
+          <t>Салпагаров К.Х.</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>2019 штраф 35000 руб.</t>
+          <t>2017 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
-        <v>Авшаров Альберт Генрихович</v>
+        <v>Аникин Максим Николаевич</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
+          <t>Росреестр по Самарской обл.</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
-          <t>ООО "Кубаньтехпром"</t>
+          <t>Баканов А.М.</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>А63-4732/2019</t>
+          <t>А55-26911/2020</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>Не провел инвентаризацию имущества должника в течение трех месяцев с даты введения процедуры реализации имущества должника; включил в ЕФРСБ сообщение о проведении собраний кредиторов с нарушением 14-ти дневного срока; АУ не включил в ЕФРСБ сообщение о подаче в АС заявлений о признании сделок должника недействительными</t>
-[...2 lines deleted...]
-      <c r="F3" s="2"/>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>00386320</t>
+        </is>
+      </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>22.05.2019 АС Ставропольского края</t>
+          <t>04.12.2020 АС Самарской области</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
-          <t>Алиева А.К.</t>
+          <t>Каплин С.Ю.</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
-          <t>2019 штраф 45000 руб.</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>Авшаров Альберт Генрихович</v>
+        <v>Асапов Динар Рафисович</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республики Марий Эл</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>ИП Главы КФХ Гиворгизов И.А.</t>
+          <t>Чугреева Е.А.</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>А32-16664/2018</t>
-[...6 lines deleted...]
-      </c>
+          <t>А38-1164/2026</t>
+        </is>
+      </c>
+      <c r="E4" s="2"/>
       <c r="F4" s="2"/>
-      <c r="G4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="2"/>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>Поляков Д.Ю.</t>
+          <t>Скорнякова Ю. А.</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение</t>
+          <t>14.09.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>Амироков Мухадин Абубекирович</v>
+        <v>Балалаева (Могилевцева) Алёна Александровна</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Карачаево-Черкесской Республики</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C5" s="2"/>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>А25-271/2017</t>
+          <t>А32-51498/2021
+А32-51498/2021</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>Несоблюдение требований по выявлению и включению в конкурсную массу имущества должника</t>
-[...2 lines deleted...]
-      <c r="F5" s="2"/>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F5" s="2" t="inlineStr">
+        <is>
+          <t>01432321</t>
+        </is>
+      </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>08.06.2017 АС Карачаево-Черкесской Республики</t>
+          <t>18.01.2022 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>Салпагаров К.Х.</t>
+          <t>Карпенко Т.Ю.</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>2017 предупреждение</t>
+          <t>2022 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>Аникин Максим Николаевич</v>
+        <v>Балалаева (Могилевцева) Алёна Александровна</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской обл.</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Баканов А.М.</t>
+          <t>ООО "НЛК-Темрюк", Волконская А.И., Кудрявцева В.Ю.</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>А55-26911/2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>А32-73716/2024</t>
+        </is>
+      </c>
+      <c r="E6" s="2"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>00386320</t>
+          <t>02342324</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>04.12.2020 АС Самарской области</t>
+          <t>30.05.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>Каплин С.Ю.</t>
+          <t>Хахалева Н.В.</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>Асапов Динар Рафисович</v>
+        <v>Балалаева (Могилевцева) Алёна Александровна</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республики Марий Эл</t>
+          <t>Росреестр по Республике Татарстан</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Чугреева Е.А.</t>
+          <t>ООО «Поволжская Нерудная Компания»</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>А38-1164/2026</t>
+          <t>А65-28443/2024</t>
         </is>
       </c>
       <c r="E7" s="2"/>
-      <c r="F7" s="2"/>
-      <c r="G7" s="2"/>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>00871624 от 26.08.2024</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>25.10.2024 АС Республики Татарстан</t>
+        </is>
+      </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>Скорнякова Ю. А.</t>
+          <t>Насыров А.Р.</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>16.06.2026 судебное заседание</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
         <v>Балалаева (Могилевцева) Алёна Александровна</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>А32-51498/2021
-[...12 lines deleted...]
-      </c>
+          <t>А32-56482/2025</t>
+        </is>
+      </c>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>18.01.2022 АС Краснодарского края</t>
+          <t>23.04.2026 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>Карпенко Т.Ю.</t>
+          <t>Вологина Т. В.</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение </t>
+          <t>2026 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>Балалаева (Могилевцева) Алёна Александровна</v>
+        <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>ООО "НЛК-Темрюк", Волконская А.И., Кудрявцева В.Ю.</t>
+          <t>ЗАО "Строймеханизация"</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>А32-73716/2024</t>
-[...2 lines deleted...]
-      <c r="E9" s="2"/>
+          <t>А07-14924/2020</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>В отчете не указана информация за период деятельности предыдущего конкурсного управляющего; не отражена информация об оценке имущества должника, информация о дебиторской задолженности, о сумме текущих обязательств должника </t>
+        </is>
+      </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>02342324</t>
+          <t>00780220</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>30.05.2025 АС Краснодарского края</t>
+          <t>25.11.2020 - АС Республики Башкортостан; 17.02.- 18ААС о2020; АС Уральского округа от 16.06.2021 - АС УО</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>Хахалева Н.В.</t>
+          <t>Бахтиярова Х.Р</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>Балалаева (Могилевцева) Алёна Александровна</v>
+        <v>Батчаев Алим Юсуфович</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Татарстан</t>
+          <t>Росреестр по Республике Дагестан</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>ООО «Поволжская Нерудная Компания»</t>
+          <t>ЗАО «Дагестанская региональная газовая компания»</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>А65-28443/2024</t>
-[...7 lines deleted...]
-      </c>
+          <t>А15-2960/2018</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности" (банкротстве), выразившееся в не принял меры по возврату имущества в¶конкурсную массу</t>
+        </is>
+      </c>
+      <c r="F10" s="2"/>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>25.10.2024 АС Республики Татарстан</t>
+          <t>01.11.2018 АС Республики Дагестан</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>Насыров А.Р.</t>
+          <t>Лачинов Ф.С.</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>2018 штраф 25000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>Балалаева (Могилевцева) Алёна Александровна</v>
+        <v>Белошкура Анна Валерьевна</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C11" s="2"/>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>Шуер А.Л.</t>
+        </is>
+      </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>А32-56482/2025</t>
-[...2 lines deleted...]
-      <c r="E11" s="2"/>
+          <t>нет в суде</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>ненадлежащее исполнения обязанностей финансового управляющего в части обращения в суды с заявлением о снятии арестов и обременений с имущества должника, необоснованное продление сроков ведения процедуры.</t>
+        </is>
+      </c>
       <c r="F11" s="2"/>
-      <c r="G11" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="G11" s="2"/>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>Баранов Руслан Вячеславович</v>
+        <v>Белошкура Анна Валерьевна</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Строймеханизация"</t>
+          <t>МУП «Новодмитриевское жилищно-коммунальное хозяйство»</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>А07-14924/2020</t>
+          <t>А32-6452/2023</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>В отчете не указана информация за период деятельности предыдущего конкурсного управляющего; не отражена информация об оценке имущества должника, информация о дебиторской задолженности, о сумме текущих обязательств должника </t>
-[...6 lines deleted...]
-      </c>
+          <t>не исполнена в установленный срок обязанность по проведению анализа финансового состояния должника, выявлению признаков преднамеренного и (или) фиктивного банкротства должника</t>
+        </is>
+      </c>
+      <c r="F12" s="2"/>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>25.11.2020 - АС Республики Башкортостан; 17.02.- 18ААС о2020; АС Уральского округа от 16.06.2021 - АС УО</t>
+          <t>10.04.2023 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>Бахтиярова Х.Р</t>
+          <t>Нигоев Р.А.</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>Батчаев Алим Юсуфович</v>
+        <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Дагестан</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прокуратура Железнодорожного района г. Пензы</t>
+        </is>
+      </c>
+      <c r="C13" s="2"/>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>А15-2960/2018</t>
+          <t>А49-4771/2018</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности" (банкротстве), выразившееся в не принял меры по возврату имущества в¶конкурсную массу</t>
+          <t>Нарушение сроков публикации на ЕФРСБ; заклчение сделки, в которых имеется заинтересованность, только с согласия собрания кредиторов или комитета кредиторов</t>
         </is>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>01.11.2018 АС Республики Дагестан</t>
+          <t>22.06.2018  АС Пензенской области</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>Лачинов Ф.С.</t>
+          <t>Колдомасова Л.А.</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>2018 штраф 25000</t>
+          <t>2018 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>Белошкура Анна Валерьевна</v>
+        <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Пензенской области</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>Шуер А.Л.</t>
+          <t>ОАО "Пензастрой"</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>нет в суде</t>
+          <t>А49-1447/2022</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>ненадлежащее исполнения обязанностей финансового управляющего в части обращения в суды с заявлением о снятии арестов и обременений с имущества должника, необоснованное продление сроков ведения процедуры.</t>
-[...5 lines deleted...]
-      <c r="I14" s="2"/>
+          <t>нарушение сроков публикации на ЕФРСБ, в том числе о результатах проведенных торгов, нарушение правил подготовки заключений,</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>00025822</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>25.05.2022 АС Пензенской области; 25.07.2022 11ААС, 14.11.2022 АС Поволжского округа</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>Петровой Н.Н.</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>2022 предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>Белошкура Анна Валерьевна</v>
+        <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по г. Москве</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>МУП «Новодмитриевское жилищно-коммунальное хозяйство»</t>
+          <t>ООО "МИСК КАРЕРА"; ООО "ПГС СТРОЙ ПЛЮС"; ООО "ТНХ"</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>А32-6452/2023</t>
+          <t>А40-109575/2023</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>не исполнена в установленный срок обязанность по проведению анализа финансового состояния должника, выявлению признаков преднамеренного и (или) фиктивного банкротства должника</t>
-[...2 lines deleted...]
-      <c r="F15" s="2"/>
+          <t>провел собрание кредиторов не по адресу определенным собранием кредиторов; включение в ЕФРСБ сообщение о праве выбратьспособ распоряжения правом требования о привлечении к субсид.отвественности с нарушением срока; неправомерное проведение собрания кредиторов 19.08.2022 в форме голосования; не включил в ЕФРСБ сообщения об отказе Павловой Е.В. в признании торгов по продаже имущества должника №48462-ОТПП и признании договора к-п. от 06.05.2020 заключенного между ау и ООО "Солюшен Финанс" недействительным.</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>1777723</t>
+        </is>
+      </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>10.04.2023 АС Краснодарского края</t>
+          <t>16.02.2024 АС города Москвы</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>Нигоев Р.А.</t>
+          <t>Немова О.Ю.</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2024 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>Виноградов Владимир Юрьевич</v>
+        <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Железнодорожного района г. Пензы</t>
-[...2 lines deleted...]
-      <c r="C16" s="2"/>
+          <t>Росреестр по Калининградской области</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>ОА Балком</t>
+        </is>
+      </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>А49-4771/2018</t>
+          <t>А21-3456/2022</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков публикации на ЕФРСБ; заклчение сделки, в которых имеется заинтересованность, только с согласия собрания кредиторов или комитета кредиторов</t>
+          <t>нарушение сроков предоставления отчета, не принятием мер по инвентаризации, оценке и реализации имущества, нарушение прядка периодичности проведения собрания кредиторов</t>
         </is>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>22.06.2018  АС Пензенской области</t>
+          <t>17.05.2022 АС Калининградской области</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>Колдомасова Л.А.</t>
+          <t>Залужная Ю.Д.</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>2018 отказано</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>Виноградов Владимир Юрьевич</v>
+        <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пензенской области</t>
+          <t>Росреестр по Московской области (по жалобе Кудрявцева В.О.)</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Пензастрой"</t>
+          <t>ООО "Перспектива", ООО "КАЛИСА-АСА"</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>А49-1447/2022</t>
+          <t>А41-19734/2023</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков публикации на ЕФРСБ, в том числе о результатах проведенных торгов, нарушение правил подготовки заключений,</t>
+          <t>ау не обладает правом занимать руководящие долдности в ЮЛ в связи с внесеним в ЕГРЮЛ недостоверных сведений об ООО "Эксперт-Сервис, а ау продолжает осуществлять полномочия руководителей ЮЛ"</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>00025822</t>
+          <t>02185023</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>25.05.2022 АС Пензенской области; 25.07.2022 11ААС, 14.11.2022 АС Поволжского округа</t>
+          <t>07.05.2023 АС Московской области</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>Петровой Н.Н.</t>
+          <t>Шайдуллина А.С.</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москве</t>
+          <t>Росреестр по Московской области (по жалобе Кудрявцева В.О.)</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>ООО "МИСК КАРЕРА"; ООО "ПГС СТРОЙ ПЛЮС"; ООО "ТНХ"</t>
+          <t>ООО "Фемида" ООО "Перпспектива"</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>А40-109575/2023</t>
+          <t>А41-77719/2023</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>провел собрание кредиторов не по адресу определенным собранием кредиторов; включение в ЕФРСБ сообщение о праве выбратьспособ распоряжения правом требования о привлечении к субсид.отвественности с нарушением срока; неправомерное проведение собрания кредиторов 19.08.2022 в форме голосования; не включил в ЕФРСБ сообщения об отказе Павловой Е.В. в признании торгов по продаже имущества должника №48462-ОТПП и признании договора к-п. от 06.05.2020 заключенного между ау и ООО "Солюшен Финанс" недействительным.</t>
+          <t>ау не обладает правом занимать руководящие долдности в ЮЛ в связи с внесеним в ЕГРЮЛ недостоверных сведений об ООО "Эксперт-Сервис, а ау продолжает осуществлять полномочия руководителей ЮЛ"</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>1777723</t>
+          <t>02185023</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>16.02.2024 АС города Москвы</t>
+          <t>11.11.2023 АС Московской области</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>Немова О.Ю.</t>
+          <t>Афанасьева М. В.</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>2024 предупреждение</t>
+          <t>2023 штраф 25 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Калининградской области</t>
+          <t>Росреестр по Омской области</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>ОА Балком</t>
+          <t>Щербины А.Н</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>А21-3456/2022</t>
+          <t>А46-7761/2022</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков предоставления отчета, не принятием мер по инвентаризации, оценке и реализации имущества, нарушение прядка периодичности проведения собрания кредиторов</t>
+          <t>- неисполнение арбитражным управляющим обязанности по направлению сведений для опубликования в газете «Коммерсантъ» сообщения, содержащего информацию о признании обоснованным заявления о признании гражданина банкротом, введении реструктуризации долгов и своем утверждении финансовым управляющим Щербины А.Н.; - невключение в ЕФРСБ сообщения, содержащего сведения о результатах процедуры реструктуризации долгов Щербины А.Н.; - ненаправление в АС Омской области протоколов заочных собраний кредиторов должника со сроком подведения итогов 22.12.2021 и 31.01.2022 с приложением¶документов. - неверное указание арбитражным управляющим Волковым С.А. в сообщении о¶признании обоснованным заявления о признании гражданина банкротом, введении¶реструктуризации долгов и своем утверждении финансовым управляющим, опубликованном¶05.06.2021 в газете «Коммерсантъ» № 96, фамилии должника;¶- невключение в установленный срок в ЕФРСБ и неопубликование в газете¶«Коммерсантъ» сообщения о признании Щербины А.Н. банкротом и введении в отношении¶должника реализации имущества гражданина, о своем утверждении финансовым¶управляющим имуществом Щербины А.Н.</t>
         </is>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>17.05.2022 АС Калининградской области</t>
+          <t>02.08.2022 АС Омской области</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>Залужная Ю.Д.</t>
+          <t>Третинник М.А.</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>Волков Александр Сергеевич</v>
+        <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Московской области (по жалобе Кудрявцева В.О.)</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>ООО "Перспектива", ООО "КАЛИСА-АСА"</t>
+          <t>ООО "Югмонтажспецстрой"</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>А41-19734/2023</t>
+          <t>А32-12604/2019</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>ау не обладает правом занимать руководящие долдности в ЮЛ в связи с внесеним в ЕГРЮЛ недостоверных сведений об ООО "Эксперт-Сервис, а ау продолжает осуществлять полномочия руководителей ЮЛ"</t>
+          <t>ненадлежащим образом исполнена обязанность по¶включению в ЕФРСБ сведений о проведении собрания кредиторов¶ООО «Югмонтажспецстрой» от 11.10.2018;¶- арбитражным управляющим ненадлежащим образом исполнена обязанность по¶обеспечению возможности ознакомления с материалами собраний кредиторов должника.
+</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>02185023</t>
+          <t> 000132319</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>07.05.2023 АС Московской области</t>
+          <t>25.04.2019 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>Шайдуллина А.С.</t>
+          <t>Купреев Д.В.</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2019 штраф 25000 руб</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>Волков Александр Сергеевич</v>
+        <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Московской области (по жалобе Кудрявцева В.О.)</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фемида" ООО "Перпспектива"</t>
+          <t>ЗАО "Мостовской мясокомбинат"</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>А41-77719/2023</t>
+          <t>А32-43038/2017</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>ау не обладает правом занимать руководящие долдности в ЮЛ в связи с внесеним в ЕГРЮЛ недостоверных сведений об ООО "Эксперт-Сервис, а ау продолжает осуществлять полномочия руководителей ЮЛ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ненадлежащим образом исполнена обязанность по обеспечению возможности ознакомления с материалами собраний кредиторов должника; представлен в арбитражный суд протокол собрания кредиторов от 09.11.2016г. без приложения документов, представленных собранию; представлен отчет не соответствующий требованиям</t>
+        </is>
+      </c>
+      <c r="F21" s="2"/>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>11.11.2023 АС Московской области</t>
+          <t>26.02.2018 АС Краснодарского края ; 01.07.2018 15ААС - без удовл.; 06.09.2018 производство по касс.ж. прекращено</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>Афанасьева М. В.</t>
+          <t>Маклашов В.В.</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>2023 штраф 25 000 руб.</t>
+          <t>2018 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>Волков Александр Сергеевич</v>
+        <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Омской области</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>Щербины А.Н</t>
+          <t>ООО "Югмонтажспецстрой"</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>А46-7761/2022</t>
+          <t>А32-50896/2018</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>- неисполнение арбитражным управляющим обязанности по направлению сведений для опубликования в газете «Коммерсантъ» сообщения, содержащего информацию о признании обоснованным заявления о признании гражданина банкротом, введении реструктуризации долгов и своем утверждении финансовым управляющим Щербины А.Н.; - невключение в ЕФРСБ сообщения, содержащего сведения о результатах процедуры реструктуризации долгов Щербины А.Н.; - ненаправление в АС Омской области протоколов заочных собраний кредиторов должника со сроком подведения итогов 22.12.2021 и 31.01.2022 с приложением¶документов. - неверное указание арбитражным управляющим Волковым С.А. в сообщении о¶признании обоснованным заявления о признании гражданина банкротом, введении¶реструктуризации долгов и своем утверждении финансовым управляющим, опубликованном¶05.06.2021 в газете «Коммерсантъ» № 96, фамилии должника;¶- невключение в установленный срок в ЕФРСБ и неопубликование в газете¶«Коммерсантъ» сообщения о признании Щербины А.Н. банкротом и введении в отношении¶должника реализации имущества гражданина, о своем утверждении финансовым¶управляющим имуществом Щербины А.Н.</t>
+          <t>ненадлежащим образом исполнена обязанность по¶обеспечению возможности ознакомления с материалами собраний кредиторов должника</t>
         </is>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>02.08.2022 АС Омской области</t>
+          <t>06.02.2019 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>Третинник М.А.</t>
+          <t>Поляков Д.Ю.</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2019 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C23" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C23" s="2"/>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>А32-12604/2019</t>
+          <t>А32-40630/2019</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>ненадлежащим образом исполнена обязанность по¶включению в ЕФРСБ сведений о проведении собрания кредиторов¶ООО «Югмонтажспецстрой» от 11.10.2018;¶- арбитражным управляющим ненадлежащим образом исполнена обязанность по¶обеспечению возможности ознакомления с материалами собраний кредиторов должника.
+          <t> не опубликованы сообщения о проведении собраний¶работников, бывших работников должников в официальном издании.
 </t>
         </is>
       </c>
-      <c r="F23" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F23" s="2"/>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>25.04.2019 АС Краснодарского края</t>
+          <t>10.10.2019 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>Купреев Д.В.</t>
+          <t>Иванова Н.В.</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>2019 штраф 25000 руб</t>
+          <t>2019 отказать, в связи с малозначительностью. устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Краснодарскому краю (по жалобе ПАО РНКБ)</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>ЗАО "Мостовской мясокомбинат"</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>А32-43038/2017</t>
+          <t>А32-44598/2023</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>ненадлежащим образом исполнена обязанность по обеспечению возможности ознакомления с материалами собраний кредиторов должника; представлен в арбитражный суд протокол собрания кредиторов от 09.11.2016г. без приложения документов, представленных собранию; представлен отчет не соответствующий требованиям</t>
-[...2 lines deleted...]
-      <c r="F24" s="2"/>
+          <t>не подписаны ЭЦП проекты догоовров о задатке, прикрепленне к сообщениям о проведении торгов по продаже имуществаа ООО; нарушение переодичности представления собранию кредиторов отчетов; должника на неправомерные действия ку выразившиеся в реализации дебиторской задолженности заинтересованному лицу.</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>01562323</t>
+        </is>
+      </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>26.02.2018 АС Краснодарского края ; 01.07.2018 15ААС - без удовл.; 06.09.2018 производство по касс.ж. прекращено</t>
+          <t>19.10.2023 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>Маклашов В.В.</t>
+          <t>Нигоев Р.А.</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение</t>
+          <t>2019 отказано, в связи с малозначительностью. устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>ООО "Югмонтажспецстрой"</t>
+          <t>ООО «Кирпичный завод «Тбилисский»</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>А32-50896/2018</t>
+          <t>А32-48055/2017</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>ненадлежащим образом исполнена обязанность по¶обеспечению возможности ознакомления с материалами собраний кредиторов должника</t>
+          <t>нарушен порядок опубликования сообщения о¶получении требования кредиторов,</t>
         </is>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>06.02.2019 АС Краснодарского края</t>
+          <t>17.04.2018 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>Поляков Д.Ю.</t>
+          <t>Харченко С.В.</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>2019 предупреждение</t>
+          <t>2018 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по г. Москве</t>
         </is>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>А32-40630/2019</t>
-[...8 lines deleted...]
-      <c r="F26" s="2"/>
+          <t>А40-270205/25</t>
+        </is>
+      </c>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>№3377725 от 01.10.2025</t>
+        </is>
+      </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>10.10.2019 АС Краснодарского края</t>
+          <t>02.12.2025 АС города Москвы</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>Иванова Н.В.</t>
+          <t>Кузин М.М.</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>2019 отказать, в связи с малозначительностью. устное замечание</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по жалобе ПАО РНКБ)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Татарстан</t>
+        </is>
+      </c>
+      <c r="C27" s="2"/>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>А32-44598/2023</t>
-[...11 lines deleted...]
-      </c>
+          <t>А65-44174/2025</t>
+        </is>
+      </c>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>19.10.2023 АС Краснодарского края</t>
+          <t>11.02.2026 АС Республики Татарстан</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>Нигоев Р.А.</t>
+          <t>Хафизов И. А.</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>2019 отказано, в связи с малозначительностью. устное замечание</t>
+          <t>2026 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>Галотин Илья Владимирович</v>
+        <v>Голев Андрей Иванович</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Воронежской области</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>ООО «Кирпичный завод «Тбилисский»</t>
+          <t>ООО "Маяк"</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>А32-48055/2017</t>
+          <t>А14-12518/2021</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>нарушен порядок опубликования сообщения о¶получении требования кредиторов,</t>
-[...2 lines deleted...]
-      <c r="F28" s="2"/>
+          <t>нарушения Правил подготовки финасового анализа, публикация отчета о результатах процедуры с нарушением сроков ст. 28 ФЗ</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>00253621</t>
+        </is>
+      </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>17.04.2018 АС Краснодарского края</t>
+          <t>21.09.2021 АС Воронежской области</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>Харченко С.В.</t>
+          <t>Т.Н. Максимович</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>2018 отказано</t>
+          <t>2021 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>Галотин Илья Владимирович</v>
+        <v>Голев Андрей Иванович</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москве</t>
-[...13 lines deleted...]
-      </c>
+          <t>Росреестр по Воронежской области</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>Загвозкина А.А.</t>
+        </is>
+      </c>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>нарушение сроков опубликование сообщений на ЕФРСБ</t>
+        </is>
+      </c>
+      <c r="F29" s="2"/>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>02.12.2025 АС города Москвы</t>
-[...6 lines deleted...]
-      </c>
+          <t>04.10.2021 прекращено Росреестром</t>
+        </is>
+      </c>
+      <c r="H29" s="2"/>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2021 прекращено</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>Галотин Илья Владимирович</v>
+        <v>Голев Андрей Иванович</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Татарстан</t>
+          <t>Росреестр по г. Москве</t>
         </is>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>А65-44174/2025</t>
-[...2 lines deleted...]
-      <c r="E30" s="2"/>
+          <t>А40-217671/2021</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>нарушение сроков опубликование сообщений на ЕФРСБ</t>
+        </is>
+      </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>11.02.2026 АС Республики Татарстан</t>
+          <t>08.12.2021 АС г. Москвы</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>Хафизов И. А.</t>
+          <t>Нариманидзе Н.А.</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>2026 предупреждение</t>
+          <t>2021 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>Голев Андрей Иванович</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Воронежской области</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>ООО "Маяк"</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>А14-12518/2021</t>
+          <t>А14-5836/2023</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>нарушения Правил подготовки финасового анализа, публикация отчета о результатах процедуры с нарушением сроков ст. 28 ФЗ</t>
+          <t>повторное адм.нарушение. нарушения Правил подготовки финасового анализа, публикация отчета о результатах процедуры с нарушением сроков ст. 28 ФЗ</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>00253621</t>
+          <t>№00133623</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>21.09.2021 АС Воронежской области</t>
+          <t>16.05.2023 АС Воронежской области</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>Т.Н. Максимович</t>
+          <t>Ливенцева Д. В.</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>2021 предупреждение</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>Голев Андрей Иванович</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Воронежской области</t>
+          <t>Росреестр по Московской области (по жалобе ООО "РОНИКС")</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>Загвозкина А.А.</t>
-[...2 lines deleted...]
-      <c r="D32" s="2"/>
+          <t>ООО "Фармстрой РК"</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>А41-11890/2024</t>
+        </is>
+      </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков опубликование сообщений на ЕФРСБ</t>
-[...2 lines deleted...]
-      <c r="F32" s="2"/>
+          <t>отчет не соответствует требованиям; нарушен срок опубликования в ЕФРСБ финального отчета; не опубликована информация о получении требований кредиторов.</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>05835023</t>
+        </is>
+      </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>04.10.2021 прекращено Росреестром</t>
-[...2 lines deleted...]
-      <c r="H32" s="2"/>
+          <t>27.03.2024 АС Московской области</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>Шайдулина А.С.</t>
+        </is>
+      </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>2021 прекращено</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>Голев Андрей Иванович</v>
+        <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москве</t>
-[...2 lines deleted...]
-      <c r="C33" s="2"/>
+          <t>Росреестр по Кранодарскому краю</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЛИТ"</t>
+        </is>
+      </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>А40-217671/2021</t>
+          <t>А32-48656/2020</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков опубликование сообщений на ЕФРСБ</t>
-[...2 lines deleted...]
-      <c r="F33" s="2"/>
+          <t>Несвоевременное представление отчета сбранию кредиторов; Нарушение срока направления в арбитражный суд протокола собрания кредиторов должника</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>№ 01752320 от 26.10.2020</t>
+        </is>
+      </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>08.12.2021 АС г. Москвы</t>
+          <t>08.02.2021 АС Краснодарского края </t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>Нариманидзе Н.А.</t>
+          <t>Карпенко Т.Ю.</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>2021 предупреждение</t>
+          <t>2021 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>Голев Андрей Иванович</v>
+        <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Воронежской области</t>
+          <t>Росреестр по Кранодарскому краю</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>ООО "Маяк"</t>
+          <t>ООО "Химтек-Агро"</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>А14-5836/2023</t>
+          <t>А32-40225/2018</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>повторное адм.нарушение. нарушения Правил подготовки финасового анализа, публикация отчета о результатах процедуры с нарушением сроков ст. 28 ФЗ</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение срока опубликования собщения в ЕФРСБ о подаче заявления о признании сделки недейств-й, сведений о подаче заявления о привлечении контролирующих должника лиц к субсидиарной ответственности, о назначении собрании кредиторов</t>
+        </is>
+      </c>
+      <c r="F34" s="2"/>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>16.05.2023 АС Воронежской области</t>
+          <t>03.12.2018 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>Ливенцева Д. В.</t>
+          <t>Купреева Д.В.</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2018 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>Голев Андрей Иванович</v>
+        <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Московской области (по жалобе ООО "РОНИКС")</t>
+          <t>Росреестр по Краснодарскому краю (по завявлению ПАО Банк ВТБ)</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>ООО "Фармстрой РК"</t>
+          <t>Черник Л.В.</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>А41-11890/2024</t>
+          <t>А32-57707/2023</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>отчет не соответствует требованиям; нарушен срок опубликования в ЕФРСБ финального отчета; не опубликована информация о получении требований кредиторов.</t>
-[...6 lines deleted...]
-      </c>
+          <t>признание незаконными действия ФУ по проведению повторных торгов</t>
+        </is>
+      </c>
+      <c r="F35" s="2"/>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>27.03.2024 АС Московской области</t>
+          <t>17.10.2024 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>Шайдулина А.С.</t>
+          <t>Грачев С.А.</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>2024 прекращено</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>Грудкин Виталий Леонтьевич</v>
+        <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кранодарскому краю</t>
+          <t>Росреестр по Краснодарскому краю (по завявлению ПАО Банк ВТБ)</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЛИТ"</t>
+          <t>Черник Л.В.</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>А32-48656/2020</t>
+          <t>А32-17888/2025</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Несвоевременное представление отчета сбранию кредиторов; Нарушение срока направления в арбитражный суд протокола собрания кредиторов должника</t>
-[...6 lines deleted...]
-      </c>
+          <t>признание незаконными действия ФУ по проведению повторных торгов</t>
+        </is>
+      </c>
+      <c r="F36" s="2"/>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>08.02.2021 АС Краснодарского края </t>
+          <t>27.05.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>Карпенко Т.Ю.</t>
+          <t>Купреев Д.В.</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>2021 устное замечание</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>Грудкин Виталий Леонтьевич</v>
+        <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кранодарскому краю</t>
+          <t>Росреестр по Астраханской области</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>ООО "Химтек-Агро"</t>
+          <t>Кокин А.А.</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>А32-40225/2018</t>
-[...7 lines deleted...]
-      <c r="F37" s="2"/>
+          <t>А06-11116/2025</t>
+        </is>
+      </c>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2" t="inlineStr">
+        <is>
+          <t>443025</t>
+        </is>
+      </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>03.12.2018 АС Краснодарского края</t>
+          <t>28.04.2026 АС Астраханской области</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>Купреева Д.В.</t>
+          <t>Сафронова Ф. В.</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>2018 Предупреждение</t>
+          <t>2026 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>Гузева Антонина Павловна</v>
+        <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по завявлению ПАО Банк ВТБ)</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Черник Л.В.</t>
+          <t>упрощенное производство (нет сведений)</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>А32-57707/2023</t>
+          <t>А63-9423/2019</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>признание незаконными действия ФУ по проведению повторных торгов</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F38" s="2"/>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>17.10.2024 АС Краснодарского края</t>
+          <t>16.07.2019 АС Ставропольского края</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>Грачев С.А.</t>
+          <t>Орловский Э.И.</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>2024 прекращено</t>
+          <t>2019 штраф 25000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>Гузева Антонина Павловна</v>
+        <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по завявлению ПАО Банк ВТБ)</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Черник Л.В.</t>
+          <t>ОАО "МинВоды-авто-Ваз"</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>А32-17888/2025</t>
+          <t>А63-11849/2020</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>признание незаконными действия ФУ по проведению повторных торгов</t>
+          <t>не опубликование сведения о результатах проведения торгов в установленный срок; отчеты конкурсного управляющего о своей деятельности и о результатах проведения конкурсного производства а также отчет, представленный конкурсным управляющим к собранию, содержат недостоверные, неполные, неактуальные сведения</t>
         </is>
       </c>
       <c r="F39" s="2"/>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025 АС Краснодарского края</t>
+          <t>01.10.2020 АС Ставропольского края</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>Купреев Д.В.</t>
+          <t>Манеев А.С.</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2020 штраф 30000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>Гузева Антонина Павловна</v>
+        <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Астраханской области</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>Кокин А.А.</t>
+          <t>ОАО "МинВоды-авто-Ваз"</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>А06-11116/2025</t>
-[...2 lines deleted...]
-      <c r="E40" s="2"/>
+          <t>А63-959/2023</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>превышение лимитов в процедуре, не обращение с ходатайством в суд</t>
+        </is>
+      </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>443025</t>
+          <t>01632622</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>28.04.2026 АС Астраханской области</t>
+          <t>27.03.2023 АС Ставропольского края</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>Сафронова Ф. В.</t>
+          <t>Манеев А.С.</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>2026 Предупреждение</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
+          <t>Росреестр по Пермскому краю (по жалобе Мазановой И.В,)</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>упрощенное производство (нет сведений)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Мазанова И.В.</t>
+        </is>
+      </c>
+      <c r="D41" s="2"/>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F41" s="2"/>
+          <t>не исполнена обязанность по направлению кредироам отчета фу не реже чем один раз в квартад; не исполнена обязанность по представлению отчета по требованию суда;необоснованное снятие фу денежных средств со счета должника</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr">
+        <is>
+          <t>00615923</t>
+        </is>
+      </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>16.07.2019 АС Ставропольского края</t>
-[...6 lines deleted...]
-      </c>
+          <t>27.10.2023 - прекращено Росреест</t>
+        </is>
+      </c>
+      <c r="H41" s="2"/>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>2019 штраф 25000 руб.</t>
+          <t>прекращено Росрестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
+          <t>Росреестр по Пермскому краю (по жалобе Мазановой И.В,)</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>ОАО "МинВоды-авто-Ваз"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Мазанова И.В.</t>
+        </is>
+      </c>
+      <c r="D42" s="2"/>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>не опубликование сведения о результатах проведения торгов в установленный срок; отчеты конкурсного управляющего о своей деятельности и о результатах проведения конкурсного производства а также отчет, представленный конкурсным управляющим к собранию, содержат недостоверные, неполные, неактуальные сведения</t>
-[...2 lines deleted...]
-      <c r="F42" s="2"/>
+          <t>неисполнение обязанности по представлению отчета по требованию суда; неотржение в отчете информации; несоставление заключения о наличии (отсутствии) признаков преднамеренного (фиктивног банкротства</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>00065924</t>
+        </is>
+      </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>01.10.2020 АС Ставропольского края</t>
-[...6 lines deleted...]
-      </c>
+          <t>23.01.2024 - прекращено Росреест</t>
+        </is>
+      </c>
+      <c r="H42" s="2"/>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>2020 штраф 30000 руб.</t>
+          <t>прекращено Росрестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>Даниелян Давид Аликович</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
+          <t>Росреестр по Свердловской области</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>ОАО "МинВоды-авто-Ваз"</t>
-[...31 lines deleted...]
-      </c>
+          <t>Савина Наталья Александровна</t>
+        </is>
+      </c>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>Даниелян Давид Аликович</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пермскому краю (по жалобе Мазановой И.В,)</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>Мазанова И.В.</t>
-[...17 lines deleted...]
-      </c>
+          <t>Авакян А.С.</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
       <c r="H44" s="2"/>
-      <c r="I44" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I44" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>Даниелян Давид Аликович</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пермскому краю (по жалобе Мазановой И.В,)</t>
+          <t>Росреестр по Ставропольскому краю </t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>Мазанова И.В.</t>
-[...7 lines deleted...]
-      </c>
+          <t>Акинтьев А.Ю.</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E45" s="2"/>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>00065924</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 00792626 от 18.06.2026 г.</t>
+        </is>
+      </c>
+      <c r="G45" s="2"/>
       <c r="H45" s="2"/>
-      <c r="I45" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I45" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Свердловской области</t>
+          <t>Росреестр по Московской области</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Савина Наталья Александровна</t>
-[...2 lines deleted...]
-      <c r="D46" s="2"/>
+          <t>Алешкин П.Д.</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>Нет в суде</t>
+        </is>
+      </c>
       <c r="E46" s="2"/>
-      <c r="F46" s="2"/>
+      <c r="F46" s="2" t="inlineStr">
+        <is>
+          <t>№ 0291526 от 17.06.2026 г.</t>
+        </is>
+      </c>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Московской области</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>Авакян А.С.</t>
+          <t>Федоровский А.Л.</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Нет в суде</t>
+          <t>А41-97992/2026</t>
         </is>
       </c>
       <c r="E47" s="2"/>
-      <c r="F47" s="2"/>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>№ 03185026 от 02.07.2026 г.</t>
+        </is>
+      </c>
       <c r="G47" s="2"/>
-      <c r="H47" s="2"/>
-      <c r="I47" s="2"/>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>Попов А. А.</t>
+        </is>
+      </c>
+      <c r="I47" s="2" t="inlineStr">
+        <is>
+          <t>09.11.2026  судебное заседание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю </t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>Акинтьев А.Ю.</t>
+          <t>Ванатиев М.А.</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Нет в суде</t>
         </is>
       </c>
       <c r="E48" s="2"/>
-      <c r="F48" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G48" s="2"/>
+      <c r="F48" s="2"/>
+      <c r="G48" s="2" t="inlineStr">
+        <is>
+          <t>2026 прекращено Росреестром</t>
+        </is>
+      </c>
       <c r="H48" s="2"/>
-      <c r="I48" s="2"/>
+      <c r="I48" s="2" t="inlineStr">
+        <is>
+          <t>2026 Прекращено Росреестром от 18.09.2026 г.отсутствие события административного правонарушения</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Московской области</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>Алешкин П.Д.</t>
+          <t>Акинтьева А.Ю.</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Нет в суде</t>
         </is>
       </c>
       <c r="E49" s="2"/>
-      <c r="F49" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C50" s="2"/>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>А57-15871/2026</t>
+          <t>А07-19764/2026</t>
         </is>
       </c>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>Мамяшева Д. Р.</t>
+          <t>Давлеткулова Г. А.</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>15.07.2026 судебное заседание</t>
+          <t>22.10.2026 упрощенное производство</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Саратовской области</t>
         </is>
       </c>
       <c r="C51" s="2"/>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>А32-33428/2026</t>
+          <t>А57-15871/2026</t>
         </is>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>Пожидаева Е. С.</t>
+          <t>Мамяшева Д. Р.</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>20.08.2026 судебное заседание</t>
+          <t>14.09.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C52" s="2"/>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>А07-10037/2026</t>
+          <t>А32-33428/2026</t>
         </is>
       </c>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
-      <c r="G52" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="2"/>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>Усманова Ш.Р</t>
+          <t>Пожидаева Е. С.</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>2026 отказано</t>
+          <t>20.08.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Калужской области</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C53" s="2"/>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>А23-80/2026</t>
+          <t>А07-10037/2026</t>
         </is>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>21.04.2026 АС Калужской области</t>
+          <t>25.05.2026 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>Харчиков Д. В.</t>
+          <t>Усманова Ш.Р</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>2026 предупреждение</t>
+          <t>2026 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ямало-Ненецкому автономному округу</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Калужской области</t>
+        </is>
+      </c>
+      <c r="C54" s="2"/>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Нет в суде</t>
+          <t>А23-80/2026</t>
         </is>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>2026 прекращено Росреестром</t>
-[...2 lines deleted...]
-      <c r="H54" s="2"/>
+          <t>21.04.2026 АС Калужской области</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>Харчиков Д. В.</t>
+        </is>
+      </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>2026 прекращено в связи с отстуствием административного правонарущения</t>
+          <t>2026 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Камчатскому краю</t>
-[...2 lines deleted...]
-      <c r="C55" s="2"/>
+          <t>Росреестр по Ямало-Ненецкому автономному округу</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>Павленко Максим Петрович</t>
+        </is>
+      </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>А24-1817/2026</t>
+          <t>Нет в суде</t>
         </is>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>26.06.2026 АС Камчатского края</t>
-[...6 lines deleted...]
-      </c>
+          <t>2026 прекращено Росреестром</t>
+        </is>
+      </c>
+      <c r="H55" s="2"/>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>2026 устное замечание</t>
+          <t>2026 прекращено в связи с отстуствием административного правонарущения</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Камчатскому краю</t>
         </is>
       </c>
       <c r="C56" s="2"/>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>А07-19764/2026</t>
+          <t>А24-1817/2026</t>
         </is>
       </c>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
-      <c r="G56" s="2"/>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>26.06.2026 АС Камчатского края</t>
+        </is>
+      </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>Давлеткулова Г. А.</t>
+          <t>Копылова А. А.</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>03.08.2026 упрощенное производство</t>
+          <t>2026 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Московской области</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Федоровский А.Л.</t>
+          <t>Власова Мария Викторовна</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Нет в суде</t>
         </is>
       </c>
       <c r="E57" s="2"/>
-      <c r="F57" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Татарстан</t>
+          <t>Росреестр по Кемеровской области</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>ООО "Помпей"</t>
+          <t>Агасарян Галина Ивановна</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>А65-2728/2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E58" s="2"/>
       <c r="F58" s="2"/>
-      <c r="G58" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="G58" s="2"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Марий Эл</t>
-[...2 lines deleted...]
-      <c r="C59" s="2"/>
+          <t>Росреестр по Московской области</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>Ловкис Евгений Павлович</t>
+        </is>
+      </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>А38-7454/2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E59" s="2"/>
       <c r="F59" s="2"/>
-      <c r="G59" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="G59" s="2"/>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Марий Эл</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="C60" s="2"/>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>А38-6688/2017</t>
-[...6 lines deleted...]
-      </c>
+          <t>А65-35523/2026</t>
+        </is>
+      </c>
+      <c r="E60" s="2"/>
       <c r="F60" s="2"/>
-      <c r="G60" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="2"/>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>Рогожина Л.В.</t>
+          <t>Баранов С. Ю.</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>2017 штраф 30 000руб.</t>
+          <t>сз не назначено</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Калмыкия </t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Нижегородской области</t>
+        </is>
+      </c>
+      <c r="C61" s="2"/>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>А22-522/2025</t>
+          <t>А43-29617/2026</t>
         </is>
       </c>
       <c r="E61" s="2"/>
-      <c r="F61" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>Мисалова Р.Н.</t>
+          <t>Леонов А. В.</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>02.10.2026 упрощенное производство</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республике Татарстан</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>ООО "ПОРТЭК"</t>
+          <t>ООО "Помпей"</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Нет в суде</t>
-[...2 lines deleted...]
-      <c r="E62" s="2"/>
+          <t>А65-2728/2021</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение сроков проведения очередного собрания кредиторов</t>
+        </is>
+      </c>
       <c r="F62" s="2"/>
-      <c r="G62" s="2"/>
-      <c r="H62" s="2"/>
+      <c r="G62" s="2" t="inlineStr">
+        <is>
+          <t>09.04.2021 АС Республики Татарстан</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>Алексеева С.А,</t>
+        </is>
+      </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>Прекращено </t>
+          <t>2021 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Калмыкия </t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Марий Эл</t>
+        </is>
+      </c>
+      <c r="C63" s="2"/>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>А22-294/2026</t>
-[...7 lines deleted...]
-      </c>
+          <t>А38-7454/2019</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F63" s="2"/>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>19.06.2026 АС Республики Калмыкия</t>
+          <t>25.10.2019 АС Республики Марий Эл</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>Даваева Б. К.</t>
+          <t>Рогожина Л.В.</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>2026 штраф 30 000 рублей</t>
+          <t>2019 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республике Марий Эл</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>ОАО «Краснодарский хлебокомбинат № 1»</t>
+          <t>ООО «АПК «Виктория»</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>А32-38235/2013</t>
-[...2 lines deleted...]
-      <c r="E64" s="2"/>
+          <t>А38-6688/2017</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение сроков опубликования сведений в ЕФРСБ; нарушение правил подготовки отчетности; нарушение сроков направления в арбитражный суд протоколов собраний кредиторов</t>
+        </is>
+      </c>
       <c r="F64" s="2"/>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>24.01.2014 АС Краснодарского края</t>
+          <t>14.07.2017 АС Республики Марий Эл</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>Гарбовский А.И.</t>
+          <t>Рогожина Л.В.</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>2014 штраф 25 000 руб.</t>
+          <t>2017 штраф 30 000руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Адыгея</t>
+          <t>Росреестр по Республике Калмыкия </t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Асланиди А.И.</t>
-[...2 lines deleted...]
-      <c r="D65" s="2"/>
+          <t>Кулиев Эльвин Низами Оглы</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>А22-522/2025</t>
+        </is>
+      </c>
       <c r="E65" s="2"/>
-      <c r="F65" s="2"/>
-[...1 lines deleted...]
-      <c r="H65" s="2"/>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>00020825 от 07.05.2025</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr">
+        <is>
+          <t>16.05.2025 АС Республики Калмыкия</t>
+        </is>
+      </c>
+      <c r="H65" s="2" t="inlineStr">
+        <is>
+          <t>Мисалова Р.Н.</t>
+        </is>
+      </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>Прекращено Росреестром  09.07.2026 г.</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>ФГУП ЖКК, Попов А.А.,Разгон Н.П.</t>
+          <t>ООО "ПОРТЭК"</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>А32-26253/2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E66" s="2"/>
       <c r="F66" s="2"/>
-      <c r="G66" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>Прекращено </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по жалобе Городько Н.А.)</t>
+          <t>Росреестр по Республике Калмыкия </t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Булякулов С.Т., Арутюнян С. Л., ФГУП ЖКК</t>
+          <t>Кулиев Э.Н.о</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>А32-61460/2023</t>
-[...6 lines deleted...]
-      </c>
+          <t>А22-294/2026</t>
+        </is>
+      </c>
+      <c r="E67" s="2"/>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>02242323</t>
+          <t>№00020826 от 23.01.2026</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>29.02.2024 АС Краснодарского края</t>
+          <t>19.06.2026 АС Республики Калмыкия</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>Карпенко Т.Ю.</t>
+          <t>Даваева Б. К.</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано, в связи с малозначительностью</t>
+          <t>2026 штраф 30 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Красноармейского района Краснодарского края</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>ЗАО «Мичурина-Трудобеликовский»</t>
+          <t>ОАО «Краснодарский хлебокомбинат № 1»</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>А32-41521/2017</t>
-[...6 lines deleted...]
-      </c>
+          <t>А32-38235/2013</t>
+        </is>
+      </c>
+      <c r="E68" s="2"/>
       <c r="F68" s="2"/>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>03.01.2018 АС Краснодарского края</t>
+          <t>24.01.2014 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>Гарбовский А.И.</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение</t>
+          <t>2014 штраф 25 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Республике Адыгея</t>
         </is>
       </c>
-      <c r="C69" s="2"/>
-[...9 lines deleted...]
-      </c>
+      <c r="C69" s="2" t="inlineStr">
+        <is>
+          <t>Асланиди А.И.</t>
+        </is>
+      </c>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
       <c r="F69" s="2"/>
-      <c r="G69" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>2019 отказано</t>
+          <t>Прекращено Росреестром  09.07.2026 г.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>ООО "Элен"</t>
-[...2 lines deleted...]
-      <c r="D70" s="2"/>
+          <t>ФГУП ЖКК, Попов А.А.,Разгон Н.П.</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>А32-26253/2022</t>
+        </is>
+      </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>нарушение порядка проведения торгов</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушение сроков публикации ЕФРБ,</t>
+        </is>
+      </c>
+      <c r="F70" s="2"/>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
-[...2 lines deleted...]
-      <c r="H70" s="2"/>
+          <t>11.07.2022 АС Краснодарского края </t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>Дуб С.Н.</t>
+        </is>
+      </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Краснодарскому краю (по жалобе Городько Н.А.)</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>ООО "Авангард"</t>
+          <t>Булякулов С.Т., Арутюнян С. Л., ФГУП ЖКК</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>А32-10476/2022</t>
+          <t>А32-61460/2023</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>ненадлежащим образом исполнена обязанность по¶включению в Единый федеральный реестр сведений о банкротстве сведений о подаче в суд¶заявления о привлечении контролирующих лиц должника к субсидиарной ответственности, законом срок не включено в¶Единый Федеральный реестр сведений о банкротстве сообщение о праве кредиторов выбрать¶способ распоряжения правом требования о привлечении к субсидиарной ответственности, не опубликован финальный отчет</t>
+          <t>нарушение порядка опубликования сведений о проведении торгов; нарушение требования к сообщению в ЕФРСБ, не представление документов в суд по итогам реализации имущества гражданина; нарушен срок размещения сообщения в ЕФРСБ о проведении собрания кредиторов; не представлены документы в суд по итогам конкурсного поизводства; </t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>00322322</t>
+          <t>02242323</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>12.05.2022 АС Краснодарского края, 15ААС от 18.07.2022</t>
+          <t>29.02.2024 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>Шкира Д.М.</t>
+          <t>Карпенко Т.Ю.</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2024 отказано, в связи с малозначительностью</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тюменской области</t>
+          <t>Прокуратура Красноармейского района Краснодарского края</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>ООО ГП "Промнефтегазэкология"</t>
-[...2 lines deleted...]
-      <c r="D72" s="2"/>
+          <t>ЗАО «Мичурина-Трудобеликовский»</t>
+        </is>
+      </c>
+      <c r="D72" s="2" t="inlineStr">
+        <is>
+          <t>А32-41521/2017</t>
+        </is>
+      </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>нарушение срока проведения собрания работников должника, нарушение срока публикации сообщения о введении внешнего управления, нарушение порядка подготовки отчета, нарушение порядка проведения и опубликования инвентаризации</t>
+          <t>не опубликована информация о привлечении к судсидиарной ответственности, не проведена инвентаризация, не¶оценена, не реализована доля ООО «КМ».</t>
         </is>
       </c>
       <c r="F72" s="2"/>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>06.12.2022 прекращено</t>
-[...2 lines deleted...]
-      <c r="H72" s="2"/>
+          <t>03.01.2018 АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="H72" s="2" t="inlineStr">
+        <is>
+          <t>Гарбовский А.И.</t>
+        </is>
+      </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
+          <t>2018 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
         <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тюменской области</t>
+          <t>Росреестр по Республике Адыгея</t>
         </is>
       </c>
       <c r="C73" s="2"/>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>А70-17090/2022
-</t>
+          <t>А01-3014/2019</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...6 lines deleted...]
-      </c>
+          <t>аффилированность, один представитель по доверенности две стороны в мировом соглашении</t>
+        </is>
+      </c>
+      <c r="F73" s="2"/>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>28.09.2022 АС Тюменской области</t>
+          <t>16.12.2019 АС Республики Адыгея</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>Минеев О.А.</t>
+          <t>Мусифулина Н.Г.</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2019 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
         <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>ФГУП "Строительноеуправление №23"</t>
+          <t>ООО "Элен"</t>
         </is>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>ненадлежащее исолнение обязанностей ку </t>
-[...2 lines deleted...]
-      <c r="F74" s="2"/>
+          <t>нарушение порядка проведения торгов</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>прекращено Росреестром</t>
         </is>
       </c>
       <c r="H74" s="2"/>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
         <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>Апенит П.А.</t>
-[...2 lines deleted...]
-      <c r="D75" s="2"/>
+          <t>ООО "Авангард"</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>А32-10476/2022</t>
+        </is>
+      </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F75" s="2"/>
+          <t>ненадлежащим образом исполнена обязанность по¶включению в Единый федеральный реестр сведений о банкротстве сведений о подаче в суд¶заявления о привлечении контролирующих лиц должника к субсидиарной ответственности, законом срок не включено в¶Единый Федеральный реестр сведений о банкротстве сообщение о праве кредиторов выбрать¶способ распоряжения правом требования о привлечении к субсидиарной ответственности, не опубликован финальный отчет</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr">
+        <is>
+          <t>00322322</t>
+        </is>
+      </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
-[...2 lines deleted...]
-      <c r="H75" s="2"/>
+          <t>12.05.2022 АС Краснодарского края, 15ААС от 18.07.2022</t>
+        </is>
+      </c>
+      <c r="H75" s="2" t="inlineStr">
+        <is>
+          <t>Шкира Д.М.</t>
+        </is>
+      </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>Зорин Дмитрий Александрович</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Красноярскому краю</t>
-[...7 lines deleted...]
-      </c>
+          <t>Росреестр по Тюменской области</t>
+        </is>
+      </c>
+      <c r="C76" s="2" t="inlineStr">
+        <is>
+          <t>ООО ГП "Промнефтегазэкология"</t>
+        </is>
+      </c>
+      <c r="D76" s="2"/>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>нарушение срока проведения собрания работников должника, нарушение срока публикации сообщения о введении внешнего управления, нарушение порядка подготовки отчета, нарушение порядка проведения и опубликования инвентаризации</t>
         </is>
       </c>
       <c r="F76" s="2"/>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>29.07.2020 АС Красноярского края</t>
-[...6 lines deleted...]
-      </c>
+          <t>06.12.2022 прекращено</t>
+        </is>
+      </c>
+      <c r="H76" s="2"/>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>2020 Устное замечание</t>
+          <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ростовской области</t>
+          <t>Росреестр по Тюменской области</t>
         </is>
       </c>
       <c r="C77" s="2"/>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>А53-33142/2017</t>
+          <t>А70-17090/2022
+</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>Непредоставление кредиторам возможности ознакомления с материалами дела</t>
-[...2 lines deleted...]
-      <c r="F77" s="2"/>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F77" s="2" t="inlineStr">
+        <is>
+          <t>00647222</t>
+        </is>
+      </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>29.12.2017 АС Ростовской области </t>
+          <t>28.09.2022 АС Тюменской области</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>Маковкина И.В.</t>
+          <t>Минеев О.А.</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>2017 штраф 28 000 руб.</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
-[...7 lines deleted...]
-      </c>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C78" s="2" t="inlineStr">
+        <is>
+          <t>ФГУП "Строительноеуправление №23"</t>
+        </is>
+      </c>
+      <c r="D78" s="2"/>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>ненадлежащее исолнение обязанностей ку </t>
         </is>
       </c>
       <c r="F78" s="2"/>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>25.08.2020 АС Самарской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>прекращено Росреестром</t>
+        </is>
+      </c>
+      <c r="H78" s="2"/>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>2020 Предупреждение</t>
+          <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Санкт-Петербургу и Ленинградской области</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>ООО «СК «Советская»</t>
-[...6 lines deleted...]
-      </c>
+          <t>Апенит П.А.</t>
+        </is>
+      </c>
+      <c r="D79" s="2"/>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>Длительное непогашение выплаты зарплаты работникам, неразмещение сведений в ЕФРСБ,  </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F79" s="2"/>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>20.09.2023 АС г.Санкт-Петербург</t>
-[...6 lines deleted...]
-      </c>
+          <t>прекращено Росреестром</t>
+        </is>
+      </c>
+      <c r="H79" s="2"/>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>2023 штрафа 25 000 руб.</t>
+          <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зорин Дмитрий Александрович</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кемеровской области - Кузбасс</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Красноярскому краю</t>
+        </is>
+      </c>
+      <c r="C80" s="2"/>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>А27-21637/2025</t>
-[...2 lines deleted...]
-      <c r="E80" s="2"/>
+          <t>А33-17430/2020</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
       <c r="F80" s="2"/>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>21.11.2025 АС Кемеровской области</t>
+          <t>29.07.2020 АС Красноярского края</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>Аникина К.Е.</t>
+          <t>Яковенко И.В.</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2020 Устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пензенской области</t>
+          <t>Росреестр по Ростовской области</t>
         </is>
       </c>
       <c r="C81" s="2"/>
       <c r="D81" s="2" t="inlineStr">
         <is>
-          <t>А49-118/2026</t>
-[...2 lines deleted...]
-      <c r="E81" s="2"/>
+          <t>А53-33142/2017</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>Непредоставление кредиторам возможности ознакомления с материалами дела</t>
+        </is>
+      </c>
       <c r="F81" s="2"/>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>03.03.2026 АС Пензенской области</t>
+          <t>29.12.2017 АС Ростовской области </t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>Аверьянов С. В.</t>
+          <t>Маковкина И.В.</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>2026 предупреждение</t>
+          <t>2017 штраф 28 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Самарской области</t>
+        </is>
+      </c>
+      <c r="C82" s="2"/>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Нет в суде</t>
-[...2 lines deleted...]
-      <c r="E82" s="2"/>
+          <t>А55-16046/2020</t>
+        </is>
+      </c>
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
       <c r="F82" s="2"/>
-      <c r="G82" s="2"/>
-[...1 lines deleted...]
-      <c r="I82" s="2"/>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2020 АС Самарской области</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>Рагуля Ю.Н.</t>
+        </is>
+      </c>
+      <c r="I82" s="2" t="inlineStr">
+        <is>
+          <t>2020 Предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Калмыкия</t>
-[...2 lines deleted...]
-      <c r="C83" s="2"/>
+          <t>Росреестр по г. Санкт-Петербургу и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>ООО «СК «Советская»</t>
+        </is>
+      </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>А22-2893/2026</t>
-[...4 lines deleted...]
-      <c r="G83" s="2"/>
+          <t>А56-49441/2023</t>
+        </is>
+      </c>
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>Длительное непогашение выплаты зарплаты работникам, неразмещение сведений в ЕФРСБ,  </t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
+        <is>
+          <t>от 10.04.2023 № 00487823</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2023 АС г.Санкт-Петербург</t>
+        </is>
+      </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>Челянов Д. В.</t>
+          <t>Захаров В.В.</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>даты сз пока нет</t>
+          <t>2023 штрафа 25 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>Казанцев Денис Валерьевич</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Костромской области</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>Максакова А.В.</t>
+          <t>Явный П.С.</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>А31-17163/2019</t>
-[...16 lines deleted...]
-      </c>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E84" s="2"/>
+      <c r="F84" s="2"/>
+      <c r="G84" s="2"/>
       <c r="H84" s="2"/>
-      <c r="I84" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I84" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>Казанцев Денис Валерьевич</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Псковской области</t>
-[...2 lines deleted...]
-      <c r="C85" s="2"/>
+          <t>Росреестр по Ростовской области</t>
+        </is>
+      </c>
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>Матвиенко Наталья Валентиновна</t>
+        </is>
+      </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>А52-2237/2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E85" s="2"/>
       <c r="F85" s="2"/>
-      <c r="G85" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="G85" s="2"/>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>Казанцев Денис Валерьевич</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Псковской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Калмыкия</t>
+        </is>
+      </c>
+      <c r="C86" s="2"/>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>А52-150/2025</t>
-[...16 lines deleted...]
-      </c>
+          <t>А22-2893/2026</t>
+        </is>
+      </c>
+      <c r="E86" s="2"/>
+      <c r="F86" s="2"/>
+      <c r="G86" s="2"/>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>Шубина О.Л.</t>
+          <t>Челянов Д. В.</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано за малозначительностью, устное замечание</t>
+          <t>08.09.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Хабаровскому краю</t>
+          <t>Росреестр по Кемеровской области - Кузбасс</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>Кузьменко И.В.</t>
+          <t>Солдатенков Александр Васильевич</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t>А73-10345/2019</t>
-[...11 lines deleted...]
-      </c>
+          <t>А27-21637/2025</t>
+        </is>
+      </c>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>08.08.2019 АС Хабаровского края</t>
+          <t>21.11.2025 АС Кемеровской области</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>Руденко Р.А.</t>
+          <t>Аникина К.Е.</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>2019 штраф 40 000 руб.</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Хабаровскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Пензенской области</t>
+        </is>
+      </c>
+      <c r="C88" s="2"/>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>А73-8218/2020</t>
-[...11 lines deleted...]
-      </c>
+          <t>А49-118/2026</t>
+        </is>
+      </c>
+      <c r="E88" s="2"/>
+      <c r="F88" s="2"/>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>09.07.2020 АС Хабаровского края</t>
+          <t>03.03.2026 АС Пензенской области</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>Руденко Р.А.</t>
+          <t>Аверьянов С. В.</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>2020 штраф 30 000 руб.</t>
+          <t>2026 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Хабаровскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Приморскому краю</t>
+        </is>
+      </c>
+      <c r="C89" s="2"/>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>А73-16935/2020</t>
-[...16 lines deleted...]
-      </c>
+          <t>А51-14600/2026</t>
+        </is>
+      </c>
+      <c r="E89" s="2"/>
+      <c r="F89" s="2"/>
+      <c r="G89" s="2"/>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>Калашников А.Г.</t>
+          <t>Тимофеева Ю. А.</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>2020 Штраф 30 000,00 руб.</t>
+          <t>31.08.2026 упрощенное производство</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Приморскому краю</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>ООО «Группа компаний эталон»</t>
+          <t>Ремез М.В.</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>А51-12807/2020</t>
-[...26 lines deleted...]
-      </c>
+          <t>Нет в суде</t>
+        </is>
+      </c>
+      <c r="E90" s="2"/>
+      <c r="F90" s="2"/>
+      <c r="G90" s="2"/>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Казанцев Денис Валерьевич</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Камчатскому краю</t>
-[...2 lines deleted...]
-      <c r="C91" s="2"/>
+          <t>Росреестр по Костромской области</t>
+        </is>
+      </c>
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>Максакова А.В.</t>
+        </is>
+      </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>А24-3514/2017</t>
+          <t>А31-17163/2019</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F91" s="2"/>
+          <t>не проводилась инвентаризация имущества должника, не составлена опись имущемтва,не проводилась оценка имущества, не размещены сведения в ЕФРСБо признании незаконными действий АУ, не размещено¶сообщение о своем отстранении от исполнения обязанностей</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
+        <is>
+          <t>от 27.11.2019 № 00774418</t>
+        </is>
+      </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>05.09.2017 АС Камчатского края</t>
-[...6 lines deleted...]
-      </c>
+          <t>14.02.2020 АС Костромской области</t>
+        </is>
+      </c>
+      <c r="H91" s="2"/>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>2017 штраф 25 000 руб.</t>
+          <t>2020 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Казанцев Денис Валерьевич</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Камчатскому краю</t>
+          <t>Росреестр по Псковской области</t>
         </is>
       </c>
       <c r="C92" s="2"/>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>А24-1259/2018</t>
+          <t>А52-2237/2024</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>НЕПРЕДОСТАВЛЕНИЕ ОТЧЕТА СОБРАНИЮ В СРОК, НЕ ИСПОЛНЕНИЕ ТРЕБОВАНИЙ СУДА О ПРОДЛЕНИИ ПРОЦЕДУРЫ</t>
-[...6 lines deleted...]
-      </c>
+          <t>О нарушении ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F92" s="2"/>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>05.06.2018 АС Камчатского края</t>
+          <t>17.06.2024 АС Псковской области</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>Копылова А.А.</t>
+          <t>Булгаков С.В.</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>2018 штраф 26 000руб.</t>
+          <t>2024 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Казанцев Денис Валерьевич</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Хабаровскому краю</t>
+          <t>Росреестр по Псковской области</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>ООО «Теплосервис» ООО «Бизнеспрофит»ООО «УМР - 10»</t>
+          <t>ООО «Красная поляна»</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
-          <t>А73-8261/2018</t>
+          <t>А52-150/2025</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>СОБРАНИЕ РАБОТНИКОВ НЕ ПРОВОДИЛОСЬ</t>
+          <t>не указано полное наименование организации-должника, не указаны размеры требований кредиторов третьей очереди,не указаны сведения о жалобах на действия/бездействия ау,не принятых решениях о включении в реестр требований кредиторов,нет сведений об уволенных работниках должника, не указаны сведения о работе о закрытии счетов должника</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>№ 00262718 от 18.05.2018</t>
+          <t>от 14.01.2025 № 00016025</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>25.07.2018 АС Хабаровского края</t>
+          <t>27.02.2025 АС Псковской области</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>Шестак Ж. Г.</t>
+          <t>Шубина О.Л.</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>2018 штраф 25 000 руб.</t>
+          <t>2025 отказано за малозначительностью, устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
         <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>ИП Черникова Л.А.</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>А32-15501/2024</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>нарушен порядок опубликования сведений о¶результатах проведенных торгов по реализации имущества должника</t>
@@ -5467,51 +5319,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C137" s="2"/>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>А32-66672/2025</t>
         </is>
       </c>
       <c r="E137" s="2"/>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2" t="inlineStr">
         <is>
           <t>Поляков Д.Ю.</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
-          <t>11.08.2026 судебное заседание</t>
+          <t>26.10.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Пензенской области</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Знаева И.Ю.</t>
         </is>
       </c>
       <c r="D138" s="2"/>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>о несоответствии договора страхования с организацией НКО ПОВС "Содружество"</t>
         </is>
       </c>
       <c r="F138" s="2"/>
       <c r="G138" s="2" t="inlineStr">
@@ -7710,10629 +7562,10773 @@
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>А40- 82036/2025</t>
         </is>
       </c>
       <c r="E193" s="2"/>
       <c r="F193" s="2"/>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>14.10.2025 АС города Москвы, 27.01.2026 - 9 ААС</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
           <t>Дейна Н.В.</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>2026 дисквалификация сроком на 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Ингодинского района г. Читы</t>
+          <t>Росреестр по Свердловской области</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>ООО "Технология"</t>
+          <t>ООО "Проект-С"</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t>А78-5163/2021</t>
-[...12 lines deleted...]
-      </c>
+          <t>А60-54047/2026</t>
+        </is>
+      </c>
+      <c r="E194" s="2"/>
+      <c r="F194" s="2" t="inlineStr">
+        <is>
+          <t>№ 01266526 от 27.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="G194" s="2"/>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>Сюхунбин Е.С.</t>
+          <t>Кизнер К. Д.</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
-          <t>2019 отказано</t>
+          <t>20.10.2026 судебное заседание в порядке упрощенного производства</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Брянской области (жалоба ООО "Архимед-Асус")</t>
+          <t>Прокуратура Ингодинского района г. Читы</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>ООО "РУСТЕХНО"</t>
+          <t>ООО "Технология"</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
-          <t>А09-3857/2024</t>
+          <t>А78-5163/2021</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>не соблюден порядок проведения первого собрания кредиторов. Неверно указана дата изготовлени судебного акта о введении процедуры наблюдения</t>
+          <t>отчет конкурсного управляющего об использовании денежных средств должника не содержит сведений о поступлении денежных средств</t>
         </is>
       </c>
       <c r="F195" s="2"/>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>30.05.2024 АС Брянской области</t>
+          <t>08.09.2019 АС Забайкальского края</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>Пулькис ТМ</t>
+          <t>Сюхунбин Е.С.</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>2019 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Брянской области</t>
+          <t>Росреестр по Брянской области (жалоба ООО "Архимед-Асус")</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>ООО "РУСТЕХНО"</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t>А09-11871/2024</t>
+          <t>А09-3857/2024</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
-          <t>не исполнена обязанность по удовлетврению требований кредиторов, неуведомление кредиторов об удовлетворении требваний кредиторов; не направление в суд в срок отчета АУ, не осуществлена передача бух.и иной документации ген.директору должника</t>
-[...6 lines deleted...]
-      </c>
+          <t>не соблюден порядок проведения первого собрания кредиторов. Неверно указана дата изготовлени судебного акта о введении процедуры наблюдения</t>
+        </is>
+      </c>
+      <c r="F196" s="2"/>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>10.03.2025 АС Брянской области, 09.10.2025 12 ААС</t>
+          <t>30.05.2024 АС Брянской области</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>Пулькис Т.М.</t>
+          <t>Пулькис ТМ</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
-          <t>2025 дисквалификация на 6 месяцев</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Владимирской области</t>
+          <t>Росреестр по Брянской области</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ковровпроект"</t>
+          <t>ООО "РУСТЕХНО"</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
-          <t>А11-9431/2021</t>
+          <t>А09-11871/2024</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
-          <t>нарушение требований ст.12, ст.134, ст.143</t>
+          <t>не исполнена обязанность по удовлетврению требований кредиторов, неуведомление кредиторов об удовлетворении требваний кредиторов; не направление в суд в срок отчета АУ, не осуществлена передача бух.и иной документации ген.директору должника</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>00193321 </t>
+          <t>№ 00203224 от 27.11.2024</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>27.12.2021 АС Владимирской области</t>
+          <t>10.03.2025 АС Брянской области, 09.10.2025 12 ААС</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>Давыдова Н. Ю.</t>
+          <t>Пулькис Т.М.</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>2021 предупреждение</t>
+          <t>2025 дисквалификация на 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Владимирской области</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>ООО "Кровпроект"</t>
+          <t>ООО "Ковровпроект"</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
-          <t>А11-10405/2019</t>
+          <t>А11-9431/2021</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков размещения в ЕФРСБ в ЕФРСБ о поданном в суд заявлении о привлечении¶контролирующих лиц должника к субсидиарной ответственности, оспривании сделки должника; Нарушение сроков проведения собрания кредиторов; </t>
+          <t>нарушение требований ст.12, ст.134, ст.143</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>№ 00203319 от 25.07.2019</t>
+          <t>00193321 </t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
-          <t>08.10.2019 АС Владимирской области</t>
+          <t>27.12.2021 АС Владимирской области</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>Кузьмина С.Г.</t>
+          <t>Давыдова Н. Ю.</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
-          <t>2019 устное замечание</t>
+          <t>2021 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
+          <t>Росреестр по Владимирской области</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>ООО «Юбилейный»</t>
+          <t>ООО "Кровпроект"</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
-          <t>А55-25559/2020</t>
+          <t>А11-10405/2019</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
-          <t>п.10 ст. 110, отсутствуют проекты договора купли-продажи при публикации сведений о торгах в ЕФРСБ</t>
+          <t>Нарушение сроков размещения в ЕФРСБ в ЕФРСБ о поданном в суд заявлении о привлечении¶контролирующих лиц должника к субсидиарной ответственности, оспривании сделки должника; Нарушение сроков проведения собрания кредиторов; </t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>00346320</t>
+          <t>№ 00203319 от 25.07.2019</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t>23.11.2020 АС Самарской области</t>
+          <t>08.10.2019 АС Владимирской области</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>Каплин С.Ю.</t>
+          <t>Кузьмина С.Г.</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2019 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской облатси</t>
+          <t>Росреестр по Самарской области</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юбилейный"</t>
+          <t>ООО «Юбилейный»</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
-          <t>А55-25560/2020</t>
+          <t>А55-25559/2020</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>в сообщениях на ЕФРСБ  отсутствуют проекты договоров купли-продажи и подписанные электронной подписью организатора торгов договоры о задатке</t>
-[...2 lines deleted...]
-      <c r="F200" s="2"/>
+          <t>п.10 ст. 110, отсутствуют проекты договора купли-продажи при публикации сведений о торгах в ЕФРСБ</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr">
+        <is>
+          <t>00346320</t>
+        </is>
+      </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>15.12.2020 АС Самарской области</t>
+          <t>23.11.2020 АС Самарской области</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>Медведев А.А.</t>
+          <t>Каплин С.Ю.</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
-          <t>2020 устное замечание</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
+          <t>Росреестр по Самарской облатси</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>Сухадиева Е.В.</t>
+          <t>ООО "Юбилейный"</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
-          <t>А55-13862/2023</t>
+          <t>А55-25560/2020</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>не включение в ЕФРСБ сведени о результатах торгов по продаже имущества должника,не обращение в ОСП с требованиями о снятии обременений с имущества должника, что привело к затягивани. процедуры. несвоеврменной представление в АС отчета фу по результатам реструктуризации долгов, сведений о фин.состоянии </t>
-[...6 lines deleted...]
-      </c>
+          <t>в сообщениях на ЕФРСБ  отсутствуют проекты договоров купли-продажи и подписанные электронной подписью организатора торгов договоры о задатке</t>
+        </is>
+      </c>
+      <c r="F201" s="2"/>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>21.07.2023 АС Самарской области</t>
+          <t>15.12.2020 АС Самарской области</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>Бойко С.А.</t>
+          <t>Медведев А.А.</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
-          <t>2023 штраф  30 000</t>
+          <t>2020 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Самарской области</t>
         </is>
       </c>
-      <c r="C202" s="2"/>
+      <c r="C202" s="2" t="inlineStr">
+        <is>
+          <t>Сухадиева Е.В.</t>
+        </is>
+      </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
-          <t>А55-9717/2025</t>
-[...2 lines deleted...]
-      <c r="E202" s="2"/>
+          <t>А55-13862/2023</t>
+        </is>
+      </c>
+      <c r="E202" s="2" t="inlineStr">
+        <is>
+          <t>не включение в ЕФРСБ сведени о результатах торгов по продаже имущества должника,не обращение в ОСП с требованиями о снятии обременений с имущества должника, что привело к затягивани. процедуры. несвоеврменной представление в АС отчета фу по результатам реструктуризации долгов, сведений о фин.состоянии </t>
+        </is>
+      </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>№ 00176325 от 19.03.2025 </t>
+          <t>00196323</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>26.05.2025 АС Самарской области</t>
+          <t>21.07.2023 АС Самарской области</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>Коршикова О.В.</t>
+          <t>Бойко С.А.</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2023 штраф  30 000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ульяновской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Самарской области</t>
+        </is>
+      </c>
+      <c r="C203" s="2"/>
       <c r="D203" s="2" t="inlineStr">
         <is>
-          <t>А72-15232/2017</t>
-[...6 lines deleted...]
-      </c>
+          <t>А55-9717/2025</t>
+        </is>
+      </c>
+      <c r="E203" s="2"/>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>№ 00537317 от  12.10.2017</t>
+          <t>№ 00176325 от 19.03.2025 </t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
-          <t>27.12.2017 АС Ульяновской области</t>
+          <t>26.05.2025 АС Самарской области</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>Овсяникова Ю.А.</t>
+          <t>Коршикова О.В.</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
-          <t>2017 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Ульяновской области</t>
         </is>
       </c>
-      <c r="C204" s="2"/>
+      <c r="C204" s="2" t="inlineStr">
+        <is>
+          <t>ООО «Симбирский бройлер»</t>
+        </is>
+      </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t>А72-14535/2019</t>
+          <t>А72-15232/2017</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>нарушение ФЗ "О несостоятельности (банкротстве)</t>
-[...2 lines deleted...]
-      <c r="F204" s="2"/>
+          <t>п. 2 ст. 99, отстутствие мер по передаче имущества</t>
+        </is>
+      </c>
+      <c r="F204" s="2" t="inlineStr">
+        <is>
+          <t>№ 00537317 от  12.10.2017</t>
+        </is>
+      </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
-          <t>05.11.2019 АС Ульяновской области</t>
+          <t>27.12.2017 АС Ульяновской области</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>Лубянова О. А.</t>
+          <t>Овсяникова Ю.А.</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
-          <t>2019 предупреждение</t>
+          <t>2017 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="n">
         <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москве</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Ульяновской области</t>
+        </is>
+      </c>
+      <c r="C205" s="2"/>
       <c r="D205" s="2" t="inlineStr">
         <is>
-          <t>А40-203687/2025</t>
-[...7 lines deleted...]
-      </c>
+          <t>А72-14535/2019</t>
+        </is>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>нарушение ФЗ "О несостоятельности (банкротстве)</t>
+        </is>
+      </c>
+      <c r="F205" s="2"/>
       <c r="G205" s="2" t="inlineStr">
         <is>
-          <t>07.10.2025 АС города Москвы</t>
+          <t>05.11.2019 АС Ульяновской области</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>Кипель Т.Н.</t>
+          <t>Лубянова О. А.</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2019 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пермскому краю</t>
+          <t>Росреестр по г. Москве</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>Маргарян Л.А</t>
+          <t>Попова Ольга Петровна</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t>А50-33034/2019</t>
-[...7 lines deleted...]
-      <c r="F206" s="2"/>
+          <t>А40-203687/2025</t>
+        </is>
+      </c>
+      <c r="E206" s="2"/>
+      <c r="F206" s="2" t="inlineStr">
+        <is>
+          <t>25.07.2023 № 2517725</t>
+        </is>
+      </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
-          <t>10.12.2019 АС Пермского края</t>
+          <t>07.10.2025 АС города Москвы</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>Вавилова Н.В.</t>
+          <t>Кипель Т.Н.</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
-          <t>2019 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="n">
         <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Пермскому краю</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>Караваев В.Г.</t>
+          <t>Маргарян Л.А</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t>А50-28413/2022</t>
+          <t>А50-33034/2019</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
-          <t>нарушение требований п.3 ст. 138, п.5 ст. 213.27 ФЗ, неоткрытие специального счета</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F207" s="2"/>
       <c r="G207" s="2" t="inlineStr">
         <is>
-          <t>19.01.2023 АС Пермского края</t>
+          <t>10.12.2019 АС Пермского края</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>Новицкий Д.И.</t>
+          <t>Вавилова Н.В.</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
-          <t>2023 устное замечание</t>
+          <t>2019 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="n">
         <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Пермскому краю</t>
         </is>
       </c>
-      <c r="C208" s="2"/>
+      <c r="C208" s="2" t="inlineStr">
+        <is>
+          <t>Караваев В.Г.</t>
+        </is>
+      </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
-          <t>А50-20539/2023</t>
+          <t>А50-28413/2022</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>нарушение Общих правил ведения АУ реестра требований кредиторов</t>
+          <t>нарушение требований п.3 ст. 138, п.5 ст. 213.27 ФЗ, неоткрытие специального счета</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>00335923 от 01.08.2023</t>
+          <t>00495922</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t>31.10.2023 АС Пермского края</t>
+          <t>19.01.2023 АС Пермского края</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>Завадкая Е.в.</t>
+          <t>Новицкий Д.И.</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2023 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Пермскому краю</t>
+        </is>
+      </c>
+      <c r="C209" s="2"/>
       <c r="D209" s="2" t="inlineStr">
         <is>
-          <t> А32-27118/2025</t>
-[...3 lines deleted...]
-      <c r="F209" s="2"/>
+          <t>А50-20539/2023</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>нарушение Общих правил ведения АУ реестра требований кредиторов</t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr">
+        <is>
+          <t>00335923 от 01.08.2023</t>
+        </is>
+      </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
-          <t>14.07.2025 АС Краснодарского края</t>
+          <t>31.10.2023 АС Пермского края</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>Евсюкова В.Е.</t>
+          <t>Завадкая Е.в.</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>Старикова Алиса Вадимовна</t>
+          <t>Танагин А.Г.</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
-          <t>А32-31310/2025</t>
+          <t> А32-27118/2025</t>
         </is>
       </c>
       <c r="E210" s="2"/>
       <c r="F210" s="2"/>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t>16.07.2025 АС Краснодарского края</t>
+          <t>14.07.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
-          <t>Чесноков А. А.</t>
+          <t>Евсюкова В.Е.</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t>Абакумова Е.Р.</t>
+          <t>Старикова Алиса Вадимовна</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
-          <t>А32-25291/2025</t>
+          <t>А32-31310/2025</t>
         </is>
       </c>
       <c r="E211" s="2"/>
       <c r="F211" s="2"/>
       <c r="G211" s="2" t="inlineStr">
         <is>
-          <t>27.06.2025 АС Краснодарского края</t>
+          <t>16.07.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
-          <t>Мигулина Д. А.</t>
+          <t>Чесноков А. А.</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C212" s="2"/>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>Абакумова Е.Р.</t>
+        </is>
+      </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
-          <t>А32-31913/2025</t>
+          <t>А32-25291/2025</t>
         </is>
       </c>
       <c r="E212" s="2"/>
       <c r="F212" s="2"/>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>04.08.2025 АС Краснодарского края </t>
+          <t>27.06.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>Карпенко Т.Ю.</t>
+          <t>Мигулина Д. А.</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C213" s="2"/>
       <c r="D213" s="2" t="inlineStr">
         <is>
-          <t>А32-31914/2025</t>
+          <t>А32-31913/2025</t>
         </is>
       </c>
       <c r="E213" s="2"/>
       <c r="F213" s="2"/>
       <c r="G213" s="2" t="inlineStr">
         <is>
-          <t>10.12.2025 АС Краснодарского края</t>
+          <t>04.08.2025 АС Краснодарского края </t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>Амбелиди В. А.</t>
+          <t>Карпенко Т.Ю.</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение </t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C214" s="2"/>
       <c r="D214" s="2" t="inlineStr">
         <is>
-          <t>А32-25290/2025</t>
+          <t>А32-31914/2025</t>
         </is>
       </c>
       <c r="E214" s="2"/>
       <c r="F214" s="2"/>
       <c r="G214" s="2" t="inlineStr">
         <is>
-          <t>30.06.2025 АС Краснодарского края</t>
+          <t>10.12.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>Хахалева Н.В.</t>
+          <t>Амбелиди В. А.</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C215" s="2"/>
       <c r="D215" s="2" t="inlineStr">
         <is>
-          <t>А32-27120/2025</t>
+          <t>А32-25290/2025</t>
         </is>
       </c>
       <c r="E215" s="2"/>
       <c r="F215" s="2"/>
       <c r="G215" s="2" t="inlineStr">
         <is>
-          <t>25.09.2025 АС Краснодарского края</t>
+          <t>30.06.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>Нигоев Р.А.</t>
+          <t>Хахалева Н.В.</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C216" s="2"/>
       <c r="D216" s="2" t="inlineStr">
         <is>
-          <t>А32-31312/2025</t>
+          <t>А32-27120/2025</t>
         </is>
       </c>
       <c r="E216" s="2"/>
       <c r="F216" s="2"/>
       <c r="G216" s="2" t="inlineStr">
         <is>
-          <t>25.07.2025 АС Краснодарского края</t>
+          <t>25.09.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>Евсюкова В. Е.</t>
+          <t>Нигоев Р.А.</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C217" s="2"/>
       <c r="D217" s="2" t="inlineStr">
         <is>
-          <t>А32-31313/2025</t>
+          <t>А32-31312/2025</t>
         </is>
       </c>
       <c r="E217" s="2"/>
       <c r="F217" s="2"/>
       <c r="G217" s="2" t="inlineStr">
         <is>
           <t>25.07.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
           <t>Евсюкова В. Е.</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C218" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C218" s="2"/>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t>А32-34926/2025</t>
+          <t>А32-31313/2025</t>
         </is>
       </c>
       <c r="E218" s="2"/>
       <c r="F218" s="2"/>
       <c r="G218" s="2" t="inlineStr">
         <is>
-          <t>06.10.2025 АС Краснодарского края</t>
+          <t>25.07.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
           <t>Евсюкова В. Е.</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
-          <t>2025 штраф 25 000</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="n">
         <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t>ООО «НПО-ГЕОИНЖПРОЕКТ»</t>
+          <t>Черепахина Л.А.</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
-          <t>А32-34585/2025</t>
+          <t>А32-34926/2025</t>
         </is>
       </c>
       <c r="E219" s="2"/>
       <c r="F219" s="2"/>
       <c r="G219" s="2" t="inlineStr">
         <is>
-          <t>15.09.2025 АС Краснодарского края</t>
+          <t>06.10.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>Хахалева Н. В.</t>
+          <t>Евсюкова В. Е.</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 штраф 25 000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кабардино-Балкарской Республике г. Нальчик</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>ООО "Лурдес"</t>
+          <t>ООО «НПО-ГЕОИНЖПРОЕКТ»</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t>А20-1856/2019</t>
-[...11 lines deleted...]
-      </c>
+          <t>А32-34585/2025</t>
+        </is>
+      </c>
+      <c r="E220" s="2"/>
+      <c r="F220" s="2"/>
       <c r="G220" s="2" t="inlineStr">
         <is>
-          <t>23.08.2019 АС Кабардино-Балкарской Республики</t>
+          <t>15.09.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>Теуважева З.А.</t>
+          <t>Хахалева Н. В.</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
-          <t>2019 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="n">
         <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Кабардино-Балкарской Республике г. Нальчик</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "ЮгЗерно"</t>
+          <t>ООО "Лурдес"</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>А20-3816/2018</t>
+          <t>А20-1856/2019</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>опубликование с опозданием на сайте ЕФРСБ сведения о результатах процедуры наблюдения,не опубликовала на сайте ЕФРСБ¶3 А20-3816/2018¶сведения о прекращении производства по делу о банкротстве,публикая с опозданием сообщение о проведении собрания кредиторов</t>
+          <t>инвентаризация проведена позднее трех месяцев с даты введения конкурсного производства, поздняя публикация в ЕФРСБ сведения о результатах инвентаризации имущества, своевременно не проведена оценка имущества должника</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>02.08.2018</t>
+          <t>от 10.04.2019 №00080719</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>10.10.2018 АС Кабардино-Балкарской Республики</t>
+          <t>23.08.2019 АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>Дабагова Л.К.</t>
+          <t>Теуважева З.А.</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
-          <t>2018 отказано</t>
+          <t>2019 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="n">
         <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Кабардино-Балкарской Республике г. Нальчик</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>Парамонов Е.В.</t>
+          <t>ЗАО "ЮгЗерно"</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>А20-6367/2024</t>
+          <t>А20-3816/2018</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F222" s="2"/>
+          <t>опубликование с опозданием на сайте ЕФРСБ сведения о результатах процедуры наблюдения,не опубликовала на сайте ЕФРСБ¶3 А20-3816/2018¶сведения о прекращении производства по делу о банкротстве,публикая с опозданием сообщение о проведении собрания кредиторов</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr">
+        <is>
+          <t>02.08.2018</t>
+        </is>
+      </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>21.10.2025 АС Кабардино-Балкарской Республики</t>
+          <t>10.10.2018 АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>Пономарева С.М.</t>
+          <t>Дабагова Л.К.</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2018 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="n">
         <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Кабардино-Балкарской Республике г. Нальчик</t>
         </is>
       </c>
-      <c r="C223" s="2"/>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>Парамонов Е.В.</t>
+        </is>
+      </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
-          <t>А20-6495/2024</t>
+          <t>А20-6367/2024</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F223" s="2"/>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t>27.05.2025 АС Кабардино-Балкарской Республики</t>
+          <t>21.10.2025 АС Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>Браева Э.Х.</t>
+          <t>Пономарева С.М.</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Кабардино-Балкарской Республике г. Нальчик</t>
+        </is>
+      </c>
+      <c r="C224" s="2"/>
       <c r="D224" s="2" t="inlineStr">
         <is>
-          <t>Прекращено Росреестром в виду отсутствия состава адм. правонарушения</t>
+          <t>А20-6495/2024</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
-          <t>неправомерные действия (бездействия) ау при осуществлении полномочий конкурсного управляющего</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F224" s="2"/>
-      <c r="G224" s="2"/>
-      <c r="H224" s="2"/>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>27.05.2025 АС Кабардино-Балкарской Республики</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>Браева Э.Х.</t>
+        </is>
+      </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="n">
         <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
           <t>ООО "ДАРЛИНГ"</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
           <t>Прекращено Росреестром в виду отсутствия состава адм. правонарушения</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
-          <t>неправомерные действия (бездействия) ау</t>
+          <t>неправомерные действия (бездействия) ау при осуществлении полномочий конкурсного управляющего</t>
         </is>
       </c>
       <c r="F225" s="2"/>
       <c r="G225" s="2"/>
       <c r="H225" s="2"/>
       <c r="I225" s="2" t="inlineStr">
         <is>
           <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="n">
         <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
           <t>ООО "ДАРЛИНГ"</t>
         </is>
       </c>
-      <c r="D226" s="2"/>
+      <c r="D226" s="2" t="inlineStr">
+        <is>
+          <t>Прекращено Росреестром в виду отсутствия состава адм. правонарушения</t>
+        </is>
+      </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>неправомерные действия (бездействия) ау</t>
         </is>
       </c>
       <c r="F226" s="2"/>
       <c r="G226" s="2"/>
       <c r="H226" s="2"/>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="n">
         <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>ООО КЖС-Недвижимость</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "ДАРЛИНГ"</t>
+        </is>
+      </c>
+      <c r="D227" s="2"/>
       <c r="E227" s="2" t="inlineStr">
         <is>
-          <t>непроведение финансового анализа</t>
-[...6 lines deleted...]
-      </c>
+          <t>неправомерные действия (бездействия) ау</t>
+        </is>
+      </c>
+      <c r="F227" s="2"/>
       <c r="G227" s="2"/>
       <c r="H227" s="2"/>
       <c r="I227" s="2" t="inlineStr">
         <is>
-          <t>Прекращено Росреестром</t>
+          <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="n">
         <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>ООО "Дарлинг"</t>
+          <t>ООО КЖС-Недвижимость</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
-          <t>А32-59683/2024</t>
+          <t>Прекращено Росреестром</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>неправомерные действия (бездействия) ау</t>
+          <t>непроведение финансового анализа</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>01792324 от 20.04.2024</t>
-[...11 lines deleted...]
-      </c>
+          <t>рассмотрение на 25.05.2024</t>
+        </is>
+      </c>
+      <c r="G228" s="2"/>
+      <c r="H228" s="2"/>
       <c r="I228" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>Прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="n">
         <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C229" s="2"/>
+      <c r="C229" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Дарлинг"</t>
+        </is>
+      </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
-          <t>А32-11221/2026</t>
-[...3 lines deleted...]
-      <c r="F229" s="2"/>
+          <t>А32-59683/2024</t>
+        </is>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>неправомерные действия (бездействия) ау</t>
+        </is>
+      </c>
+      <c r="F229" s="2" t="inlineStr">
+        <is>
+          <t>01792324 от 20.04.2024</t>
+        </is>
+      </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
-          <t>24.04.2026 АС Краснодарского края</t>
+          <t>23.12.2024 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>Евсюкова В. Е.</t>
+          <t>Вологина Т.В.</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
-          <t>2026 отказано</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура г. Петрозаводска</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C230" s="2"/>
       <c r="D230" s="2" t="inlineStr">
         <is>
-          <t>А26-6335/2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>А32-11221/2026</t>
+        </is>
+      </c>
+      <c r="E230" s="2"/>
       <c r="F230" s="2"/>
       <c r="G230" s="2" t="inlineStr">
         <is>
-          <t>22.09.2020 АС Республики Карелия</t>
+          <t>24.04.2026 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>Фарисеева О.Г.</t>
+          <t>Евсюкова В. Е.</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
-          <t>2020 отказано</t>
+          <t>2026 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
-[...2 lines deleted...]
-      <c r="C231" s="2"/>
+          <t>Прокуратура г. Петрозаводска</t>
+        </is>
+      </c>
+      <c r="C231" s="2" t="inlineStr">
+        <is>
+          <t>ОАО «Корм»</t>
+        </is>
+      </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
-          <t> А47-9926/2018</t>
+          <t>А26-6335/2020</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение периодичности проведения собрания кредиторов</t>
+        </is>
+      </c>
+      <c r="F231" s="2"/>
       <c r="G231" s="2" t="inlineStr">
         <is>
-          <t>08.10.2018 АС Оренбургской области</t>
+          <t>22.09.2020 АС Республики Карелия</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>Цыпкина Е.Г.</t>
+          <t>Фарисеева О.Г.</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение</t>
+          <t>2020 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
-      <c r="C232" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C232" s="2"/>
       <c r="D232" s="2" t="inlineStr">
         <is>
-          <t>А47-14737/2019</t>
+          <t> А47-9926/2018</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков публикации сведений на ЕФРСБ; </t>
-[...2 lines deleted...]
-      <c r="F232" s="2"/>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве"</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr">
+        <is>
+          <t>00325618</t>
+        </is>
+      </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
-          <t>13.02.2020 АС Оренбургской области</t>
+          <t>08.10.2018 АС Оренбургской области</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
-          <t>Сердюк Т.В.</t>
+          <t>Цыпкина Е.Г.</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2018 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>Жабина Татьяна Михайловна</t>
+          <t>Мухамадиев Рустам Равильевич</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
-          <t> А47-2787/2021</t>
+          <t>А47-14737/2019</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
-          <t>несвоевременно включены в ЕФРСБ об утверждении финансовым управляющим;  в течении длительного времени по запросу¶арбитражного суда не представлялись доказательства по обособленным спорам; не указаны сведения в отчете об итогах рассмотрения жалобы АО «Россельхозбанк» на действия финансового управляющего</t>
+          <t>Нарушение сроков публикации сведений на ЕФРСБ; </t>
         </is>
       </c>
       <c r="F233" s="2"/>
       <c r="G233" s="2" t="inlineStr">
         <is>
-          <t>27.05.2021 АС Оренбургской области</t>
+          <t>13.02.2020 АС Оренбургской области</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>Сиваракша В.И.</t>
+          <t>Сердюк Т.В.</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
-          <t>2021 отказано</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области (ООО "Правовой центр ОДА")</t>
+          <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>Красников С.В</t>
+          <t>Жабина Татьяна Михайловна</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
-          <t>А47-13234/2023</t>
+          <t> А47-2787/2021</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>сообщение ЕФРСБ не содержит обязательных сведений о гос.регистрации СРО, </t>
-[...6 lines deleted...]
-      </c>
+          <t>несвоевременно включены в ЕФРСБ об утверждении финансовым управляющим;  в течении длительного времени по запросу¶арбитражного суда не представлялись доказательства по обособленным спорам; не указаны сведения в отчете об итогах рассмотрения жалобы АО «Россельхозбанк» на действия финансового управляющего</t>
+        </is>
+      </c>
+      <c r="F234" s="2"/>
       <c r="G234" s="2" t="inlineStr">
         <is>
-          <t>20.10.2023 АС Оренбургской области</t>
+          <t>27.05.2021 АС Оренбургской области</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>Сиваракша В. И.</t>
+          <t>Сиваракша В.И.</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2021 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области (по жалобе Караськиной М.С)</t>
+          <t>Росреестр по Оренбургской области (ООО "Правовой центр ОДА")</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>Завьялов В,М., Красникова, Валеева, Мастерова Г.Ф., Литуновский А.А., Савиных, Морозова И.А.</t>
+          <t>Красников С.В</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
-          <t>А47-11944/2023
-</t>
+          <t>А47-13234/2023</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
-          <t>несоевремення публикация сообщений на ЕФРСБ</t>
+          <t>сообщение ЕФРСБ не содержит обязательных сведений о гос.регистрации СРО, </t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
-          <t>00445623</t>
+          <t>00485623</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
-          <t>25.12.2023 АС Оренбургской области</t>
+          <t>20.10.2023 АС Оренбургской области</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
-          <t>Иванникова О.И</t>
+          <t>Сиваракша В. И.</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
-          <t>2023 предупреждение </t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Карелия</t>
+          <t>Росреестр по Оренбургской области (по жалобе Караськиной М.С)</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>ОАО "Корм"</t>
+          <t>Завьялов В,М., Красникова, Валеева, Мастерова Г.Ф., Литуновский А.А., Савиных, Морозова И.А.</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
-          <t>А26-11108/2023</t>
+          <t>А47-11944/2023
+</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>нарушение срока опубликования сведений о заключении договора купли-продажи на сайте ЕФРСБ; </t>
+          <t>несоевремення публикация сообщений на ЕФРСБ</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>00451023</t>
+          <t>00445623</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>12.02.2024 АС Республики Карелия</t>
+          <t>25.12.2023 АС Оренбургской области</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>Пасаманик Н. М.</t>
+          <t>Иванникова О.И</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>2023 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Республике Карелия</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>ООО Корм</t>
+          <t>ОАО "Корм"</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
-          <t>А26-6275/2024</t>
+          <t>А26-11108/2023</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>неуказание в сообщениях о результатах проведенных торгов сведений о наличии¶или об отсутствии заинтересованности победителя торгов по отношению к¶должнику</t>
-[...2 lines deleted...]
-      <c r="F237" s="2"/>
+          <t>нарушение срока опубликования сведений о заключении договора купли-продажи на сайте ЕФРСБ; </t>
+        </is>
+      </c>
+      <c r="F237" s="2" t="inlineStr">
+        <is>
+          <t>00451023</t>
+        </is>
+      </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>29.08.2024 АС Республики Карелия</t>
+          <t>12.02.2024 АС Республики Карелия</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>Киндт Н.Л.</t>
+          <t>Пасаманик Н. М.</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Челябинской области</t>
+          <t>Росреестр по Республике Карелия</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t>ООО "Ресурс"</t>
+          <t>ООО Корм</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
-          <t>А76-34985/2023</t>
+          <t>А26-6275/2024</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
-          <t>не размещение сведений о признании сделки недействительной на сайте ЕФРСБ; нарушен порядок проведения собрания кредиторов; </t>
-[...6 lines deleted...]
-      </c>
+          <t>неуказание в сообщениях о результатах проведенных торгов сведений о наличии¶или об отсутствии заинтересованности победителя торгов по отношению к¶должнику</t>
+        </is>
+      </c>
+      <c r="F238" s="2"/>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>21.12.2023 АС Челябинской области</t>
+          <t>29.08.2024 АС Республики Карелия</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>Хаванцева А.А.</t>
+          <t>Киндт Н.Л.</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
-          <t>2023 штраф 25 000 руб.</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
+          <t>Росреестр по Челябинской области</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t>ОАО «Корм»</t>
+          <t>ООО "Ресурс"</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
-          <t>А26-2762/2021</t>
+          <t>А76-34985/2023</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
-          <t>Нарушение периодичности проведения собрания кредиторов; непроведение мероприятий по оценке, утверждению положения о порядке продажи, реализации незалогового имущества; бездействие, выразившееся в непредставлении залоговому кредитору доступа к предмету залога; неисполнение обязанности по направлению в арбитражный суд, рассматривающий дело о банкротстве, документов по итогам проведения собраний кредиторов</t>
+          <t>не размещение сведений о признании сделки недействительной на сайте ЕФРСБ; нарушен порядок проведения собрания кредиторов; </t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
-          <t>00171021 </t>
+          <t>01587423</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
-          <t>16.06.2021 АС Оренбургской области, 05.10.2021 апелляция</t>
+          <t>21.12.2023 АС Челябинской области</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>Третьяков Н. А.</t>
+          <t>Хаванцева А.А.</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
-          <t>2021 штраф 35 000 рублей</t>
+          <t>2023 штраф 25 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>Гребенников</t>
+          <t>ОАО «Корм»</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
-          <t>А47-10969/2021</t>
+          <t>А26-2762/2021</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
-          <t>12 пункт 8 статьи 213.9, пункта7 статьи 213.12, пункта 1 статьи 213.25, пункта 1 и пункта 2 статьи 213.26,пункта 2 ст. 213.24, пункта 6 статьи 213.9, абзаца 1 пункта 8 статьи 213.9,пункта 7 статьи 213.26, абзаца 2 и 3 пункта 6 статьи 213.25, абзаца 6 пункта 2,статьи 213.7, пункта 4 статьи 20.3 Закона о банкротстве, пункта 3, подпункта «ж» пункта 5, пункта 10, пункта 11 Общих правил подготовки отчетов(заключений</t>
-[...2 lines deleted...]
-      <c r="F240" s="2"/>
+          <t>Нарушение периодичности проведения собрания кредиторов; непроведение мероприятий по оценке, утверждению положения о порядке продажи, реализации незалогового имущества; бездействие, выразившееся в непредставлении залоговому кредитору доступа к предмету залога; неисполнение обязанности по направлению в арбитражный суд, рассматривающий дело о банкротстве, документов по итогам проведения собраний кредиторов</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>00171021 </t>
+        </is>
+      </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
-          <t>10.12.2021 АС Оренбургской области, 26.04.2022 - 18 ААС, 10.08.2022 - АС УО</t>
+          <t>16.06.2021 АС Оренбургской области, 05.10.2021 апелляция</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
           <t>Третьяков Н. А.</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 6 месяцев</t>
+          <t>2021 штраф 35 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
-      <c r="C241" s="2"/>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>Гребенников</t>
+        </is>
+      </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
-          <t>А47-7960/2022</t>
+          <t>А47-10969/2021</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
-          <t>Нарушение Типовой формы отчета¶(заключения) арбитражного управляющего</t>
-[...6 lines deleted...]
-      </c>
+          <t>12 пункт 8 статьи 213.9, пункта7 статьи 213.12, пункта 1 статьи 213.25, пункта 1 и пункта 2 статьи 213.26,пункта 2 ст. 213.24, пункта 6 статьи 213.9, абзаца 1 пункта 8 статьи 213.9,пункта 7 статьи 213.26, абзаца 2 и 3 пункта 6 статьи 213.25, абзаца 6 пункта 2,статьи 213.7, пункта 4 статьи 20.3 Закона о банкротстве, пункта 3, подпункта «ж» пункта 5, пункта 10, пункта 11 Общих правил подготовки отчетов(заключений</t>
+        </is>
+      </c>
+      <c r="F241" s="2"/>
       <c r="G241" s="2" t="inlineStr">
         <is>
-          <t>28.11.2022 АС Оренбургской области</t>
+          <t>10.12.2021 АС Оренбургской области, 26.04.2022 - 18 ААС, 10.08.2022 - АС УО</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>Цыпкина Е.Г.</t>
+          <t>Третьяков Н. А.</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Карелия</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Оренбургской области</t>
+        </is>
+      </c>
+      <c r="C242" s="2"/>
       <c r="D242" s="2" t="inlineStr">
         <is>
-          <t>А26-9342/2018</t>
+          <t>А47-7960/2022</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков инвентаризации, проведения собрании кредиторов</t>
+          <t>Нарушение Типовой формы отчета¶(заключения) арбитражного управляющего</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>00271018</t>
+          <t>00355622</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
-          <t>30.11.2018 АС Республики Карелия</t>
+          <t>28.11.2022 АС Оренбургской области</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>Соколова Н.А.</t>
+          <t>Цыпкина Е.Г.</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
-          <t>2018 отказано</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Республике Карелия</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>ОАО «Корм»</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
-          <t>А26-10617/2018</t>
+          <t>А26-9342/2018</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
-          <t>Нарушение периодичности проведения собрания кредиторов</t>
+          <t>Нарушение сроков инвентаризации, проведения собрании кредиторов</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>00351018</t>
+          <t>00271018</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
-          <t>27.11.2018 АС Республики Карелия</t>
+          <t>30.11.2018 АС Республики Карелия</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
           <t>Соколова Н.А.</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
-          <t>2018 отказано </t>
+          <t>2018 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Республике Карелия</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>ОАО «Корм» </t>
+          <t>ОАО «Корм»</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
-          <t>А26-5603/2022</t>
+          <t>А26-10617/2018</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
-          <t>пункта 4 статьи 61.1 </t>
+          <t>Нарушение периодичности проведения собрания кредиторов</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>00291022</t>
+          <t>00351018</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
-          <t>15.09.2022 АС Республики Карелия</t>
+          <t>27.11.2018 АС Республики Карелия</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>Москалева Е.И.</t>
+          <t>Соколова Н.А.</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2018 отказано </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Челябинской области</t>
+          <t>Росреестр по Республике Карелия</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>ООО «Ресурс»</t>
+          <t>ОАО «Корм» </t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
-          <t>А76-2934/2021</t>
+          <t>А26-5603/2022</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков опубликования на ЕФРСБ, Не предоставление кредиторам  возможности ознакомления с материалами; не направление протоколов собраний кредиторов в суд; нарушение сроков опубликования отчета о результатах процедуры в ЕФРСБ; Нарушение сроков проведения собрания кредиторов; Направление в суд неактуальных отчетов; </t>
+          <t>пункта 4 статьи 61.1 </t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>01587420</t>
+          <t>00291022</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
-          <t>05.04.2021 АС Челябинской области</t>
+          <t>15.09.2022 АС Республики Карелия</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>Хаванцев А. А.</t>
+          <t>Москалева Е.И.</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
-          <t>2021 штраф 25 000 рублей</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="n">
-        <v>Нигоев Сергей Валерьевич</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Челябинской области</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>ООО "Строительная компания АГ"</t>
+          <t>ООО «Ресурс»</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
-          <t>А32-15629/2023</t>
+          <t>А76-2934/2021</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>нарушение срока включения в ЕФРСБ сведений о введении в отношении должника процедуры наблюдения; ненадлежащим образом подготовлено заключение о наличии (отсутствии) признаков преднамеренного либо фиктивного банкротства</t>
-[...2 lines deleted...]
-      <c r="F246" s="2"/>
+          <t>Нарушение сроков опубликования на ЕФРСБ, Не предоставление кредиторам  возможности ознакомления с материалами; не направление протоколов собраний кредиторов в суд; нарушение сроков опубликования отчета о результатах процедуры в ЕФРСБ; Нарушение сроков проведения собрания кредиторов; Направление в суд неактуальных отчетов; </t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr">
+        <is>
+          <t>01587420</t>
+        </is>
+      </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t>26.05.2023 АС Краснодарского края</t>
+          <t>05.04.2021 АС Челябинской области</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>Дуб С.Н.</t>
+          <t>Хаванцев А. А.</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
-          <t>2023 устное замечание</t>
+          <t>2021 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="n">
         <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
-          <t>ИП Юган Е.А.</t>
+          <t>ООО "Строительная компания АГ"</t>
         </is>
       </c>
       <c r="D247" s="2" t="inlineStr">
         <is>
-          <t>А32-32880/2024</t>
+          <t>А32-15629/2023</t>
         </is>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
-          <t>Отчет АУ содержит неполныее сведения, не исполнена обязанность по открытию спец.счета должника, сообщзения о проведении торгов сосдержат не полные сведения</t>
+          <t>нарушение срока включения в ЕФРСБ сведений о введении в отношении должника процедуры наблюдения; ненадлежащим образом подготовлено заключение о наличии (отсутствии) признаков преднамеренного либо фиктивного банкротства</t>
         </is>
       </c>
       <c r="F247" s="2"/>
       <c r="G247" s="2" t="inlineStr">
         <is>
-          <t>22.07.2024  АС Краснодарского края</t>
+          <t>26.05.2023 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
-          <t>Лесных А.В.</t>
+          <t>Дуб С.Н.</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано за малозначительностью</t>
+          <t>2023 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="n">
         <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Удмуртской Республике</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
-          <t>ООО "Торговый дом "ТОТ"</t>
+          <t>ИП Юган Е.А.</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
-          <t>А71- 18930/2023</t>
-[...2 lines deleted...]
-      <c r="E248" s="2"/>
+          <t>А32-32880/2024</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>Отчет АУ содержит неполныее сведения, не исполнена обязанность по открытию спец.счета должника, сообщзения о проведении торгов сосдержат не полные сведения</t>
+        </is>
+      </c>
       <c r="F248" s="2"/>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>10.01.2024 АС  Удмуртской Республики</t>
+          <t>22.07.2024  АС Краснодарского края</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>Бушуева Е.А.</t>
+          <t>Лесных А.В.</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
-          <t>2024 предупреждение</t>
+          <t>2024 отказано за малозначительностью</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Удмуртской Республике</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t>Беляева И.В.</t>
+          <t>ООО "Торговый дом "ТОТ"</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
-          <t>нет в суде</t>
-[...6 lines deleted...]
-      </c>
+          <t>А71- 18930/2023</t>
+        </is>
+      </c>
+      <c r="E249" s="2"/>
       <c r="F249" s="2"/>
-      <c r="G249" s="2"/>
-[...1 lines deleted...]
-      <c r="I249" s="2"/>
+      <c r="G249" s="2" t="inlineStr">
+        <is>
+          <t>10.01.2024 АС  Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>Бушуева Е.А.</t>
+        </is>
+      </c>
+      <c r="I249" s="2" t="inlineStr">
+        <is>
+          <t>2024 предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
-          <t>Рутковская О.З.</t>
+          <t>Беляева И.В.</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
           <t>нет в суде</t>
         </is>
       </c>
-      <c r="E250" s="2"/>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>о неправомерных действиях АУ</t>
+        </is>
+      </c>
       <c r="F250" s="2"/>
       <c r="G250" s="2"/>
       <c r="H250" s="2"/>
       <c r="I250" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
-          <t>Железняк Н.И.</t>
+          <t>Рутковская О.З.</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
           <t>нет в суде</t>
         </is>
       </c>
       <c r="E251" s="2"/>
       <c r="F251" s="2"/>
       <c r="G251" s="2"/>
       <c r="H251" s="2"/>
       <c r="I251" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t>Коломеец А.В.</t>
+          <t>Железняк Н.И.</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
           <t>нет в суде</t>
         </is>
       </c>
-      <c r="E252" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E252" s="2"/>
       <c r="F252" s="2"/>
       <c r="G252" s="2"/>
       <c r="H252" s="2"/>
       <c r="I252" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по заявл. Беляевой И.В. от 01.10.2024)</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
-          <t>Беляева И.В.</t>
+          <t>Коломеец А.В.</t>
         </is>
       </c>
       <c r="D253" s="2" t="inlineStr">
         <is>
           <t>нет в суде</t>
         </is>
       </c>
       <c r="E253" s="2" t="inlineStr">
         <is>
-          <t>нарушение законодательства о банкротстве</t>
+          <t>не представлены полные сведения об имуществе, непринятие мер для осмотра имущества, не провелен анализ движения денежных средств</t>
         </is>
       </c>
       <c r="F253" s="2"/>
       <c r="G253" s="2"/>
       <c r="H253" s="2"/>
       <c r="I253" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по заявл.Чучи Л.А.)</t>
+          <t>Росреестр по Краснодарскому краю (по заявл. Беляевой И.В. от 01.10.2024)</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t>Дашевский С.М.</t>
+          <t>Беляева И.В.</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
           <t>нет в суде</t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
-          <t>неправомерные действия АУ</t>
+          <t>нарушение законодательства о банкротстве</t>
         </is>
       </c>
       <c r="F254" s="2"/>
       <c r="G254" s="2"/>
       <c r="H254" s="2"/>
       <c r="I254" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю (по заявл.Чучи Л.А.)</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>Беляева И.В.</t>
+          <t>Дашевский С.М.</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
           <t>нет в суде</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
-          <t>нарушение закона о банкротстве</t>
+          <t>неправомерные действия АУ</t>
         </is>
       </c>
       <c r="F255" s="2"/>
       <c r="G255" s="2"/>
       <c r="H255" s="2"/>
       <c r="I255" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Алтайскому краю</t>
+          <t>Росреестр по Краснодарскому краю (по заявл.Чучи Л.А.)</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t>Макеев И.А.</t>
+          <t>Беляева И.В.</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
-          <t>Нет в суде</t>
-[...7 lines deleted...]
-      </c>
+          <t>нет в суде</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>нарушение закона о банкротстве</t>
+        </is>
+      </c>
+      <c r="F256" s="2"/>
       <c r="G256" s="2"/>
       <c r="H256" s="2"/>
       <c r="I256" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
-[...2 lines deleted...]
-      <c r="C257" s="2"/>
+          <t>Росреестр по Алтайскому краю</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>Макеев И.А.</t>
+        </is>
+      </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
-          <t>А57-13674/2026</t>
+          <t>Нет в суде</t>
         </is>
       </c>
       <c r="E257" s="2"/>
-      <c r="F257" s="2"/>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>№ 01132225/в от 13.10.2025</t>
+        </is>
+      </c>
       <c r="G257" s="2"/>
-      <c r="H257" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H257" s="2"/>
+      <c r="I257" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Приморскому краю</t>
+        </is>
+      </c>
+      <c r="C258" s="2"/>
       <c r="D258" s="2" t="inlineStr">
         <is>
-          <t>А63-11954/2026</t>
+          <t>А51-13710/2026</t>
         </is>
       </c>
       <c r="E258" s="2"/>
       <c r="F258" s="2"/>
       <c r="G258" s="2"/>
       <c r="H258" s="2" t="inlineStr">
         <is>
-          <t>Подылина Е. В.</t>
+          <t>Жестилевская О. А.</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
-          <t>16.07.2026 судебное заседание</t>
+          <t>02.09.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Саратовской области</t>
         </is>
       </c>
       <c r="C259" s="2"/>
       <c r="D259" s="2" t="inlineStr">
         <is>
-          <t>А32-25826/2026</t>
+          <t>А57-13674/2026</t>
         </is>
       </c>
       <c r="E259" s="2"/>
       <c r="F259" s="2"/>
       <c r="G259" s="2"/>
       <c r="H259" s="2" t="inlineStr">
         <is>
-          <t>Чесноков А. А.</t>
+          <t>Иорданиди Б. Ф.</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
-          <t>20.08.2026 судебное заседание</t>
+          <t>09.09.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Волгоградской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Саратовской области</t>
+        </is>
+      </c>
+      <c r="C260" s="2"/>
       <c r="D260" s="2" t="inlineStr">
         <is>
-          <t>А12-28938/2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>А57-21201/2026</t>
+        </is>
+      </c>
+      <c r="E260" s="2"/>
       <c r="F260" s="2"/>
-      <c r="G260" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G260" s="2"/>
       <c r="H260" s="2" t="inlineStr">
         <is>
-          <t>Двоянова Т.В.</t>
+          <t>Иорданиди Б. Ф.</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
-          <t>2024 предупреждение</t>
+          <t>09.09.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Приморскому краю</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
-          <t>Фисенко А.В.</t>
+          <t>Стасенко С.С.</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
-          <t>А51-21088/2024</t>
-[...16 lines deleted...]
-      </c>
+          <t>А63-11954/2026</t>
+        </is>
+      </c>
+      <c r="E261" s="2"/>
+      <c r="F261" s="2"/>
+      <c r="G261" s="2"/>
       <c r="H261" s="2" t="inlineStr">
         <is>
-          <t>Фокина А.А.</t>
+          <t>Подылина Е. В.</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
-          <t>2024 предупреждение</t>
+          <t>10.09.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Костромской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Пензенской области</t>
+        </is>
+      </c>
+      <c r="C262" s="2"/>
       <c r="D262" s="2" t="inlineStr">
         <is>
-          <t>А31-11663/2024</t>
-[...16 lines deleted...]
-      </c>
+          <t>А49-7701/2026</t>
+        </is>
+      </c>
+      <c r="E262" s="2"/>
+      <c r="F262" s="2"/>
+      <c r="G262" s="2"/>
       <c r="H262" s="2" t="inlineStr">
         <is>
-          <t>Сайгушева Л.В.</t>
+          <t>Займидорога М.В.</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>15.09.2026 упрощенное производство</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Костромской области</t>
+          <t>Росреестр по Волгоградской области</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t>Владимиров С.А.</t>
+          <t>Карпова С.А.</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
-          <t>А31-11664/2024</t>
+          <t>А12-28938/2024</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
-          <t>нарушение срока включения в ЕФРСБ сообщения о проведении процедуры</t>
-[...6 lines deleted...]
-      </c>
+          <t>несвоевременно закрытие счетов должника, наругение правил проведения торгов</t>
+        </is>
+      </c>
+      <c r="F263" s="2"/>
       <c r="G263" s="2" t="inlineStr">
         <is>
-          <t>21.02.2025 АС Костромской области</t>
+          <t>07.05.2025 АС Волгоградской области</t>
         </is>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
-          <t>Сайгушева Л.В.</t>
+          <t>Двоянова Т.В.</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2024 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Челябинской области</t>
+          <t>Росреестр по Приморскому краю</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
-          <t>Антюхин П.Е.</t>
+          <t>Фисенко А.В.</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
-          <t>А76-78/2025</t>
+          <t>А51-21088/2024</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков публикаций в ЕФРСБ</t>
+          <t>не исполнение судебного акта о предоставлении документов и сведений</t>
         </is>
       </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
-          <t>01037424 от </t>
+          <t> №00542524 от 23.10.2024</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
-          <t>26.02.2025 АС Челябинской области</t>
+          <t>19.12.2024 АС Приморского края</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
-          <t>Литвинчук Е.Ф.</t>
+          <t>Фокина А.А.</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2024 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Новоссибирской области</t>
-[...2 lines deleted...]
-      <c r="C265" s="2"/>
+          <t>Росреестр по Рязанской области</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
+        <is>
+          <t>Еремина Ирина Михайловна</t>
+        </is>
+      </c>
       <c r="D265" s="2" t="inlineStr">
         <is>
-          <t>А45-13297/2025</t>
+          <t>А54-8607/2025</t>
         </is>
       </c>
       <c r="E265" s="2"/>
       <c r="F265" s="2"/>
       <c r="G265" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025 АС Новоссибирской области</t>
+          <t>17.11.2025 АС Рязанской области</t>
         </is>
       </c>
       <c r="H265" s="2" t="inlineStr">
         <is>
-          <t>Рубекина И.А.</t>
+          <t>Соломатина О.В.</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
           <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Бурятия</t>
-[...2 lines deleted...]
-      <c r="C266" s="2"/>
+          <t>Росреестр по Костромской области</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>Люлина А.А.</t>
+        </is>
+      </c>
       <c r="D266" s="2" t="inlineStr">
         <is>
-          <t>А10-6341/2025</t>
-[...3 lines deleted...]
-      <c r="F266" s="2"/>
+          <t>А31-11663/2024</t>
+        </is>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>нарушение срока включения в ЕФРСБ сообщения о проведении процедуры</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr">
+        <is>
+          <t>№  00674424 от 21.11.2024</t>
+        </is>
+      </c>
       <c r="G266" s="2" t="inlineStr">
         <is>
-          <t>12.12.2025 АС Республики Бурятия</t>
+          <t>21.02.2025 АС Костромской области</t>
         </is>
       </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
-          <t>Анисимов А. Ю.</t>
+          <t>Сайгушева Л.В.</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
           <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ростовской области</t>
+          <t>Росреестр по Костромской области</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
-          <t>Коломеец А.В.</t>
+          <t>Владимиров С.А.</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr">
         <is>
-          <t>А53-365/2025</t>
+          <t>А31-11664/2024</t>
         </is>
       </c>
       <c r="E267" s="2" t="inlineStr">
         <is>
-          <t>не провеен анализ имущества супруги должника, не представлены актуальные сведения о доходах</t>
+          <t>нарушение срока включения в ЕФРСБ сообщения о проведении процедуры</t>
         </is>
       </c>
       <c r="F267" s="2" t="inlineStr">
         <is>
-          <t>01846124 от 26.12.2024</t>
+          <t>№ 00664424 от 21.11.2024</t>
         </is>
       </c>
       <c r="G267" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025 АС Ростовской области</t>
+          <t>21.02.2025 АС Костромской области</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>Малыгина М.А.</t>
+          <t>Сайгушева Л.В.</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
           <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Рязанской области</t>
+          <t>Росреестр по Челябинской области</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t>Еремина Ирина Михайловна</t>
+          <t>Антюхин П.Е.</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
-          <t>А54-8607/2025</t>
-[...3 lines deleted...]
-      <c r="F268" s="2"/>
+          <t>А76-78/2025</t>
+        </is>
+      </c>
+      <c r="E268" s="2" t="inlineStr">
+        <is>
+          <t>нарушение сроков публикаций в ЕФРСБ</t>
+        </is>
+      </c>
+      <c r="F268" s="2" t="inlineStr">
+        <is>
+          <t>01037424 от </t>
+        </is>
+      </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
-          <t>17.11.2025 АС Рязанской области</t>
+          <t>26.02.2025 АС Челябинской области</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>Соломатина О.В.</t>
+          <t>Литвинчук Е.Ф.</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
           <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Астраханской области</t>
+          <t>Росреестр по Новоссибирской области</t>
         </is>
       </c>
       <c r="C269" s="2"/>
       <c r="D269" s="2" t="inlineStr">
         <is>
-          <t>А06-6330/2025</t>
+          <t>А45-13297/2025</t>
         </is>
       </c>
       <c r="E269" s="2"/>
       <c r="F269" s="2"/>
       <c r="G269" s="2" t="inlineStr">
         <is>
-          <t>08.09.2025 АС Астраханской области</t>
+          <t>22.05.2025 АС Новоссибирской области</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>Сафронова Ф.В.</t>
+          <t>Рубекина И.А.</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Астраханской области</t>
+          <t>Росреестр по Республике Бурятия</t>
         </is>
       </c>
       <c r="C270" s="2"/>
       <c r="D270" s="2" t="inlineStr">
         <is>
-          <t>А06-7342/2025
-</t>
+          <t>А10-6341/2025</t>
         </is>
       </c>
       <c r="E270" s="2"/>
       <c r="F270" s="2"/>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t>19.09.2025 АС Астраханской области</t>
+          <t>12.12.2025 АС Республики Бурятия</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>Сафронова Ф.В.</t>
+          <t>Анисимов А. Ю.</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Иркутской области</t>
-[...2 lines deleted...]
-      <c r="C271" s="2"/>
+          <t>Росреестр по Ростовской области</t>
+        </is>
+      </c>
+      <c r="C271" s="2" t="inlineStr">
+        <is>
+          <t>Коломеец А.В.</t>
+        </is>
+      </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
-          <t>А19-29232/2024</t>
+          <t>А53-365/2025</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков публикаций в ЕФРСБ</t>
+          <t>не провеен анализ имущества супруги должника, не представлены актуальные сведения о доходах</t>
         </is>
       </c>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>№ 00927324 от 29.11.2024</t>
+          <t>01846124 от 26.12.2024</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
-          <t>17.02.2025 АС Иркутской области</t>
+          <t>20.05.2025 АС Ростовской области</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>Пугачев А.А.</t>
+          <t>Малыгина М.А.</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Динского района</t>
+          <t>Росреестр по Иркутской области</t>
         </is>
       </c>
       <c r="C272" s="2"/>
       <c r="D272" s="2" t="inlineStr">
         <is>
-          <t>А32-59617/2025</t>
-[...3 lines deleted...]
-      <c r="F272" s="2"/>
+          <t>А19-29232/2024</t>
+        </is>
+      </c>
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>нарушение сроков публикаций в ЕФРСБ</t>
+        </is>
+      </c>
+      <c r="F272" s="2" t="inlineStr">
+        <is>
+          <t>№ 00927324 от 29.11.2024</t>
+        </is>
+      </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
-          <t>08.12.2025 АС Краснодарского края</t>
+          <t>17.02.2025 АС Иркутской области</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>Вологина Т.В.</t>
+          <t>Пугачев А.А.</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Бурятия</t>
+          <t>Прокуратура Динского района</t>
         </is>
       </c>
       <c r="C273" s="2"/>
       <c r="D273" s="2" t="inlineStr">
         <is>
-          <t>А10-5261/2025</t>
+          <t>А32-59617/2025</t>
         </is>
       </c>
       <c r="E273" s="2"/>
       <c r="F273" s="2"/>
       <c r="G273" s="2" t="inlineStr">
         <is>
-          <t>22.10.2025 АС Республики Бурятия</t>
+          <t>08.12.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>Филиппова В. С.</t>
+          <t>Вологина Т.В.</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Бурятия</t>
+        </is>
+      </c>
+      <c r="C274" s="2"/>
       <c r="D274" s="2" t="inlineStr">
         <is>
-          <t>А07-19033/2025</t>
+          <t>А10-5261/2025</t>
         </is>
       </c>
       <c r="E274" s="2"/>
       <c r="F274" s="2"/>
       <c r="G274" s="2" t="inlineStr">
         <is>
-          <t>08.08.2025 АС Республики Башкортостан</t>
+          <t>22.10.2025 АС Республики Бурятия</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>Ганцев И. В.</t>
+          <t>Филиппова В. С.</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
-[...2 lines deleted...]
-      <c r="C275" s="2"/>
+          <t>Росреестр по Республике Башкортостан</t>
+        </is>
+      </c>
+      <c r="C275" s="2" t="inlineStr">
+        <is>
+          <t>Давлетова Эльвера Фаритовна</t>
+        </is>
+      </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
-          <t>А55-20754/2025</t>
+          <t>А07-19033/2025</t>
         </is>
       </c>
       <c r="E275" s="2"/>
-      <c r="F275" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F275" s="2"/>
       <c r="G275" s="2" t="inlineStr">
         <is>
-          <t>25.09.2025 АС Самарской области</t>
+          <t>08.08.2025 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>Кротов А.И.</t>
+          <t>Ганцев И. В.</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Самарской области</t>
         </is>
       </c>
       <c r="C276" s="2"/>
       <c r="D276" s="2" t="inlineStr">
         <is>
-          <t>А32-71943/2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>А55-20754/2025</t>
+        </is>
+      </c>
+      <c r="E276" s="2"/>
       <c r="F276" s="2" t="inlineStr">
         <is>
-          <t>№ 2362324 от 03.12.2024</t>
+          <t>№00276325 от 05.06.2025</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
-          <t>25.02.2025 АС Краснодарского края</t>
+          <t>25.09.2025 АС Самарской области</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>Иванова Н.В.</t>
+          <t>Кротов А.И.</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тульской области</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C277" s="2"/>
       <c r="D277" s="2" t="inlineStr">
         <is>
-          <t>А68-3894/2025</t>
-[...3 lines deleted...]
-      <c r="F277" s="2"/>
+          <t>А32-71943/2024</t>
+        </is>
+      </c>
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>наршение сроков опубликования в ЕФРСБ сведений об утверждении АУ, несвоевременное предоставление отчета АУ суду</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr">
+        <is>
+          <t>№ 2362324 от 03.12.2024</t>
+        </is>
+      </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
-          <t>22.09.2025 АС Тульской области</t>
+          <t>25.02.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>Андреева Е. В.</t>
+          <t>Иванова Н.В.</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тюменкской области</t>
+          <t>Росреестр по Тульской области</t>
         </is>
       </c>
       <c r="C278" s="2"/>
       <c r="D278" s="2" t="inlineStr">
         <is>
-          <t>А70-8255/2025</t>
+          <t>А68-3894/2025</t>
         </is>
       </c>
       <c r="E278" s="2"/>
-      <c r="F278" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F278" s="2"/>
       <c r="G278" s="2" t="inlineStr">
         <is>
-          <t>24.06.2025 АС Тюменкой области</t>
+          <t>22.09.2025 АС Тульской области</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>Коряковцева О. В.</t>
+          <t>Андреева Е. В.</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ульяновской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Тюменкской области</t>
+        </is>
+      </c>
+      <c r="C279" s="2"/>
       <c r="D279" s="2" t="inlineStr">
         <is>
-          <t>А72-16464/2024</t>
-[...6 lines deleted...]
-      </c>
+          <t>А70-8255/2025</t>
+        </is>
+      </c>
+      <c r="E279" s="2"/>
       <c r="F279" s="2" t="inlineStr">
         <is>
-          <t>№ 00927324 от 29.11.2024</t>
+          <t>№ 00377225 от 21.04.2025 </t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
-          <t>10.03.2025 АС Ульяновской области</t>
+          <t>24.06.2025 АС Тюменкой области</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
-          <t>Семенова М.А.</t>
+          <t>Коряковцева О. В.</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
           <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Архангельской области и Ненецкому автономному округу </t>
-[...2 lines deleted...]
-      <c r="C280" s="2"/>
+          <t>Росреестр по Ульяновской области</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>Поликарпова Л.В.</t>
+        </is>
+      </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
-          <t>А05-12738/2025</t>
-[...3 lines deleted...]
-      <c r="F280" s="2"/>
+          <t>А72-16464/2024</t>
+        </is>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>не исполнял своей обязанности по выделению должнику ежемесячного прожиточного минимума в полном объеме в размере,не был проведен анализ финансового состояния¶должника и не было подготовлено заключение о наличии признаков преднамеренного и¶фиктивного банкротства в период с 22.02.2024 по 29.11.2024,</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
+        <is>
+          <t>№ 00927324 от 29.11.2024</t>
+        </is>
+      </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
-          <t>25.12.2025 АС Архангельской области</t>
+          <t>10.03.2025 АС Ульяновской области</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
-          <t>Тарасова А.С.</t>
+          <t>Семенова М.А.</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
-          <t>2025 штраф 25 000 рублей</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Красноярскому краю</t>
+          <t>Росреестр по Астраханской области</t>
         </is>
       </c>
       <c r="C281" s="2"/>
       <c r="D281" s="2" t="inlineStr">
         <is>
-          <t>А33-7317/2025</t>
+          <t>А06-6330/2025</t>
         </is>
       </c>
       <c r="E281" s="2"/>
       <c r="F281" s="2"/>
       <c r="G281" s="2" t="inlineStr">
         <is>
-          <t>14.05.2025 АС Красноярского края</t>
+          <t>08.09.2025 АС Астраханской области</t>
         </is>
       </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
-          <t>Шальмин М. С.</t>
+          <t>Сафронова Ф.В.</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
-          <t>2025 штраф 25 000 рублей</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Астраханской области</t>
         </is>
       </c>
       <c r="C282" s="2"/>
       <c r="D282" s="2" t="inlineStr">
         <is>
-          <t>А06-7074/2025</t>
+          <t>А06-7342/2025
+</t>
         </is>
       </c>
       <c r="E282" s="2"/>
-      <c r="F282" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F282" s="2"/>
       <c r="G282" s="2" t="inlineStr">
         <is>
           <t>19.09.2025 АС Астраханской области</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
-          <t>Сафронова Ф. В.</t>
+          <t>Сафронова Ф.В.</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
-          <t>2025 штраф 26 000 рублей</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Астраханской области</t>
+          <t>Росреестр по Архангельской области и Ненецкому автономному округу </t>
         </is>
       </c>
       <c r="C283" s="2"/>
       <c r="D283" s="2" t="inlineStr">
         <is>
-          <t>А06-3284/2026</t>
+          <t>А05-12738/2025</t>
         </is>
       </c>
       <c r="E283" s="2"/>
       <c r="F283" s="2"/>
       <c r="G283" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026 АС Астраханской области</t>
+          <t>25.12.2025 АС Архангельской области</t>
         </is>
       </c>
       <c r="H283" s="2" t="inlineStr">
         <is>
-          <t>Ковальчук Т. А.</t>
+          <t>Тарасова А.С.</t>
         </is>
       </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
-          <t>2026 дисквалификация 6 месяцев</t>
+          <t>2025 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Вологодской области</t>
+          <t>Росреестр по Красноярскому краю</t>
         </is>
       </c>
       <c r="C284" s="2"/>
       <c r="D284" s="2" t="inlineStr">
         <is>
-          <t>А13-13464/2025</t>
+          <t>А33-7317/2025</t>
         </is>
       </c>
       <c r="E284" s="2"/>
       <c r="F284" s="2"/>
       <c r="G284" s="2" t="inlineStr">
         <is>
-          <t>27.01.2026 АС Вологодской области</t>
+          <t>14.05.2025 АС Красноярского края</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
-          <t>Киров С. А.</t>
+          <t>Шальмин М. С.</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
-          <t>2026 дисквалификация 6 месяцев</t>
+          <t>2025 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республики Башкортостан</t>
+          <t>Росреестр по Астраханской области</t>
         </is>
       </c>
       <c r="C285" s="2"/>
       <c r="D285" s="2" t="inlineStr">
         <is>
-          <t>А07-6090/2026</t>
+          <t>А06-7074/2025</t>
         </is>
       </c>
       <c r="E285" s="2"/>
-      <c r="F285" s="2"/>
+      <c r="F285" s="2" t="inlineStr">
+        <is>
+          <t>№ 253025 от 16.07.2025</t>
+        </is>
+      </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026 АС Республики Башкортостан</t>
+          <t>19.09.2025 АС Астраханской области</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
-          <t>Давлеткулова Г. А.</t>
+          <t>Сафронова Ф. В.</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
-          <t>2026 дисквалификация 6 месяцев</t>
+          <t>2025 штраф 26 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республики Башкортостан</t>
+          <t>Росреестр по Астраханской области</t>
         </is>
       </c>
       <c r="C286" s="2"/>
       <c r="D286" s="2" t="inlineStr">
         <is>
-          <t>А07-5411/2026</t>
+          <t>А06-3284/2026</t>
         </is>
       </c>
       <c r="E286" s="2"/>
       <c r="F286" s="2"/>
       <c r="G286" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026 АС Республики Башкортостан</t>
+          <t>28.05.2026 АС Астраханской области</t>
         </is>
       </c>
       <c r="H286" s="2" t="inlineStr">
         <is>
-          <t>Давлеткулова Г. А.</t>
+          <t>Ковальчук Т. А.</t>
         </is>
       </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
           <t>2026 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Свердловской области</t>
+          <t>Росреестр по Республики Башкортостан</t>
         </is>
       </c>
       <c r="C287" s="2"/>
       <c r="D287" s="2" t="inlineStr">
         <is>
-          <t>А60-43740/2025</t>
+          <t>А07-6090/2026</t>
         </is>
       </c>
       <c r="E287" s="2"/>
       <c r="F287" s="2"/>
       <c r="G287" s="2" t="inlineStr">
         <is>
-          <t>06.10.2025 АС Свердловской области 28.01.2026 - 17 ААС</t>
+          <t>23.06.2026 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>Бушуева Е. В.</t>
+          <t>Давлеткулова Г. А.</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t>2026 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
-          <t>Росреестр  по Кабардино-Балкарской Республики</t>
+          <t>Росреестр по Республики Башкортостан</t>
         </is>
       </c>
       <c r="C288" s="2"/>
       <c r="D288" s="2" t="inlineStr">
         <is>
-          <t>А20-6681/2025</t>
+          <t>А07-5411/2026</t>
         </is>
       </c>
       <c r="E288" s="2"/>
       <c r="F288" s="2"/>
       <c r="G288" s="2" t="inlineStr">
         <is>
-          <t>27.02.2026 АС Кабардино-Балкарской Республики</t>
+          <t>23.06.2026 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>Кочкарова Н. Ж.</t>
+          <t>Давлеткулова Г. А.</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>2026 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Приморскому краю</t>
+          <t>Росреестр по Свердловской области</t>
         </is>
       </c>
       <c r="C289" s="2"/>
       <c r="D289" s="2" t="inlineStr">
         <is>
-          <t>А51-19861/2025</t>
+          <t>А60-43740/2025</t>
         </is>
       </c>
       <c r="E289" s="2"/>
       <c r="F289" s="2"/>
       <c r="G289" s="2" t="inlineStr">
         <is>
-          <t>12.01.2026 АС Приморского края</t>
+          <t>06.10.2025 АС Свердловской области 28.01.2026 - 17 ААС</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>Попов Е.М.</t>
+          <t>Бушуева Е. В.</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
-          <t>2026 отказано</t>
+          <t>2026 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
+          <t>Росреестр по Вологодской области</t>
         </is>
       </c>
       <c r="C290" s="2"/>
       <c r="D290" s="2" t="inlineStr">
         <is>
-          <t>А63-23683/2025</t>
+          <t>А13-13464/2025</t>
         </is>
       </c>
       <c r="E290" s="2"/>
       <c r="F290" s="2"/>
       <c r="G290" s="2" t="inlineStr">
         <is>
-          <t>03.02.2026 АС Ставропольского края</t>
+          <t>27.01.2026 АС Вологодской области</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>Галушка В. В.</t>
+          <t>Киров С. А.</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
-          <t>2026 отказано</t>
+          <t>2026 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Томской области</t>
+          <t>Росреестр по Приморскому краю</t>
         </is>
       </c>
       <c r="C291" s="2"/>
       <c r="D291" s="2" t="inlineStr">
         <is>
-          <t>А67-12163/2025
-</t>
+          <t>А51-19861/2025</t>
         </is>
       </c>
       <c r="E291" s="2"/>
       <c r="F291" s="2"/>
       <c r="G291" s="2" t="inlineStr">
         <is>
-          <t>03.03.2026 АС Томской области</t>
+          <t>12.01.2026 АС Приморского края</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>Сулимская Ю.М.</t>
+          <t>Попов Е.М.</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
-          <t>2026 штраф 25 000 рублей</t>
+          <t>2026 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республике Бурятия</t>
         </is>
       </c>
       <c r="C292" s="2"/>
       <c r="D292" s="2" t="inlineStr">
         <is>
-          <t>А32-50557/2025</t>
+          <t>А10-2005/2026</t>
         </is>
       </c>
       <c r="E292" s="2"/>
       <c r="F292" s="2"/>
       <c r="G292" s="2" t="inlineStr">
         <is>
-          <t>12.01.2026 АС Краснодарского края</t>
-[...2 lines deleted...]
-      <c r="H292" s="2"/>
+          <t>07.07.2026 АС Республики Бурятия</t>
+        </is>
+      </c>
+      <c r="H292" s="2" t="inlineStr">
+        <is>
+          <t>Цыбикова И. Ц.</t>
+        </is>
+      </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
-          <t>25 000 штраф</t>
+          <t>2026 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Бурятия</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C293" s="2"/>
       <c r="D293" s="2" t="inlineStr">
         <is>
-          <t>А10-2005/2026</t>
+          <t>А63-23683/2025</t>
         </is>
       </c>
       <c r="E293" s="2"/>
       <c r="F293" s="2"/>
-      <c r="G293" s="2"/>
+      <c r="G293" s="2" t="inlineStr">
+        <is>
+          <t>03.02.2026 АС Ставропольского края</t>
+        </is>
+      </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>Цыбикова И. Ц.</t>
+          <t>Галушка В. В.</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
-          <t>30.06.2026 судебное заседание</t>
+          <t>2026 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Приморскому краю</t>
+          <t>Росреестр  по Кабардино-Балкарской Республики</t>
         </is>
       </c>
       <c r="C294" s="2"/>
       <c r="D294" s="2" t="inlineStr">
         <is>
-          <t>А51-13710/2026</t>
+          <t>А20-6681/2025</t>
         </is>
       </c>
       <c r="E294" s="2"/>
       <c r="F294" s="2"/>
-      <c r="G294" s="2"/>
-      <c r="H294" s="2"/>
+      <c r="G294" s="2" t="inlineStr">
+        <is>
+          <t>27.02.2026 АС Кабардино-Балкарской Республики, 30.06.2026 - 16 ААС</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="inlineStr">
+        <is>
+          <t>Кочкарова Н. Ж.</t>
+        </is>
+      </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
-          <t>02.09.2026 судебное заседание</t>
+          <t>2026 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Томской области</t>
+        </is>
+      </c>
+      <c r="C295" s="2"/>
       <c r="D295" s="2" t="inlineStr">
         <is>
-          <t>А07-29831/2017</t>
-[...6 lines deleted...]
-      </c>
+          <t>А67-12163/2025
+</t>
+        </is>
+      </c>
+      <c r="E295" s="2"/>
       <c r="F295" s="2"/>
       <c r="G295" s="2" t="inlineStr">
         <is>
-          <t>07.12.2017 АС Республики Башкортостан</t>
+          <t>03.03.2026 АС Томской области</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>Кулаев Р.Ф.</t>
+          <t>Сулимская Ю.М.</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
-          <t>2017 штраф 50 000 руб.</t>
+          <t>2026 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C296" s="2"/>
       <c r="D296" s="2" t="inlineStr">
         <is>
-          <t>А07-13415/22</t>
-[...6 lines deleted...]
-      </c>
+          <t>А32-25826/2026</t>
+        </is>
+      </c>
+      <c r="E296" s="2"/>
       <c r="F296" s="2"/>
-      <c r="G296" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G296" s="2"/>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>Кутлин Р.К.</t>
+          <t>Чесноков А. А.</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
-          <t>2022 Предупреждение</t>
+          <t>22.10.2026 судебное заседание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
-[...12 lines deleted...]
-      </c>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C297" s="2"/>
+      <c r="D297" s="2" t="inlineStr">
+        <is>
+          <t>А32-50557/2025</t>
+        </is>
+      </c>
+      <c r="E297" s="2"/>
       <c r="F297" s="2"/>
       <c r="G297" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
-[...2 lines deleted...]
-      <c r="H297" s="2"/>
+          <t>12.01.2026 АС Краснодарского края</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="inlineStr">
+        <is>
+          <t>Мигулина Д. А.</t>
+        </is>
+      </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
+          <t>2026 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Онищенко Никита Сергеевич</v>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Ростовской области</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>ООО "Юнистрой"</t>
-[...7 lines deleted...]
-      </c>
+          <t>Гущина М.М.</t>
+        </is>
+      </c>
+      <c r="D298" s="2" t="inlineStr">
+        <is>
+          <t>Нет в суде </t>
+        </is>
+      </c>
+      <c r="E298" s="2"/>
       <c r="F298" s="2"/>
-      <c r="G298" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G298" s="2"/>
       <c r="H298" s="2"/>
       <c r="I298" s="2" t="inlineStr">
         <is>
-          <t>прекращено Росреестром</t>
+          <t>Отказ Прокопенко В.Ю. от жалобы</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="n">
         <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москве</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t>ООО Диалог</t>
+          <t>Стерлитамакское РАЙПО</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
-          <t>А40-20621/2023</t>
+          <t>А07-29831/2017</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr">
         <is>
-          <t>не предотавление собранию кредиторов отчет о своей деятельности, информацию о¶финансовом состоянии должника и его имуществе; Не опубликование сведений о подаче заявления по оспариванию сделки</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F299" s="2"/>
       <c r="G299" s="2" t="inlineStr">
         <is>
-          <t>12.04.2023 АС г. Москвы; 9ААС от 05.07.2023 - без удовлетворения</t>
+          <t>07.12.2017 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>Дейна Н.В,</t>
+          <t>Кулаев Р.Ф.</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2017 штраф 50 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="n">
         <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t>ООО «Юнистрой»</t>
+          <t>ООО СК УФАГРАДСТРОЙ</t>
         </is>
       </c>
       <c r="D300" s="2" t="inlineStr">
         <is>
-          <t>А07-389/2023</t>
+          <t>А07-13415/22</t>
         </is>
       </c>
       <c r="E300" s="2" t="inlineStr">
         <is>
-          <t>не включение в газету «КоммерсантЪ» о результатах первых торгов ООО «Юнистрой» не позднее чем в течение пятнадцати рабочих дней со дня подписания протокола</t>
+          <t>Непроведение собраний комитета кредиторов, неопубликование финального отчета АУ</t>
         </is>
       </c>
       <c r="F300" s="2"/>
       <c r="G300" s="2" t="inlineStr">
         <is>
-          <t>03.03.2023 АС Республики Башкортостан</t>
+          <t>08.07.2022 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
           <t>Кутлин Р.К.</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2022 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="n">
         <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Татарстан</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t>Вильданов Э.Р.</t>
-[...6 lines deleted...]
-      </c>
+          <t>ООО "Юнистрой"</t>
+        </is>
+      </c>
+      <c r="D301" s="2"/>
       <c r="E301" s="2" t="inlineStr">
         <is>
-          <t>не подано ход-во о продлении срока реализации имущества, нарушает сроки направления отчетов</t>
+          <t>Нарушение правил проведения торгов</t>
         </is>
       </c>
       <c r="F301" s="2"/>
       <c r="G301" s="2" t="inlineStr">
         <is>
-          <t>04.05.2023 АС Республики Татарстан</t>
-[...6 lines deleted...]
-      </c>
+          <t>прекращено Росреестром</t>
+        </is>
+      </c>
+      <c r="H301" s="2"/>
       <c r="I301" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="n">
         <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г.Москве</t>
-[...7 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Башкортостан</t>
+        </is>
+      </c>
+      <c r="C302" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Юнистрой"</t>
+        </is>
+      </c>
+      <c r="D302" s="2"/>
       <c r="E302" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Не опубликование сведений о результатах торгов в газете "КоммерсантЪ"</t>
+        </is>
+      </c>
+      <c r="F302" s="2"/>
       <c r="G302" s="2" t="inlineStr">
         <is>
-          <t>24.04.2023 АС г. Москвы</t>
-[...6 lines deleted...]
-      </c>
+          <t>прекращено Росреестром</t>
+        </is>
+      </c>
+      <c r="H302" s="2"/>
       <c r="I302" s="2" t="inlineStr">
         <is>
-          <t>2023 предупреждение</t>
+          <t>прекращено Росреестром</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кемеровской области</t>
-[...2 lines deleted...]
-      <c r="C303" s="2"/>
+          <t>Росреестр по г. Москве</t>
+        </is>
+      </c>
+      <c r="C303" s="2" t="inlineStr">
+        <is>
+          <t>ООО Диалог</t>
+        </is>
+      </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
-          <t>А27-8042/2021</t>
+          <t>А40-20621/2023</t>
         </is>
       </c>
       <c r="E303" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F303" s="2"/>
+          <t>не предотавление собранию кредиторов отчет о своей деятельности, информацию о¶финансовом состоянии должника и его имуществе; Не опубликование сведений о подаче заявления по оспариванию сделки</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr">
+        <is>
+          <t>0377723</t>
+        </is>
+      </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
-          <t>28.06.2021 АС Кемеровской области</t>
+          <t>12.04.2023 АС г. Москвы; 9ААС от 05.07.2023 - без удовлетворения</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>Власов В.В.</t>
+          <t>Дейна Н.В,</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
-          <t>2021 штраф 25 000 руб.</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Томской области</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>ООО «Сибмагистраль»</t>
+          <t>ООО «Юнистрой»</t>
         </is>
       </c>
       <c r="D304" s="2" t="inlineStr">
         <is>
-          <t>А67-47/2020</t>
+          <t>А07-389/2023</t>
         </is>
       </c>
       <c r="E304" s="2" t="inlineStr">
         <is>
-          <t>привлечён организатор торгов, не имевший аккредитации¶при саморегулируемой организации</t>
-[...6 lines deleted...]
-      </c>
+          <t>не включение в газету «КоммерсантЪ» о результатах первых торгов ООО «Юнистрой» не позднее чем в течение пятнадцати рабочих дней со дня подписания протокола</t>
+        </is>
+      </c>
+      <c r="F304" s="2"/>
       <c r="G304" s="2" t="inlineStr">
         <is>
-          <t>27.02.2020 АС Томской области</t>
+          <t>03.03.2023 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
-          <t>Сулимская Ю.М.</t>
+          <t>Кутлин Р.К.</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
-          <t>2020 отказано</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Томской области</t>
+          <t>Росреестр по Республике Татарстан</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>ООО «Жокей»</t>
+          <t>Вильданов Э.Р.</t>
         </is>
       </c>
       <c r="D305" s="2" t="inlineStr">
         <is>
-          <t>А67-6131/2022
-</t>
+          <t>А65-9488/2023</t>
         </is>
       </c>
       <c r="E305" s="2" t="inlineStr">
         <is>
-          <t>сообщение (отчет) о результатах процедуры конкурсного производства не опубликовано</t>
-[...6 lines deleted...]
-      </c>
+          <t>не подано ход-во о продлении срока реализации имущества, нарушает сроки направления отчетов</t>
+        </is>
+      </c>
+      <c r="F305" s="2"/>
       <c r="G305" s="2" t="inlineStr">
         <is>
-          <t>13.09.2022 АС Томской области</t>
+          <t>04.05.2023 АС Республики Татарстан</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
-          <t>Сулимская Ю.М.</t>
+          <t>Воробьев Р. М.</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано, ввиду малозначительности</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Томской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по г.Москве</t>
+        </is>
+      </c>
+      <c r="C306" s="2"/>
       <c r="D306" s="2" t="inlineStr">
         <is>
-          <t>А67-1331/2023</t>
+          <t>А40-36007/2023</t>
         </is>
       </c>
       <c r="E306" s="2" t="inlineStr">
         <is>
-          <t>на основании жалобы ООО "УК Сивинская лесная группа" о взыскании денежных средств в сумме 330 100 руб., уплаченных в задаток что¶грузовой самосвал не может быть передан заявителю в заявленном по условиям торгов¶состоянии, поскольку его технические характеристики не соответствуют описанным в¶документации к торгам</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F306" s="2" t="inlineStr">
         <is>
-          <t>№00067023</t>
+          <t>0737723</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
-          <t>18.04.2023 АС Томской области</t>
+          <t>24.04.2023 АС г. Москвы</t>
         </is>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
-          <t>Сулимская Ю.М.</t>
+          <t>Харламов А. О.</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
           <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кемеровской области (по жалобе Милованова А.Ю.)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Кемеровской области</t>
+        </is>
+      </c>
+      <c r="C307" s="2"/>
       <c r="D307" s="2" t="inlineStr">
         <is>
-          <t>А27-10277/2023
-</t>
+          <t>А27-8042/2021</t>
         </is>
       </c>
       <c r="E307" s="2" t="inlineStr">
         <is>
-          <t>не опубликование в срок сведений о принятых судебных актах на сайте ЕФРСБ; нарушены сроки направления в суд протокола собрания на два дня; нарушен срока проведения дополнительной инвентаризации</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F307" s="2"/>
       <c r="G307" s="2" t="inlineStr">
         <is>
-          <t>01.08.2023 АС Кемеровской области</t>
+          <t>28.06.2021 АС Кемеровской области</t>
         </is>
       </c>
       <c r="H307" s="2" t="inlineStr">
         <is>
-          <t>Кормилина Ю.Ю.</t>
+          <t>Власов В.В.</t>
         </is>
       </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
-          <t>2023 предупреждение</t>
+          <t>2021 штраф 25 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Томской области</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮграНефтеСпецТехника"</t>
+          <t>ООО «Сибмагистраль»</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr">
         <is>
-          <t> А67-4106/2024</t>
+          <t>А67-47/2020</t>
         </is>
       </c>
       <c r="E308" s="2" t="inlineStr">
         <is>
-          <t>неисполнение ау обязанностей, установленных законодательством о несостоятельности (банкротстве)</t>
+          <t>привлечён организатор торгов, не имевший аккредитации¶при саморегулируемой организации</t>
         </is>
       </c>
       <c r="F308" s="2" t="inlineStr">
         <is>
-          <t>07.04.2024 № 00337024</t>
+          <t>№ 00387019 от 27.12.2019</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
-          <t>28.06.2024 АС Томской области</t>
+          <t>27.02.2020 АС Томской области</t>
         </is>
       </c>
       <c r="H308" s="2" t="inlineStr">
         <is>
           <t>Сулимская Ю.М.</t>
         </is>
       </c>
       <c r="I308" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано </t>
+          <t>2020 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Томской области</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>ООО "ЮграНефтеСпецТехника" (заявление ООО "МаркУз")</t>
+          <t>ООО «Жокей»</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr">
         <is>
-          <t>А67-4845/2025</t>
+          <t>А67-6131/2022
+</t>
         </is>
       </c>
       <c r="E309" s="2" t="inlineStr">
         <is>
-          <t>неисполнение ау обязанностей, установленных законодательством о несостоятельности (банкротстве)</t>
+          <t>сообщение (отчет) о результатах процедуры конкурсного производства не опубликовано</t>
         </is>
       </c>
       <c r="F309" s="2" t="inlineStr">
         <is>
-          <t>б/н от 28.11.2024</t>
+          <t>00357022 </t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
-          <t>22.07.2025 АС Томской области</t>
+          <t>13.09.2022 АС Томской области</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>Ломиворотов Л.М.</t>
+          <t>Сулимская Ю.М.</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2022 отказано, ввиду малозначительности</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Томской области</t>
         </is>
       </c>
-      <c r="C310" s="2"/>
+      <c r="C310" s="2" t="inlineStr">
+        <is>
+          <t>ООО «Сибмагистраль»</t>
+        </is>
+      </c>
       <c r="D310" s="2" t="inlineStr">
         <is>
-          <t>А67-1462/2025</t>
-[...3 lines deleted...]
-      <c r="F310" s="2"/>
+          <t>А67-1331/2023</t>
+        </is>
+      </c>
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>на основании жалобы ООО "УК Сивинская лесная группа" о взыскании денежных средств в сумме 330 100 руб., уплаченных в задаток что¶грузовой самосвал не может быть передан заявителю в заявленном по условиям торгов¶состоянии, поскольку его технические характеристики не соответствуют описанным в¶документации к торгам</t>
+        </is>
+      </c>
+      <c r="F310" s="2" t="inlineStr">
+        <is>
+          <t>№00067023</t>
+        </is>
+      </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
-          <t>07.04.2025 АС Томской области</t>
+          <t>18.04.2023 АС Томской области</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>Чиндина Е. В.</t>
+          <t>Сулимская Ю.М.</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Томской области</t>
+          <t>Росреестр по Кемеровской области (по жалобе Милованова А.Ю.)</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>Данилова Т.В.</t>
+          <t>ООО "ГТК "АПЕКС"</t>
         </is>
       </c>
       <c r="D311" s="2" t="inlineStr">
         <is>
-          <t>А67-10932/2017</t>
-[...2 lines deleted...]
-      <c r="E311" s="2"/>
+          <t>А27-10277/2023
+</t>
+        </is>
+      </c>
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>не опубликование в срок сведений о принятых судебных актах на сайте ЕФРСБ; нарушены сроки направления в суд протокола собрания на два дня; нарушен срока проведения дополнительной инвентаризации</t>
+        </is>
+      </c>
       <c r="F311" s="2"/>
       <c r="G311" s="2" t="inlineStr">
         <is>
-          <t>29.03.2018 АС Томской области</t>
+          <t>01.08.2023 АС Кемеровской области</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>Ломиворотов Л. М.</t>
+          <t>Кормилина Ю.Ю.</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение </t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Томской области</t>
         </is>
       </c>
-      <c r="C312" s="2"/>
+      <c r="C312" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮграНефтеСпецТехника"</t>
+        </is>
+      </c>
       <c r="D312" s="2" t="inlineStr">
         <is>
-          <t>А67-10525/2017</t>
-[...3 lines deleted...]
-      <c r="F312" s="2"/>
+          <t> А67-4106/2024</t>
+        </is>
+      </c>
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>неисполнение ау обязанностей, установленных законодательством о несостоятельности (банкротстве)</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr">
+        <is>
+          <t>07.04.2024 № 00337024</t>
+        </is>
+      </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
-          <t>23.04.2018 АС Томской области</t>
+          <t>28.06.2024 АС Томской области</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
-          <t>Панкратова Н. В.</t>
+          <t>Сулимская Ю.М.</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
-          <t>2018 отказано</t>
+          <t>2024 отказано </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Томской области</t>
         </is>
       </c>
-      <c r="C313" s="2"/>
+      <c r="C313" s="2" t="inlineStr">
+        <is>
+          <t>ООО "ЮграНефтеСпецТехника" (заявление ООО "МаркУз")</t>
+        </is>
+      </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
-          <t>А67-9110/2025</t>
-[...3 lines deleted...]
-      <c r="F313" s="2"/>
+          <t>А67-4845/2025</t>
+        </is>
+      </c>
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>неисполнение ау обязанностей, установленных законодательством о несостоятельности (банкротстве)</t>
+        </is>
+      </c>
+      <c r="F313" s="2" t="inlineStr">
+        <is>
+          <t>б/н от 28.11.2024</t>
+        </is>
+      </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
-          <t>25.11.2025 АС Томской области</t>
+          <t>22.07.2025 АС Томской области</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>Федорова С. Ю.</t>
+          <t>Ломиворотов Л.М.</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
           <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Челябинской области</t>
+          <t>Росреестр по Томской области</t>
         </is>
       </c>
       <c r="C314" s="2"/>
       <c r="D314" s="2" t="inlineStr">
         <is>
-          <t>А76-33876/2018</t>
-[...6 lines deleted...]
-      </c>
+          <t>А67-1462/2025</t>
+        </is>
+      </c>
+      <c r="E314" s="2"/>
       <c r="F314" s="2"/>
       <c r="G314" s="2" t="inlineStr">
         <is>
-          <t>12.12.2018 АС Челябинской области</t>
+          <t>07.04.2025 АС Томской области</t>
         </is>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>Михайлова Е.А.</t>
+          <t>Чиндина Е. В.</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Челябинской области</t>
+          <t>Росреестр по Томской области</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t>ООО "Контракт"</t>
+          <t>Данилова Т.В.</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr">
         <is>
-          <t>А76-36549/2018</t>
-[...6 lines deleted...]
-      </c>
+          <t>А67-10932/2017</t>
+        </is>
+      </c>
+      <c r="E315" s="2"/>
       <c r="F315" s="2"/>
       <c r="G315" s="2" t="inlineStr">
         <is>
-          <t>04.04.2019 АС Челябинской области</t>
+          <t>29.03.2018 АС Томской области</t>
         </is>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>Худякова В.В.</t>
+          <t>Ломиворотов Л. М.</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
-          <t>2019 штраф 25 000 рублей</t>
+          <t>2018 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Челябинской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Томской области</t>
+        </is>
+      </c>
+      <c r="C316" s="2"/>
       <c r="D316" s="2" t="inlineStr">
         <is>
-          <t>А76-3832/2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>А67-10525/2017</t>
+        </is>
+      </c>
+      <c r="E316" s="2"/>
       <c r="F316" s="2"/>
       <c r="G316" s="2" t="inlineStr">
         <is>
-          <t>10.06.2020 АС Челябинской области</t>
+          <t>23.04.2018 АС Томской области</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
-          <t>Хаванцев А.А.</t>
+          <t>Панкратова Н. В.</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2018 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Свердловской обл.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Томской области</t>
+        </is>
+      </c>
+      <c r="C317" s="2"/>
       <c r="D317" s="2" t="inlineStr">
         <is>
-          <t>А60-19453/2022</t>
-[...11 lines deleted...]
-      </c>
+          <t>А67-9110/2025</t>
+        </is>
+      </c>
+      <c r="E317" s="2"/>
+      <c r="F317" s="2"/>
       <c r="G317" s="2" t="inlineStr">
         <is>
-          <t>30.05.2022 АС Свердловской обл.</t>
+          <t>25.11.2025 АС Томской области</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
-          <t>Калашник С.М.</t>
+          <t>Федорова С. Ю.</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="n">
         <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Челябинской области</t>
         </is>
       </c>
-      <c r="C318" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C318" s="2"/>
       <c r="D318" s="2" t="inlineStr">
         <is>
-          <t>А76-6957/2023</t>
-[...7 lines deleted...]
-      </c>
+          <t>А76-33876/2018</t>
+        </is>
+      </c>
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F318" s="2"/>
       <c r="G318" s="2" t="inlineStr">
         <is>
-          <t>16.06.2023 АС Челябинской области</t>
+          <t>12.12.2018 АС Челябинской области</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>Хаванцев А.А.</t>
+          <t>Михайлова Е.А.</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
-          <t>2023 предупреждение</t>
+          <t>2018 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="n">
         <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Свердловской области</t>
-[...2 lines deleted...]
-      <c r="C319" s="2"/>
+          <t>Росреестр по Челябинской области</t>
+        </is>
+      </c>
+      <c r="C319" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Контракт"</t>
+        </is>
+      </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
-          <t>А60-71380/2022</t>
+          <t>А76-36549/2018</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
-          <t>о привлечении к административной ответственности,¶предусмотренной ч.3, ч. 3.1 ст. 14.13 КОАП</t>
+          <t>Нарушение порядка проведения собрания кредиторов, бывших работников должника</t>
         </is>
       </c>
       <c r="F319" s="2"/>
       <c r="G319" s="2" t="inlineStr">
         <is>
-          <t>30.01.2023 АС Свердловской области</t>
+          <t>04.04.2019 АС Челябинской области</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
-          <t> Зверева И.В</t>
+          <t>Худякова В.В.</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2019 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="n">
         <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Челябинской области</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t>ООО «Контракт»</t>
+          <t>ООО "ИнМа"</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr">
         <is>
-          <t>А76-2780/2023</t>
+          <t>А76-3832/2020</t>
         </is>
       </c>
       <c r="E320" s="2" t="inlineStr">
         <is>
-          <t>опубликование на сайте ЕФРСБ сведения с нарушением срока; сообщения размещенные на сайте ЕФРСБ не содержат в себе сведения: о повестке¶собрания кредиторов, порядок ознакомления с материалами, подлежащими рассмотрению¶собранием кредиторов, порядок регистрации участников собрания.нарушена периодичность предоставления¶собранию кредиторов отчетов о своей деятельности</t>
+          <t>Нарушение сроков направления документов в суд; нарушение сроков опубликования отчета о результатах процедуры на ЕФРСБ; нарушение сроков опубликования сведений в ЕФРСБ</t>
         </is>
       </c>
       <c r="F320" s="2"/>
       <c r="G320" s="2" t="inlineStr">
         <is>
-          <t>07.04.2023 АС Челябинской области</t>
+          <t>10.06.2020 АС Челябинской области</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
           <t>Хаванцев А.А.</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
-          <t>2023 штраф 25 000 рублей</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="n">
-        <v>Пиунов Алексей Андреевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Курганской области</t>
+          <t>Росреестр по Свердловской обл.</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t>Атаулова Н.В.</t>
+          <t>ООО "НПП Нихром"</t>
         </is>
       </c>
       <c r="D321" s="2" t="inlineStr">
         <is>
-          <t>А34-18130/2021</t>
+          <t>А60-19453/2022</t>
         </is>
       </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков опубликование сообщений на ЕФРСБ</t>
+          <t>допуск к 1 собранию аффилированное лицо</t>
         </is>
       </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
-          <t>01234521</t>
+          <t>00316522</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
-          <t>27.01.2022 АС Курганской области</t>
-[...2 lines deleted...]
-      <c r="H321" s="2"/>
+          <t>30.05.2022 АС Свердловской обл.</t>
+        </is>
+      </c>
+      <c r="H321" s="2" t="inlineStr">
+        <is>
+          <t>Калашник С.М.</t>
+        </is>
+      </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="n">
-        <v>Пиунов Алексей Андреевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
+          <t>Росреестр по Челябинской области</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t>Соболева С.В. </t>
+          <t>ООО "Ин-Ма"</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
-          <t>А55-5468/2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>А76-6957/2023</t>
+        </is>
+      </c>
+      <c r="E322" s="2"/>
       <c r="F322" s="2" t="inlineStr">
         <is>
-          <t>00056322</t>
+          <t>00237423</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
-          <t>05.04.2022 АС Самарской области</t>
-[...2 lines deleted...]
-      <c r="H322" s="2"/>
+          <t>16.06.2023 АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="H322" s="2" t="inlineStr">
+        <is>
+          <t>Хаванцев А.А.</t>
+        </is>
+      </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="n">
-        <v>Пухов Андрей Борисович</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Свердловской области</t>
+        </is>
+      </c>
+      <c r="C323" s="2"/>
       <c r="D323" s="2" t="inlineStr">
         <is>
-          <t>А32-17430/2015</t>
+          <t>А60-71380/2022</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
-          <t>нарушение правил и порядка подготовки отчета по процедуре</t>
+          <t>о привлечении к административной ответственности,¶предусмотренной ч.3, ч. 3.1 ст. 14.13 КОАП</t>
         </is>
       </c>
       <c r="F323" s="2"/>
       <c r="G323" s="2" t="inlineStr">
         <is>
-          <t>31.08.2015 АС Краснодарского края</t>
+          <t>30.01.2023 АС Свердловской области</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
-          <t>Маклашов</t>
+          <t> Зверева И.В</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
-          <t>2015 штраф 25000</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="n">
-        <v>Решетников Дмитрий Олегович</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Челябинской области</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t>ООО "АКТИКС"</t>
+          <t>ООО «Контракт»</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
-          <t>А76-1485/2020</t>
+          <t>А76-2780/2023</t>
         </is>
       </c>
       <c r="E324" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков публикации в ЕФРСБ сведений о торгах; </t>
-[...6 lines deleted...]
-      </c>
+          <t>опубликование на сайте ЕФРСБ сведения с нарушением срока; сообщения размещенные на сайте ЕФРСБ не содержат в себе сведения: о повестке¶собрания кредиторов, порядок ознакомления с материалами, подлежащими рассмотрению¶собранием кредиторов, порядок регистрации участников собрания.нарушена периодичность предоставления¶собранию кредиторов отчетов о своей деятельности</t>
+        </is>
+      </c>
+      <c r="F324" s="2"/>
       <c r="G324" s="2" t="inlineStr">
         <is>
-          <t>29.06.2020 АС Челябинской области</t>
+          <t>07.04.2023 АС Челябинской области</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
-          <t>Холщигина Д.М.</t>
+          <t>Хаванцев А.А.</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2023 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Пиунов Алексей Андреевич</v>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Октябрьского района г.Пензы</t>
-[...2 lines deleted...]
-      <c r="C325" s="2"/>
+          <t>Росреестр по Курганской области</t>
+        </is>
+      </c>
+      <c r="C325" s="2" t="inlineStr">
+        <is>
+          <t>Атаулова Н.В.</t>
+        </is>
+      </c>
       <c r="D325" s="2" t="inlineStr">
         <is>
-          <t>А49-15147/2019</t>
+          <t>А34-18130/2021</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F325" s="2"/>
+          <t>нарушение сроков опубликование сообщений на ЕФРСБ</t>
+        </is>
+      </c>
+      <c r="F325" s="2" t="inlineStr">
+        <is>
+          <t>01234521</t>
+        </is>
+      </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
-          <t>17.02.2020 АС Пензенской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>27.01.2022 АС Курганской области</t>
+        </is>
+      </c>
+      <c r="H325" s="2"/>
       <c r="I325" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Пиунов Алексей Андреевич</v>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Астраханской области</t>
-[...2 lines deleted...]
-      <c r="C326" s="2"/>
+          <t>Росреестр по Самарской области</t>
+        </is>
+      </c>
+      <c r="C326" s="2" t="inlineStr">
+        <is>
+          <t>Соболева С.В. </t>
+        </is>
+      </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
-          <t>А06-12030/2021</t>
+          <t>А55-5468/2022</t>
         </is>
       </c>
       <c r="E326" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F326" s="2"/>
+          <t>нарушение срока подготовки и утверждения судом положение о реализации доли банкрота гражданина</t>
+        </is>
+      </c>
+      <c r="F326" s="2" t="inlineStr">
+        <is>
+          <t>00056322</t>
+        </is>
+      </c>
       <c r="G326" s="2" t="inlineStr">
         <is>
-          <t>17.02.2022 АС Астраханской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>05.04.2022 АС Самарской области</t>
+        </is>
+      </c>
+      <c r="H326" s="2"/>
       <c r="I326" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Пухов Андрей Борисович</v>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Астраханской области</t>
-[...2 lines deleted...]
-      <c r="C327" s="2"/>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C327" s="2" t="inlineStr">
+        <is>
+          <t>ООО «Цель»</t>
+        </is>
+      </c>
       <c r="D327" s="2" t="inlineStr">
         <is>
-          <t>А06-3308/2022</t>
+          <t>А32-17430/2015</t>
         </is>
       </c>
       <c r="E327" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков и порядка опубликования сведений</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушение правил и порядка подготовки отчета по процедуре</t>
+        </is>
+      </c>
+      <c r="F327" s="2"/>
       <c r="G327" s="2" t="inlineStr">
         <is>
-          <t>31.05.2022 АС Астраханской области</t>
+          <t>31.08.2015 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>Аюпова А.Н.</t>
+          <t>Маклашов</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 6 месяцев</t>
+          <t>2015 штраф 25000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Решетников Дмитрий Олегович</v>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Астраханской области</t>
-[...2 lines deleted...]
-      <c r="C328" s="2"/>
+          <t>Росреестр по Челябинской области</t>
+        </is>
+      </c>
+      <c r="C328" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АКТИКС"</t>
+        </is>
+      </c>
       <c r="D328" s="2" t="inlineStr">
         <is>
-          <t>А06-8472/2021</t>
+          <t>А76-1485/2020</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
-          <t>нарушение порядка и способа опубликования сведений в процедуре</t>
+          <t>Нарушение сроков публикации в ЕФРСБ сведений о торгах; </t>
         </is>
       </c>
       <c r="F328" s="2" t="inlineStr">
         <is>
-          <t>00031221</t>
+          <t>017874419</t>
         </is>
       </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
-          <t>15.12.2021 АС Астраханской области</t>
+          <t>29.06.2020 АС Челябинской области</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>Блажнов Д.Н.</t>
+          <t>Холщигина Д.М.</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
-          <t>2021 отказано</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Волгоградской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прокуратура Октябрьского района г.Пензы</t>
+        </is>
+      </c>
+      <c r="C329" s="2"/>
       <c r="D329" s="2" t="inlineStr">
         <is>
-          <t>А12-16659/2022</t>
+          <t>А49-15147/2019</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>непринятие мер по розыску и сохранению имущества должника, не¶предпринималось мер по поиску и установлению местонахождения транспортных¶средств</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F329" s="2"/>
       <c r="G329" s="2" t="inlineStr">
         <is>
-          <t>27.09.2022 АС Волгоградской области</t>
+          <t>17.02.2020 АС Пензенской области</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>Щетинин П.И.</t>
+          <t>Петрова Н.Н.</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Волгоградской области</t>
+          <t>Росреестр по Астраханской области</t>
         </is>
       </c>
       <c r="C330" s="2"/>
       <c r="D330" s="2" t="inlineStr">
         <is>
-          <t>А12-10185/2023</t>
-[...2 lines deleted...]
-      <c r="E330" s="2"/>
+          <t>А06-12030/2021</t>
+        </is>
+      </c>
+      <c r="E330" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
       <c r="F330" s="2"/>
       <c r="G330" s="2" t="inlineStr">
         <is>
-          <t>07.08.2023 АС Волгоградской области</t>
+          <t>17.02.2022 АС Астраханской области</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
-          <t>Двоянова Т.В.</t>
+          <t>Смирнова Н. В.</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
-          <t>2023 устное замечание</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Астраханской области</t>
+        </is>
+      </c>
+      <c r="C331" s="2"/>
       <c r="D331" s="2" t="inlineStr">
         <is>
-          <t>А32-52367/2022</t>
+          <t>А06-3308/2022</t>
         </is>
       </c>
       <c r="E331" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>нарушение сроков и порядка опубликования сведений</t>
         </is>
       </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
-          <t>№ 01802322 от 13.10.2022</t>
+          <t>00021222</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
-          <t>21.12.2022 АС Краснодарского края</t>
+          <t>31.05.2022 АС Астраханской области</t>
         </is>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
-          <t>Федькин Л.О.</t>
+          <t>Аюпова А.Н.</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Астраханской области</t>
         </is>
       </c>
       <c r="C332" s="2"/>
       <c r="D332" s="2" t="inlineStr">
         <is>
-          <t>А32-24549/2021</t>
+          <t>А06-8472/2021</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
-          <t>не исполнена обязанность по представлению в арбитражный суд отчета о своей деятельности,  нарушен срок включения в ЕФРСБ сообщения о признании должника банкротом и введении в отношении него процедуры реализации имущества </t>
-[...2 lines deleted...]
-      <c r="F332" s="2"/>
+          <t>нарушение порядка и способа опубликования сведений в процедуре</t>
+        </is>
+      </c>
+      <c r="F332" s="2" t="inlineStr">
+        <is>
+          <t>00031221</t>
+        </is>
+      </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
-          <t>05.10.2021 АС Краснодарского края</t>
+          <t>15.12.2021 АС Астраханской области</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>Нигоев Р.А.</t>
+          <t>Блажнов Д.Н.</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
-          <t>2021 дисквалификация 6 месяцев</t>
+          <t>2021 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...2 lines deleted...]
-      <c r="C333" s="2"/>
+          <t>Росреестр по Волгоградской области</t>
+        </is>
+      </c>
+      <c r="C333" s="2" t="inlineStr">
+        <is>
+          <t>Казимиров А.Н.</t>
+        </is>
+      </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
-          <t>А32-43695/2021</t>
+          <t>А12-16659/2022</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
-          <t>нарушение порядка подготовки заключения о фиктивном преднамеренном не предствлено в суд</t>
-[...2 lines deleted...]
-      <c r="F333" s="2"/>
+          <t>непринятие мер по розыску и сохранению имущества должника, не¶предпринималось мер по поиску и установлению местонахождения транспортных¶средств</t>
+        </is>
+      </c>
+      <c r="F333" s="2" t="inlineStr">
+        <is>
+          <t>№ 00363422 от 20.06.2022</t>
+        </is>
+      </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
-          <t>04.04.2022 АС Краснодарского края</t>
+          <t>27.09.2022 АС Волгоградской области</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
-          <t>Дуб С.Н.</t>
+          <t>Щетинин П.И.</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 6 месяцев</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Волгоградской области</t>
         </is>
       </c>
       <c r="C334" s="2"/>
       <c r="D334" s="2" t="inlineStr">
         <is>
-          <t>А32-16836/2022</t>
+          <t>А12-10185/2023</t>
         </is>
       </c>
       <c r="E334" s="2"/>
       <c r="F334" s="2"/>
       <c r="G334" s="2" t="inlineStr">
         <is>
-          <t>13.07.2022 АС Краснодарского края</t>
+          <t>07.08.2023 АС Волгоградской области</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
-          <t>Иванова Н.В.</t>
+          <t>Двоянова Т.В.</t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 6 месяцев</t>
+          <t>2023 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C335" s="2"/>
+      <c r="C335" s="2" t="inlineStr">
+        <is>
+          <t>Федянович B.C</t>
+        </is>
+      </c>
       <c r="D335" s="2" t="inlineStr">
         <is>
-          <t>А32-22692/2022</t>
+          <t>А32-52367/2022</t>
         </is>
       </c>
       <c r="E335" s="2" t="inlineStr">
         <is>
-          <t>нарушены сроки включения в ЕФРСБ, а также опубликования в официальном¶сайте издания сведений о признании гражданина банкротом и введении реализации¶имущества гражданина</t>
-[...2 lines deleted...]
-      <c r="F335" s="2"/>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F335" s="2" t="inlineStr">
+        <is>
+          <t>№ 01802322 от 13.10.2022</t>
+        </is>
+      </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
-          <t>04.07.2022 АС Краснодарского края</t>
+          <t>21.12.2022 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
-          <t>Иванова Н.В.</t>
+          <t>Федькин Л.О.</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 6 месяцев</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C336" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C336" s="2"/>
       <c r="D336" s="2" t="inlineStr">
         <is>
-          <t>А32-26567/2020</t>
+          <t>А32-24549/2021</t>
         </is>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
-          <t>ненадлежащим образом исполнена обязанность по¶опубликованию сведений о признании гражданина банкротом, </t>
+          <t>не исполнена обязанность по представлению в арбитражный суд отчета о своей деятельности,  нарушен срок включения в ЕФРСБ сообщения о признании должника банкротом и введении в отношении него процедуры реализации имущества </t>
         </is>
       </c>
       <c r="F336" s="2"/>
       <c r="G336" s="2" t="inlineStr">
         <is>
-          <t>06.10.2020 АС Краснодарского края</t>
+          <t>05.10.2021 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>Карпенко Т.Ю.</t>
+          <t>Нигоев Р.А.</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
-          <t>2020 устное замечание</t>
+          <t>2021 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
-      <c r="C337" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C337" s="2"/>
       <c r="D337" s="2" t="inlineStr">
         <is>
-          <t>А32-32541/2021</t>
+          <t>А32-43695/2021</t>
         </is>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
-          <t> Арбитражным управляющим не исполнена обязанность по предоставлению в суд отчета по итогам процедуры реализации имущества; ненадлежащим образом исполнена обязанность по¶опубликованию сведений о введении процедуры реализации имущества; </t>
+          <t>нарушение порядка подготовки заключения о фиктивном преднамеренном не предствлено в суд</t>
         </is>
       </c>
       <c r="F337" s="2"/>
       <c r="G337" s="2" t="inlineStr">
         <is>
-          <t>11.10.2021 АС Краснодарского края</t>
+          <t>04.04.2022 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t>Карпенко Т.Ю.</t>
+          <t>Дуб С.Н.</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
-          <t>2021 устное замечание</t>
+          <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Красноярскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C338" s="2"/>
       <c r="D338" s="2" t="inlineStr">
         <is>
-          <t>А33-30/2022</t>
-[...6 lines deleted...]
-      </c>
+          <t>А32-16836/2022</t>
+        </is>
+      </c>
+      <c r="E338" s="2"/>
       <c r="F338" s="2"/>
       <c r="G338" s="2" t="inlineStr">
         <is>
-          <t>04.03.2022 АС Красноярского края</t>
+          <t>13.07.2022 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>Двалидзе Н. В.</t>
+          <t>Иванова Н.В.</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
           <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Красноярскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="C339" s="2"/>
       <c r="D339" s="2" t="inlineStr">
         <is>
-          <t>А33-6222/2022</t>
+          <t>А32-22692/2022</t>
         </is>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
-          <t>нарушение порядка и способа опубликования сведений</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушены сроки включения в ЕФРСБ, а также опубликования в официальном¶сайте издания сведений о признании гражданина банкротом и введении реализации¶имущества гражданина</t>
+        </is>
+      </c>
+      <c r="F339" s="2"/>
       <c r="G339" s="2" t="inlineStr">
         <is>
-          <t>22.04.2022 АС Красноярского края</t>
+          <t>04.07.2022 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>Доронина Н. В.</t>
+          <t>Иванова Н.В.</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Красноярскому краю</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t>Быкова Игоря Михайловича</t>
+          <t>Саликов К.А.</t>
         </is>
       </c>
       <c r="D340" s="2" t="inlineStr">
         <is>
-          <t>А33-8707/2022</t>
+          <t>А32-26567/2020</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t>нарушение порядка и способа опубликования сведений</t>
-[...6 lines deleted...]
-      </c>
+          <t>ненадлежащим образом исполнена обязанность по¶опубликованию сведений о признании гражданина банкротом, </t>
+        </is>
+      </c>
+      <c r="F340" s="2"/>
       <c r="G340" s="2" t="inlineStr">
         <is>
-          <t>26.05.2022 АС Красноярского края</t>
+          <t>06.10.2020 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>Мухлыгина Е. А.</t>
+          <t>Карпенко Т.Ю.</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 6 месяцев</t>
+          <t>2020 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Красноярскому краю</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t>Турова Н.В.</t>
+          <t>Копылов А.В.</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr">
         <is>
-          <t>А33-9367/2022</t>
+          <t>А32-32541/2021</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t>проведение анализа финансового состояния должника ненадлежащим образом, непредставлении в АС Красноярского края заключения о наличии (отсутствии) признаков преднамеренного и фиктивного банкротства, непроведении анализа сделки должника</t>
-[...6 lines deleted...]
-      </c>
+          <t> Арбитражным управляющим не исполнена обязанность по предоставлению в суд отчета по итогам процедуры реализации имущества; ненадлежащим образом исполнена обязанность по¶опубликованию сведений о введении процедуры реализации имущества; </t>
+        </is>
+      </c>
+      <c r="F341" s="2"/>
       <c r="G341" s="2" t="inlineStr">
         <is>
-          <t>06.07.2022 АС Красноярского края</t>
+          <t>11.10.2021 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>Двалидзе Н.В
-</t>
+          <t>Карпенко Т.Ю.</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 6 месяцев</t>
+          <t>2021 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Красноярскому краю</t>
         </is>
       </c>
-      <c r="C342" s="2"/>
+      <c r="C342" s="2" t="inlineStr">
+        <is>
+          <t>Дембинская М.С.</t>
+        </is>
+      </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
-          <t>А33-5627/2022</t>
+          <t>А33-30/2022</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
-          <t>нарушение способа и порядка подготовки заключения о признаках фикт. банк-ва, нарушение срока проведения 1-го собрания, не представления отчета в суд</t>
+          <t>4 статьи 20.3, пунктом 3 статьи 143, НЕ ИСПОЛНЕНО ОПРЕДЕЛЕНИЕ СУДА</t>
         </is>
       </c>
       <c r="F342" s="2"/>
       <c r="G342" s="2" t="inlineStr">
         <is>
-          <t>28.04.2022 АС Красноярского края</t>
+          <t>04.03.2022 АС Красноярского края</t>
         </is>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>Мухлыгина Е. А.</t>
+          <t>Двалидзе Н. В.</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
           <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Красноярскому краю</t>
         </is>
       </c>
-      <c r="C343" s="2"/>
+      <c r="C343" s="2" t="inlineStr">
+        <is>
+          <t>Пирадова Е.М.</t>
+        </is>
+      </c>
       <c r="D343" s="2" t="inlineStr">
         <is>
-          <t>А33-8708/2022</t>
+          <t>А33-6222/2022</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
-          <t>пропуск 10-дневного срока для направления в печатное издание «Коммерсантъ» и ЕФРСБ сведений о признании должника банкротом</t>
+          <t>нарушение порядка и способа опубликования сведений</t>
         </is>
       </c>
       <c r="F343" s="2" t="inlineStr">
         <is>
-          <t> от 18.03.2022 № 00362422</t>
+          <t>00302422</t>
         </is>
       </c>
       <c r="G343" s="2" t="inlineStr">
         <is>
-          <t>07.07.2022 АС Красноярского края</t>
+          <t>22.04.2022 АС Красноярского края</t>
         </is>
       </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>Криспин В.В</t>
+          <t>Доронина Н. В.</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
-          <t>2021 устное замечание</t>
+          <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Красноярскому краю</t>
         </is>
       </c>
-      <c r="C344" s="2"/>
+      <c r="C344" s="2" t="inlineStr">
+        <is>
+          <t>Быкова Игоря Михайловича</t>
+        </is>
+      </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
-          <t>А33-5626/2022</t>
+          <t>А33-8707/2022</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>нарушение порядка и способа опубликования сведений</t>
         </is>
       </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
-          <t>00182422</t>
+          <t>00352422</t>
         </is>
       </c>
       <c r="G344" s="2" t="inlineStr">
         <is>
-          <t>11.05.2022 АС Красноярского края</t>
+          <t>26.05.2022 АС Красноярского края</t>
         </is>
       </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>Криспин В. В.</t>
+          <t>Мухлыгина Е. А.</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
-          <t>2022 штраф 25 000 рублей</t>
+          <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Красноярскому краю</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t>Туктамышев Р.С.</t>
+          <t>Турова Н.В.</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
-          <t>А33-19107/2021</t>
+          <t>А33-9367/2022</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
-          <t>Неуказание в сообщениях ЕФРСБ почтового адреса для направления финансовому управляющему заполненных бюллетеней для голосования; невключении в ЕФРСБ сведений о введении  процедуры реструктуризации долгов;</t>
-[...2 lines deleted...]
-      <c r="F345" s="2"/>
+          <t>проведение анализа финансового состояния должника ненадлежащим образом, непредставлении в АС Красноярского края заключения о наличии (отсутствии) признаков преднамеренного и фиктивного банкротства, непроведении анализа сделки должника</t>
+        </is>
+      </c>
+      <c r="F345" s="2" t="inlineStr">
+        <is>
+          <t>от 24.03.2022 № 00402422</t>
+        </is>
+      </c>
       <c r="G345" s="2" t="inlineStr">
         <is>
-          <t>21.09.2021 АС Красноярского края</t>
+          <t>06.07.2022 АС Красноярского края</t>
         </is>
       </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>Краснопеева Н.В.</t>
+          <t>Двалидзе Н.В
+</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
-          <t>2021 устное замечание</t>
+          <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Крснодарскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Красноярскому краю</t>
+        </is>
+      </c>
+      <c r="C346" s="2"/>
       <c r="D346" s="2" t="inlineStr">
         <is>
-          <t>А32-19115/2021</t>
+          <t>А33-5627/2022</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
-          <t>не исполнена обязанность по представлению в арбитражный суд отчета о своей деятельности, нарушен порядок проведения собрания кредиторов</t>
+          <t>нарушение способа и порядка подготовки заключения о признаках фикт. банк-ва, нарушение срока проведения 1-го собрания, не представления отчета в суд</t>
         </is>
       </c>
       <c r="F346" s="2"/>
       <c r="G346" s="2" t="inlineStr">
         <is>
-          <t>24.08.2021 АС Краснодарского края</t>
+          <t>28.04.2022 АС Красноярского края</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>Дуб С.Н.</t>
+          <t>Мухлыгина Е. А.</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
-          <t>2021 устное замечание</t>
+          <t>2022 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пензенской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Красноярскому краю</t>
+        </is>
+      </c>
+      <c r="C347" s="2"/>
       <c r="D347" s="2" t="inlineStr">
         <is>
-          <t>А49-5439/2018</t>
+          <t>А33-8708/2022</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F347" s="2"/>
+          <t>пропуск 10-дневного срока для направления в печатное издание «Коммерсантъ» и ЕФРСБ сведений о признании должника банкротом</t>
+        </is>
+      </c>
+      <c r="F347" s="2" t="inlineStr">
+        <is>
+          <t> от 18.03.2022 № 00362422</t>
+        </is>
+      </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
-          <t>05.07.2018 АС Пензенской области</t>
+          <t>07.07.2022 АС Красноярского края</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>Столяр Е.Л.</t>
+          <t>Криспин В.В</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение</t>
+          <t>2021 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пензенской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Красноярскому краю</t>
+        </is>
+      </c>
+      <c r="C348" s="2"/>
       <c r="D348" s="2" t="inlineStr">
         <is>
-          <t>А49-12048/2018</t>
+          <t>А33-5626/2022</t>
         </is>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
-          <t>непринятии мер по своевременному обращению в суд с ходатайством об утверждении положения о порядке, об условиях и о сроках реализации имущества; непринятии мер по устранению обстоятельств, препятствующих реализации земельных участков;  не совершении действий по выявлению имущества должника; не совершении действий по оспариванию сделки должника</t>
-[...2 lines deleted...]
-      <c r="F348" s="2"/>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F348" s="2" t="inlineStr">
+        <is>
+          <t>00182422</t>
+        </is>
+      </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
-          <t>30.11.2018 АС Пензенской области</t>
+          <t>11.05.2022 АС Красноярского края</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>Столяр Е.Л.</t>
+          <t>Криспин В. В.</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
-          <t>2018 штраф 25 000 рублей</t>
+          <t>2022 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пензенской области</t>
+          <t>Росреестр по Красноярскому краю</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
-          <t>Ступин В.В.</t>
+          <t>Туктамышев Р.С.</t>
         </is>
       </c>
       <c r="D349" s="2" t="inlineStr">
         <is>
-          <t>А49-15217/2019</t>
+          <t>А33-19107/2021</t>
         </is>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
-          <t>неисполнение арбитражным управляющим или руководителем временной администрации кредитной или иной финансовой¶организации обязанностей, установленных законодательством о несостоятельности</t>
+          <t>Неуказание в сообщениях ЕФРСБ почтового адреса для направления финансовому управляющему заполненных бюллетеней для голосования; невключении в ЕФРСБ сведений о введении  процедуры реструктуризации долгов;</t>
         </is>
       </c>
       <c r="F349" s="2"/>
       <c r="G349" s="2" t="inlineStr">
         <is>
-          <t>13.03.2020 АС Пензенской области</t>
+          <t>21.09.2021 АС Красноярского края</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>Стрелкова Е.А.</t>
+          <t>Краснопеева Н.В.</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
-          <t>2020 штраф 25 000 рублей</t>
+          <t>2021 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пензенской области</t>
+          <t>Росреестр по Крснодарскому краю</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
-          <t>Судаков Н.Г.</t>
+          <t>ИП Матюнин С.Н.</t>
         </is>
       </c>
       <c r="D350" s="2" t="inlineStr">
         <is>
-          <t>А49-515/2021</t>
+          <t>А32-19115/2021</t>
         </is>
       </c>
       <c r="E350" s="2" t="inlineStr">
         <is>
-          <t>не соблюден 10-тидневный срок опубликования в ЕФРСБ сведений о завершении процедуры; не¶соблюден 5-тидневный срок публикации сведений о получении требований кредиторов;  информация о привлеченном специалисте отсутствует в отчете</t>
+          <t>не исполнена обязанность по представлению в арбитражный суд отчета о своей деятельности, нарушен порядок проведения собрания кредиторов</t>
         </is>
       </c>
       <c r="F350" s="2"/>
       <c r="G350" s="2" t="inlineStr">
         <is>
-          <t>30.03.2021 АС Пензенской области</t>
+          <t>24.08.2021 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>Колдомасова Л.А.</t>
+          <t>Дуб С.Н.</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
           <t>2021 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Приморского края</t>
-[...2 lines deleted...]
-      <c r="C351" s="2"/>
+          <t>Росреестр по Пензенской области</t>
+        </is>
+      </c>
+      <c r="C351" s="2" t="inlineStr">
+        <is>
+          <t>Ступинин В.В.</t>
+        </is>
+      </c>
       <c r="D351" s="2" t="inlineStr">
         <is>
-          <t>А51-5705/2022</t>
+          <t>А49-5439/2018</t>
         </is>
       </c>
       <c r="E351" s="2" t="inlineStr">
         <is>
           <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F351" s="2"/>
       <c r="G351" s="2" t="inlineStr">
         <is>
-          <t>28.06.2022 АС Приморского края</t>
+          <t>05.07.2018 АС Пензенской области</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>Сухецкая К.А</t>
+          <t>Столяр Е.Л.</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2018 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Калмыкия</t>
-[...2 lines deleted...]
-      <c r="C352" s="2"/>
+          <t>Росреестр по Пензенской области</t>
+        </is>
+      </c>
+      <c r="C352" s="2" t="inlineStr">
+        <is>
+          <t>Ступин В.В.</t>
+        </is>
+      </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
-          <t>А22-1585/2022</t>
-[...2 lines deleted...]
-      <c r="E352" s="2"/>
+          <t>А49-12048/2018</t>
+        </is>
+      </c>
+      <c r="E352" s="2" t="inlineStr">
+        <is>
+          <t>непринятии мер по своевременному обращению в суд с ходатайством об утверждении положения о порядке, об условиях и о сроках реализации имущества; непринятии мер по устранению обстоятельств, препятствующих реализации земельных участков;  не совершении действий по выявлению имущества должника; не совершении действий по оспариванию сделки должника</t>
+        </is>
+      </c>
       <c r="F352" s="2"/>
       <c r="G352" s="2" t="inlineStr">
         <is>
-          <t>07.07.2022 АС Республики Калмыкия</t>
+          <t>30.11.2018 АС Пензенской области</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
-          <t>Шевченко В.И.</t>
+          <t>Столяр Е.Л.</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
-          <t>2022 штраф 25 000 рублей</t>
+          <t>2018 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республики Башкоркостан</t>
-[...2 lines deleted...]
-      <c r="C353" s="2"/>
+          <t>Росреестр по Пензенской области</t>
+        </is>
+      </c>
+      <c r="C353" s="2" t="inlineStr">
+        <is>
+          <t>Ступин В.В.</t>
+        </is>
+      </c>
       <c r="D353" s="2" t="inlineStr">
         <is>
-          <t>А07-8013/2022</t>
+          <t>А49-15217/2019</t>
         </is>
       </c>
       <c r="E353" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков опубликования публикацийв Коммерсант, </t>
+          <t>неисполнение арбитражным управляющим или руководителем временной администрации кредитной или иной финансовой¶организации обязанностей, установленных законодательством о несостоятельности</t>
         </is>
       </c>
       <c r="F353" s="2"/>
       <c r="G353" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022 АС Республики Башкоркостан</t>
+          <t>13.03.2020 АС Пензенской области</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
-          <t>Кутлина Р.К.</t>
+          <t>Стрелкова Е.А.</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
-          <t>2022 дисквалификация 9 месяцев</t>
+          <t>2020 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ростовской области</t>
-[...2 lines deleted...]
-      <c r="C354" s="2"/>
+          <t>Росреестр по Пензенской области</t>
+        </is>
+      </c>
+      <c r="C354" s="2" t="inlineStr">
+        <is>
+          <t>Судаков Н.Г.</t>
+        </is>
+      </c>
       <c r="D354" s="2" t="inlineStr">
         <is>
-          <t>А53-28443/21</t>
+          <t>А49-515/2021</t>
         </is>
       </c>
       <c r="E354" s="2" t="inlineStr">
         <is>
-          <t>нарушение срока публикации сведений</t>
+          <t>не соблюден 10-тидневный срок опубликования в ЕФРСБ сведений о завершении процедуры; не¶соблюден 5-тидневный срок публикации сведений о получении требований кредиторов;  информация о привлеченном специалисте отсутствует в отчете</t>
         </is>
       </c>
       <c r="F354" s="2"/>
       <c r="G354" s="2" t="inlineStr">
         <is>
-          <t>25.10.2021 АС Ростовской области</t>
+          <t>30.03.2021 АС Пензенской области</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>Парамонова А. В.</t>
+          <t>Колдомасова Л.А.</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
-          <t>2021 дисквалификация 6 месяцев</t>
+          <t>2021 устное замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ростовской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Приморского края</t>
+        </is>
+      </c>
+      <c r="C355" s="2"/>
       <c r="D355" s="2" t="inlineStr">
         <is>
-          <t> А53-24144/21</t>
+          <t>А51-5705/2022</t>
         </is>
       </c>
       <c r="E355" s="2" t="inlineStr">
         <is>
-          <t>п. 3 ст. 143, нарушение порядка опубликования сведений</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F355" s="2"/>
       <c r="G355" s="2" t="inlineStr">
         <is>
-          <t>30.11.2021 АС Ростовской области</t>
+          <t>28.06.2022 АС Приморского края</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>Лебедева Ю.В</t>
+          <t>Сухецкая К.А</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
-          <t>2021 дисквалификация 6 месяцев</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Калмыкия</t>
+        </is>
+      </c>
+      <c r="C356" s="2"/>
       <c r="D356" s="2" t="inlineStr">
         <is>
-          <t>А57-21188/2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>А22-1585/2022</t>
+        </is>
+      </c>
+      <c r="E356" s="2"/>
       <c r="F356" s="2"/>
       <c r="G356" s="2" t="inlineStr">
         <is>
-          <t>06.12.2021 АС Саратовской области</t>
+          <t>07.07.2022 АС Республики Калмыкия</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>Огнищева Ю. П.</t>
+          <t>Шевченко В.И.</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
-          <t>2021 предупреждение </t>
+          <t>2022 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республики Башкоркостан</t>
+        </is>
+      </c>
+      <c r="C357" s="2"/>
       <c r="D357" s="2" t="inlineStr">
         <is>
-          <t>А57-18609/2019</t>
+          <t>А07-8013/2022</t>
         </is>
       </c>
       <c r="E357" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков публикации в ЕФРСБ</t>
+          <t>нарушение сроков опубликования публикацийв Коммерсант, </t>
         </is>
       </c>
       <c r="F357" s="2"/>
       <c r="G357" s="2" t="inlineStr">
         <is>
-          <t>27.09.2019 АС Саратовской области</t>
+          <t>13.04.2022 АС Республики Башкоркостан</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
-          <t>Викленко Т.И.</t>
+          <t>Кутлина Р.К.</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
-          <t>2019 отказано</t>
+          <t>2022 дисквалификация 9 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
+          <t>Росреестр по Ростовской области</t>
         </is>
       </c>
       <c r="C358" s="2"/>
       <c r="D358" s="2" t="inlineStr">
         <is>
-          <t>А57-21225/2021</t>
+          <t>А53-28443/21</t>
         </is>
       </c>
       <c r="E358" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушение срока публикации сведений</t>
+        </is>
+      </c>
+      <c r="F358" s="2"/>
       <c r="G358" s="2" t="inlineStr">
         <is>
-          <t>18.11.2021 АС Саратовской области</t>
+          <t>25.10.2021 АС Ростовской области</t>
         </is>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
-          <t>Мамяшева Д.Р.</t>
+          <t>Парамонова А. В.</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
-          <t>2021 Предупреждение</t>
+          <t>2021 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
+          <t>Росреестр по Ростовской области</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t>Шувалова С.Б.</t>
+          <t>Липник Н.В.</t>
         </is>
       </c>
       <c r="D359" s="2" t="inlineStr">
         <is>
-          <t>А63-13912/2023</t>
+          <t> А53-24144/21</t>
         </is>
       </c>
       <c r="E359" s="2" t="inlineStr">
         <is>
-          <t>не опубликовал в газете «Коммерсант» информацию о введении в отношении должника 20.10.2021 процедуры реализации¶имущества</t>
+          <t>п. 3 ст. 143, нарушение порядка опубликования сведений</t>
         </is>
       </c>
       <c r="F359" s="2" t="inlineStr">
         <is>
-          <t>19.06.2023 № 00622623</t>
+          <t>00656121</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
-          <t>22.11.2023 АС Ставропольского края</t>
+          <t>30.11.2021 АС Ростовской области</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
-          <t>Минеев А.С.</t>
+          <t>Лебедева Ю.В</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2021 дисквалификация 6 месяцев</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
-[...2 lines deleted...]
-      <c r="C360" s="2"/>
+          <t>Росреестр по Саратовской области</t>
+        </is>
+      </c>
+      <c r="C360" s="2" t="inlineStr">
+        <is>
+          <t>Михеевой Н.Ф.</t>
+        </is>
+      </c>
       <c r="D360" s="2" t="inlineStr">
         <is>
-          <t>А63-2761/2022</t>
+          <t>А57-21188/2021</t>
         </is>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>нарушение срока публикации сведений</t>
         </is>
       </c>
       <c r="F360" s="2"/>
       <c r="G360" s="2" t="inlineStr">
         <is>
-          <t>13.04.2022 АС Ставропольского края</t>
+          <t>06.12.2021 АС Саратовской области</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
-          <t>Быкодорова Л. В.</t>
+          <t>Огнищева Ю. П.</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2021 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
-[...2 lines deleted...]
-      <c r="C361" s="2"/>
+          <t>Росреестр по Саратовской области</t>
+        </is>
+      </c>
+      <c r="C361" s="2" t="inlineStr">
+        <is>
+          <t>Косицын В.А.</t>
+        </is>
+      </c>
       <c r="D361" s="2" t="inlineStr">
         <is>
-          <t>А63-2760/2022</t>
-[...2 lines deleted...]
-      <c r="E361" s="2"/>
+          <t>А57-18609/2019</t>
+        </is>
+      </c>
+      <c r="E361" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение сроков публикации в ЕФРСБ</t>
+        </is>
+      </c>
       <c r="F361" s="2"/>
       <c r="G361" s="2" t="inlineStr">
         <is>
-          <t>04.05.2022 АС Ставропольского края</t>
+          <t>27.09.2019 АС Саратовской области</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t>Жирнова С.Л.</t>
+          <t>Викленко Т.И.</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2019 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю</t>
+          <t>Росреестр по Саратовской области</t>
         </is>
       </c>
       <c r="C362" s="2"/>
       <c r="D362" s="2" t="inlineStr">
         <is>
-          <t>А63-5246/2022</t>
+          <t>А57-21225/2021</t>
         </is>
       </c>
       <c r="E362" s="2" t="inlineStr">
         <is>
           <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
-      <c r="F362" s="2"/>
+      <c r="F362" s="2" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
-          <t>06.06.2022 АС Ставропольского края</t>
+          <t>18.11.2021 АС Саратовской области</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>Минеев А.С.</t>
+          <t>Мамяшева Д.Р.</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2021 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Томской области</t>
+          <t>Росреестр по Ставропольскому краю</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
-          <t>Бурдакина В.А.</t>
+          <t>Шувалова С.Б.</t>
         </is>
       </c>
       <c r="D363" s="2" t="inlineStr">
         <is>
-          <t>А67-2167/2022</t>
+          <t>А63-13912/2023</t>
         </is>
       </c>
       <c r="E363" s="2" t="inlineStr">
         <is>
-          <t>исполнение обязанности по опубликованию сведений</t>
-[...2 lines deleted...]
-      <c r="F363" s="2"/>
+          <t>не опубликовал в газете «Коммерсант» информацию о введении в отношении должника 20.10.2021 процедуры реализации¶имущества</t>
+        </is>
+      </c>
+      <c r="F363" s="2" t="inlineStr">
+        <is>
+          <t>19.06.2023 № 00622623</t>
+        </is>
+      </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
-          <t>22.04.2022 АС Томской области</t>
+          <t>22.11.2023 АС Ставропольского края</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
-          <t>Чиндина Е. В</t>
+          <t>Минеев А.С.</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="n">
         <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Ставропольскому краю</t>
+        </is>
+      </c>
+      <c r="C364" s="2"/>
       <c r="D364" s="2" t="inlineStr">
         <is>
-          <t>Нет в суде</t>
-[...2 lines deleted...]
-      <c r="E364" s="2"/>
+          <t>А63-2761/2022</t>
+        </is>
+      </c>
+      <c r="E364" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
       <c r="F364" s="2"/>
-      <c r="G364" s="2"/>
-[...1 lines deleted...]
-      <c r="I364" s="2"/>
+      <c r="G364" s="2" t="inlineStr">
+        <is>
+          <t>13.04.2022 АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="inlineStr">
+        <is>
+          <t>Быкодорова Л. В.</t>
+        </is>
+      </c>
+      <c r="I364" s="2" t="inlineStr">
+        <is>
+          <t>2022 предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="n">
+        <v>Рогожин Алексей Геннадьевич</v>
+      </c>
+      <c r="B365" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Ставропольскому краю</t>
+        </is>
+      </c>
+      <c r="C365" s="2"/>
+      <c r="D365" s="2" t="inlineStr">
+        <is>
+          <t>А63-2760/2022</t>
+        </is>
+      </c>
+      <c r="E365" s="2"/>
+      <c r="F365" s="2"/>
+      <c r="G365" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2022 АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="inlineStr">
+        <is>
+          <t>Жирнова С.Л.</t>
+        </is>
+      </c>
+      <c r="I365" s="2" t="inlineStr">
+        <is>
+          <t>2022 отказано</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="1" t="n">
+        <v>Рогожин Алексей Геннадьевич</v>
+      </c>
+      <c r="B366" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Ставропольскому краю</t>
+        </is>
+      </c>
+      <c r="C366" s="2"/>
+      <c r="D366" s="2" t="inlineStr">
+        <is>
+          <t>А63-5246/2022</t>
+        </is>
+      </c>
+      <c r="E366" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F366" s="2"/>
+      <c r="G366" s="2" t="inlineStr">
+        <is>
+          <t>06.06.2022 АС Ставропольского края</t>
+        </is>
+      </c>
+      <c r="H366" s="2" t="inlineStr">
+        <is>
+          <t>Минеев А.С.</t>
+        </is>
+      </c>
+      <c r="I366" s="2" t="inlineStr">
+        <is>
+          <t>2022 отказано</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="1" t="n">
+        <v>Рогожин Алексей Геннадьевич</v>
+      </c>
+      <c r="B367" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Томской области</t>
+        </is>
+      </c>
+      <c r="C367" s="2" t="inlineStr">
+        <is>
+          <t>Бурдакина В.А.</t>
+        </is>
+      </c>
+      <c r="D367" s="2" t="inlineStr">
+        <is>
+          <t>А67-2167/2022</t>
+        </is>
+      </c>
+      <c r="E367" s="2" t="inlineStr">
+        <is>
+          <t>исполнение обязанности по опубликованию сведений</t>
+        </is>
+      </c>
+      <c r="F367" s="2"/>
+      <c r="G367" s="2" t="inlineStr">
+        <is>
+          <t>22.04.2022 АС Томской области</t>
+        </is>
+      </c>
+      <c r="H367" s="2" t="inlineStr">
+        <is>
+          <t>Чиндина Е. В</t>
+        </is>
+      </c>
+      <c r="I367" s="2" t="inlineStr">
+        <is>
+          <t>2022 отказано</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="1" t="n">
+        <v>Рогожин Алексей Геннадьевич</v>
+      </c>
+      <c r="B368" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Оренбургской области</t>
+        </is>
+      </c>
+      <c r="C368" s="2" t="inlineStr">
+        <is>
+          <t>АО "Южно-уральский Химзавод"</t>
+        </is>
+      </c>
+      <c r="D368" s="2" t="inlineStr">
+        <is>
+          <t>А47-15169/2026</t>
+        </is>
+      </c>
+      <c r="E368" s="2"/>
+      <c r="F368" s="2"/>
+      <c r="G368" s="2"/>
+      <c r="H368" s="2" t="inlineStr">
+        <is>
+          <t>Сиваракша В. И.</t>
+        </is>
+      </c>
+      <c r="I368" s="2" t="inlineStr">
+        <is>
+          <t>01.10.2026 упрощенное производство</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="1" t="n">
         <v>Рубцова Виктория Юрьевна</v>
       </c>
-      <c r="B365" s="2" t="inlineStr">
+      <c r="B369" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Томской области</t>
         </is>
       </c>
-      <c r="C365" s="2" t="inlineStr">
+      <c r="C369" s="2" t="inlineStr">
         <is>
           <t>АО «Томская МК-44»</t>
         </is>
       </c>
-      <c r="D365" s="2" t="inlineStr">
+      <c r="D369" s="2" t="inlineStr">
         <is>
           <t>А67-6885/2023
 </t>
         </is>
       </c>
-      <c r="E365" s="2" t="inlineStr">
+      <c r="E369" s="2" t="inlineStr">
         <is>
           <t> незаконно допустила залоговых кредиторов к¶голосованию и учла их голоса при определении итогов голосования по вопросам повестки¶дня</t>
         </is>
       </c>
-      <c r="F365" s="2" t="inlineStr">
+      <c r="F369" s="2" t="inlineStr">
         <is>
           <t> 00467023</t>
         </is>
       </c>
-      <c r="G365" s="2" t="inlineStr">
+      <c r="G369" s="2" t="inlineStr">
         <is>
           <t>10.10.2023 АС Томской области</t>
         </is>
       </c>
-      <c r="H365" s="2" t="inlineStr">
+      <c r="H369" s="2" t="inlineStr">
         <is>
           <t>Сулимская Ю. М.</t>
         </is>
       </c>
-      <c r="I365" s="2" t="inlineStr">
+      <c r="I369" s="2" t="inlineStr">
         <is>
           <t>2023 предупреждение</t>
-        </is>
-[...170 lines deleted...]
-          <t>2020 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пермскому краю</t>
+          <t>Росреестр по Томской области</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
-          <t>ООО "НПП ВИУС"</t>
+          <t>АО «Томская МК-44»</t>
         </is>
       </c>
       <c r="D370" s="2" t="inlineStr">
         <is>
-          <t>А50-18092/2019</t>
+          <t>А67-3558/2023</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t>Неприняте  мер по опубликованию на сайте ЕФРСБ объявления о продаже¶оставшегося после проведения торгов имущества должника путем заключения прямых договоров; неопубликование на сайте ЕФРСБ сведений о подаче конкурсным управляющим в суд заявления о признании сделки недействительной и судебного акта</t>
-[...2 lines deleted...]
-      <c r="F370" s="2"/>
+          <t>нарушение общих правил подготовки отчетов (заключений) аунезаконно допустила залоговых кредиторов к¶голосованию и учла их голоса при определении итогов голосования по вопросам № 1 и № 2¶повестки дня</t>
+        </is>
+      </c>
+      <c r="F370" s="2" t="inlineStr">
+        <is>
+          <t>00267023</t>
+        </is>
+      </c>
       <c r="G370" s="2" t="inlineStr">
         <is>
-          <t>09.08.2019 АС Пермского края</t>
+          <t>11.07.2023 АС Томской области</t>
         </is>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>Мухитова Е.М.</t>
+          <t>Сулимская Ю. М.</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
-          <t>2019 Отказано</t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пермскому краю</t>
-[...2 lines deleted...]
-      <c r="C371" s="2"/>
+          <t>Росреестр по Томской области</t>
+        </is>
+      </c>
+      <c r="C371" s="2" t="inlineStr">
+        <is>
+          <t>АО «Томская МК №44»</t>
+        </is>
+      </c>
       <c r="D371" s="2" t="inlineStr">
         <is>
-          <t>А50-15317/2019</t>
+          <t>А67-9848/2024</t>
         </is>
       </c>
       <c r="E371" s="2" t="inlineStr">
         <is>
-          <t>Нарушение периодичности направления кредиторам отчета финансового управляющего; несвоевременное опубликование на сайге ЕФРСБ сведений о признании гражданина банкротом и иных; непринятие надлежащих мер по закрытию счетов должника; несоставление описи имущества должника</t>
-[...2 lines deleted...]
-      <c r="F371" s="2"/>
+          <t>неперечисление денежных средств на счет должника</t>
+        </is>
+      </c>
+      <c r="F371" s="2" t="inlineStr">
+        <is>
+          <t>00517024 от 17.10.2024</t>
+        </is>
+      </c>
       <c r="G371" s="2" t="inlineStr">
         <is>
-          <t>09.07.2019 АС Пермского края</t>
+          <t>28.12.2024 АС Томской области</t>
         </is>
       </c>
       <c r="H371" s="2" t="inlineStr">
         <is>
-          <t>Цыренова Е.Б.</t>
+          <t>Чиндин Е.В.</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
-          <t>2019 Отказано</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="n">
         <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Пермскому краю</t>
         </is>
       </c>
-      <c r="C372" s="2"/>
+      <c r="C372" s="2" t="inlineStr">
+        <is>
+          <t>ООО "НПП "ВИУС"</t>
+        </is>
+      </c>
       <c r="D372" s="2" t="inlineStr">
         <is>
-          <t>А50-11113/2019</t>
+          <t>А50-33352/2018</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
-          <t>несвоевременное проведение собрания кредиторов должника; не направление уведомления о проведении собрания кредиторов в адрес участника общества-должника</t>
+          <t>непринятие надлежащих мер по своевременному направлению в банк платежных поручений на погашение задолженности по заработной плате; непринятия своевременных мер по оспариванию действий налогового органа; опубликования на сайте ЕФРСБ сведений о проведении собраний кредиторов должника</t>
         </is>
       </c>
       <c r="F372" s="2"/>
       <c r="G372" s="2" t="inlineStr">
         <is>
-          <t>05.06.2019 АС Пермского края</t>
+          <t>17.01.2019 АС Пермского края </t>
         </is>
       </c>
       <c r="H372" s="2" t="inlineStr">
         <is>
-          <t>Вавилова Н.В.</t>
+          <t>Цыренова Е.Б.</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
-          <t>2019 Отказано</t>
+          <t>2019 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="n">
         <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Пермскому краю</t>
         </is>
       </c>
-      <c r="C373" s="2"/>
+      <c r="C373" s="2" t="inlineStr">
+        <is>
+          <t>ООО ЭК "Энергостройкомлпект"</t>
+        </is>
+      </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
-          <t>А50-6744/2019</t>
+          <t>А50-26824/2020</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
-          <t>не опубликование сведений о признании сделки должника недействительной; несоблюдение периодичности представления кредиторам отчета конкурсного управляющего</t>
+          <t>нарушение периодичности представления собранию кредиторов отчетов</t>
         </is>
       </c>
       <c r="F373" s="2"/>
       <c r="G373" s="2" t="inlineStr">
         <is>
-          <t>06.05.2019 АС Пермского края</t>
+          <t>23.12.2020 АС Пермского края</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
-          <t>Цыренова Е.Б.</t>
+          <t>Мухитова Е.М.</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
-          <t>2019 Отказано</t>
+          <t>2020 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="n">
         <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Пермскому краю</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
-          <t>ООО «Энергостройкомплект» </t>
+          <t>ООО "НПП ВИУС"</t>
         </is>
       </c>
       <c r="D374" s="2" t="inlineStr">
         <is>
-          <t>А50-27177/2022</t>
+          <t>А50-18092/2019</t>
         </is>
       </c>
       <c r="E374" s="2" t="inlineStr">
         <is>
-          <t>несоблюдении срока возвращения задатка участнику¶торгов, не являющемуся победителем торгов, а также неисполнение обязанности по открытию специального банковского счета должника для приема¶задатков при реализации имущества должника путем проведения торгов</t>
-[...6 lines deleted...]
-      </c>
+          <t>Неприняте  мер по опубликованию на сайте ЕФРСБ объявления о продаже¶оставшегося после проведения торгов имущества должника путем заключения прямых договоров; неопубликование на сайте ЕФРСБ сведений о подаче конкурсным управляющим в суд заявления о признании сделки недействительной и судебного акта</t>
+        </is>
+      </c>
+      <c r="F374" s="2"/>
       <c r="G374" s="2" t="inlineStr">
         <is>
-          <t>27.12.2022 АС Пермского края</t>
+          <t>09.08.2019 АС Пермского края</t>
         </is>
       </c>
       <c r="H374" s="2" t="inlineStr">
         <is>
-          <t>Торопицин С.В.</t>
+          <t>Мухитова Е.М.</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2019 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="n">
         <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Пермскому краю (по жалобе Катанаева)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Пермскому краю</t>
+        </is>
+      </c>
+      <c r="C375" s="2"/>
       <c r="D375" s="2" t="inlineStr">
         <is>
-          <t>А50-18517/2023</t>
+          <t>А50-15317/2019</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
-          <t>несоответствии составления отчета о своей деятельности и о результатах проведения конкурсного производства, реестра требований кредиторов должника; неопубликования на ЕФРСБ результатов обжалования судебного акта о привлечении контролир.лица к субсидиарной ответственности; непроведения инвентаризации имущества должника, а также неопубликрвания на ЕФРСБ результатов проведения инвентаризации; не опубликваоние сведений в газетет Коммерсантъ о проведении торгов и их резуьтатах.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение периодичности направления кредиторам отчета финансового управляющего; несвоевременное опубликование на сайге ЕФРСБ сведений о признании гражданина банкротом и иных; непринятие надлежащих мер по закрытию счетов должника; несоставление описи имущества должника</t>
+        </is>
+      </c>
+      <c r="F375" s="2"/>
       <c r="G375" s="2" t="inlineStr">
         <is>
-          <t>29.09.2023 АС Пермского края</t>
+          <t>09.07.2019 АС Пермского края</t>
         </is>
       </c>
       <c r="H375" s="2" t="inlineStr">
         <is>
-          <t>Плотникова Т. Ю.</t>
+          <t>Цыренова Е.Б.</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
-          <t>2023 штраф 25 000 руб.</t>
+          <t>2019 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="n">
         <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тюменской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Пермскому краю</t>
+        </is>
+      </c>
+      <c r="C376" s="2"/>
       <c r="D376" s="2" t="inlineStr">
         <is>
-          <t>А70-16945/2023</t>
+          <t>А50-11113/2019</t>
         </is>
       </c>
       <c r="E376" s="2" t="inlineStr">
         <is>
-          <t>реестр требований кредиторов Катанаева И.А. на 24.06.2022 не соответствует Общим правилам ведения РТК, отчет представлен без копий документов, подтверждающих указанные в нем сведений</t>
-[...6 lines deleted...]
-      </c>
+          <t>несвоевременное проведение собрания кредиторов должника; не направление уведомления о проведении собрания кредиторов в адрес участника общества-должника</t>
+        </is>
+      </c>
+      <c r="F376" s="2"/>
       <c r="G376" s="2" t="inlineStr">
         <is>
-          <t>16.10.2023 АС Тюменской области, 11.01.2024 - 8 ААС, 17.06.2024 - АС СЗО</t>
+          <t>05.06.2019 АС Пермского края</t>
         </is>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
-          <t>Коряковцева О.В.</t>
+          <t>Вавилова Н.В.</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
-          <t>2023 штраф 25 000 руб.</t>
+          <t>2019 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="n">
         <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тюменской области</t>
+          <t>Росреестр по Пермскому краю</t>
         </is>
       </c>
       <c r="C377" s="2"/>
       <c r="D377" s="2" t="inlineStr">
         <is>
-          <t>А70-4913/2024</t>
+          <t>А50-6744/2019</t>
         </is>
       </c>
       <c r="E377" s="2" t="inlineStr">
         <is>
-          <t>реестр требований кредиторов на 03.03.2023 представленный в суд, не соответствует Методическим рекомендациям</t>
+          <t>не опубликование сведений о признании сделки должника недействительной; несоблюдение периодичности представления кредиторам отчета конкурсного управляющего</t>
         </is>
       </c>
       <c r="F377" s="2"/>
       <c r="G377" s="2" t="inlineStr">
         <is>
-          <t>21.05.2024 АС Тюменской области, 09.10.2024 - 8 ААС</t>
+          <t>06.05.2019 АС Пермского края</t>
         </is>
       </c>
       <c r="H377" s="2" t="inlineStr">
         <is>
-          <t>Сидорова О.В.</t>
+          <t>Цыренова Е.Б.</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
-          <t>2024 штраф 25 000 руб.</t>
+          <t>2019 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="n">
         <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тюменской области</t>
+          <t>Росреестр по Пермскому краю</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
-          <t>Катанаев</t>
+          <t>ООО «Энергостройкомплект» </t>
         </is>
       </c>
       <c r="D378" s="2" t="inlineStr">
         <is>
-          <t>А70-14433/2024</t>
+          <t>А50-27177/2022</t>
         </is>
       </c>
       <c r="E378" s="2" t="inlineStr">
         <is>
-          <t>непредоставление кредиторам полных сведений в Отчетах, не приложены отчет ИДС, выписки из лицевых счетов</t>
+          <t>несоблюдении срока возвращения задатка участнику¶торгов, не являющемуся победителем торгов, а также неисполнение обязанности по открытию специального банковского счета должника для приема¶задатков при реализации имущества должника путем проведения торгов</t>
         </is>
       </c>
       <c r="F378" s="2" t="inlineStr">
         <is>
-          <t>20.06.2024 № 00607224</t>
+          <t>00565922</t>
         </is>
       </c>
       <c r="G378" s="2" t="inlineStr">
         <is>
-          <t>01.08.2024 АС Тюменской области</t>
+          <t>27.12.2022 АС Пермского края</t>
         </is>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
-          <t>Коряковцева О.В.</t>
+          <t>Торопицин С.В.</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
-          <t>2024 Отказано</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кабардино-Балкарской Республике</t>
+          <t>Росреестр по Пермскому краю (по жалобе Катанаева)</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
-          <t>ГУ ФСИН</t>
+          <t>ООО «Энергостройкомплект» </t>
         </is>
       </c>
       <c r="D379" s="2" t="inlineStr">
         <is>
-          <t>нет в суде</t>
+          <t>А50-18517/2023</t>
         </is>
       </c>
       <c r="E379" s="2" t="inlineStr">
         <is>
-          <t>затягивание процедуры банкротства, затягивание рассмотрнения обособленного спора по сделке должника с ООО СК Ирбис</t>
-[...5 lines deleted...]
-      <c r="I379" s="2"/>
+          <t>несоответствии составления отчета о своей деятельности и о результатах проведения конкурсного производства, реестра требований кредиторов должника; неопубликования на ЕФРСБ результатов обжалования судебного акта о привлечении контролир.лица к субсидиарной ответственности; непроведения инвентаризации имущества должника, а также неопубликрвания на ЕФРСБ результатов проведения инвентаризации; не опубликваоние сведений в газетет Коммерсантъ о проведении торгов и их резуьтатах.</t>
+        </is>
+      </c>
+      <c r="F379" s="2" t="inlineStr">
+        <is>
+          <t>00545923</t>
+        </is>
+      </c>
+      <c r="G379" s="2" t="inlineStr">
+        <is>
+          <t>29.09.2023 АС Пермского края</t>
+        </is>
+      </c>
+      <c r="H379" s="2" t="inlineStr">
+        <is>
+          <t>Плотникова Т. Ю.</t>
+        </is>
+      </c>
+      <c r="I379" s="2" t="inlineStr">
+        <is>
+          <t>2023 штраф 25 000 руб.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Татарстан</t>
+          <t>Росреестр по Тюменской области</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Торговый дом"</t>
+          <t>Катанаев И.А.</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr">
         <is>
-          <t>А65-2741/2017</t>
+          <t>А70-16945/2023</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F380" s="2"/>
+          <t>реестр требований кредиторов Катанаева И.А. на 24.06.2022 не соответствует Общим правилам ведения РТК, отчет представлен без копий документов, подтверждающих указанные в нем сведений</t>
+        </is>
+      </c>
+      <c r="F380" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2023 № 00777223</t>
+        </is>
+      </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017 АС Республики Татарстан</t>
+          <t>16.10.2023 АС Тюменской области, 11.01.2024 - 8 ААС, 17.06.2024 - АС СЗО</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
-          <t>Нафиев И.Ф.</t>
+          <t>Коряковцева О.В.</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
-          <t>2017 предупреждение</t>
+          <t>2023 штраф 25 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Татарстан</t>
+          <t>Росреестр по Тюменской области</t>
         </is>
       </c>
       <c r="C381" s="2"/>
       <c r="D381" s="2" t="inlineStr">
         <is>
-          <t>А65-41515/2017</t>
+          <t>А70-4913/2024</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>реестр требований кредиторов на 03.03.2023 представленный в суд, не соответствует Методическим рекомендациям</t>
         </is>
       </c>
       <c r="F381" s="2"/>
       <c r="G381" s="2" t="inlineStr">
         <is>
-          <t>07.02.2018 АС Республики Татарстан</t>
+          <t>21.05.2024 АС Тюменской области, 09.10.2024 - 8 ААС</t>
         </is>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
-          <t>Иванов О.И.</t>
+          <t>Сидорова О.В.</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
-          <t>2018 предупреждение</t>
+          <t>2024 штраф 25 000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Тюменской области</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
-          <t>ЗАО "Колос"</t>
+          <t>Катанаев</t>
         </is>
       </c>
       <c r="D382" s="2" t="inlineStr">
         <is>
-          <t>А07-12012/2019</t>
+          <t>А70-14433/2024</t>
         </is>
       </c>
       <c r="E382" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F382" s="2"/>
+          <t>непредоставление кредиторам полных сведений в Отчетах, не приложены отчет ИДС, выписки из лицевых счетов</t>
+        </is>
+      </c>
+      <c r="F382" s="2" t="inlineStr">
+        <is>
+          <t>20.06.2024 № 00607224</t>
+        </is>
+      </c>
       <c r="G382" s="2" t="inlineStr">
         <is>
-          <t>16.08.2019 АС Республики Башкортостан </t>
+          <t>01.08.2024 АС Тюменской области</t>
         </is>
       </c>
       <c r="H382" s="2" t="inlineStr">
         <is>
-          <t>Сафиуллина Р.Н.</t>
+          <t>Коряковцева О.В.</t>
         </is>
       </c>
       <c r="I382" s="2" t="inlineStr">
         <is>
-          <t>2019 штраф 25000 руб.</t>
+          <t>2024 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
-[...2 lines deleted...]
-      <c r="C383" s="2"/>
+          <t>Росреестр по Кабардино-Балкарской Республике</t>
+        </is>
+      </c>
+      <c r="C383" s="2" t="inlineStr">
+        <is>
+          <t>ГУ ФСИН</t>
+        </is>
+      </c>
       <c r="D383" s="2" t="inlineStr">
         <is>
-          <t>А65-41515/2017</t>
+          <t>нет в суде</t>
         </is>
       </c>
       <c r="E383" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>затягивание процедуры банкротства, затягивание рассмотрнения обособленного спора по сделке должника с ООО СК Ирбис</t>
         </is>
       </c>
       <c r="F383" s="2"/>
-      <c r="G383" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="G383" s="2"/>
+      <c r="H383" s="2"/>
+      <c r="I383" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B384" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...2 lines deleted...]
-      <c r="C384" s="2"/>
+          <t>Росреестр по Республике Татарстан</t>
+        </is>
+      </c>
+      <c r="C384" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Торговый дом"</t>
+        </is>
+      </c>
       <c r="D384" s="2" t="inlineStr">
         <is>
-          <t>А32-1313/2020</t>
+          <t>А65-2741/2017</t>
         </is>
       </c>
       <c r="E384" s="2" t="inlineStr">
         <is>
-          <t>Не исполнена обязанность по включению в ЕФРСБ сведений о введении процедуры реализации имущества; ненадлежащим образом исполнена обязанность по¶включению в единый федеральный реестр сведений о банкротстве сообщения о¶проведении торгов по продаже имущества должника</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F384" s="2"/>
       <c r="G384" s="2" t="inlineStr">
         <is>
-          <t>04.02.2020 АС Краснодарского края</t>
+          <t>01.06.2017 АС Республики Татарстан</t>
         </is>
       </c>
       <c r="H384" s="2" t="inlineStr">
         <is>
-          <t>Хахалева Н.В.</t>
+          <t>Нафиев И.Ф.</t>
         </is>
       </c>
       <c r="I384" s="2" t="inlineStr">
         <is>
-          <t>2020 Дисквалификация сроком на 6 мес.</t>
+          <t>2017 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республике Татарстан</t>
         </is>
       </c>
       <c r="C385" s="2"/>
       <c r="D385" s="2" t="inlineStr">
         <is>
-          <t>А32-29827/2019</t>
+          <t>А65-41515/2017</t>
         </is>
       </c>
       <c r="E385" s="2" t="inlineStr">
         <is>
-          <t>Не исполнение обязанности по возврату задатка с торгов; Нарушение сроков опубликования сведений в ЕФРСБ;</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F385" s="2"/>
       <c r="G385" s="2" t="inlineStr">
         <is>
-          <t>03.10.2019 АС Краснодарского края</t>
+          <t>07.02.2018 АС Республики Татарстан</t>
         </is>
       </c>
       <c r="H385" s="2" t="inlineStr">
         <is>
-          <t>Дуб С.Н.</t>
+          <t>Иванов О.И.</t>
         </is>
       </c>
       <c r="I385" s="2" t="inlineStr">
         <is>
-          <t>2019 Дисквалификация сроком на 6 мес.</t>
+          <t>2018 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B386" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...2 lines deleted...]
-      <c r="C386" s="2"/>
+          <t>Росреестр по Республике Башкортостан</t>
+        </is>
+      </c>
+      <c r="C386" s="2" t="inlineStr">
+        <is>
+          <t>ЗАО "Колос"</t>
+        </is>
+      </c>
       <c r="D386" s="2" t="inlineStr">
         <is>
-          <t>А32-17750/2019</t>
+          <t>А07-12012/2019</t>
         </is>
       </c>
       <c r="E386" s="2" t="inlineStr">
         <is>
-          <t> Финансовым управляющим не предприняты меры по выявлению и обеспечению сохранности имущества; проведены торги по продаже имущества должника¶доли в уставном капитале общества, исключенного из ЕГРЮЛ; неправомерно реализовано имущество, находившееся под арестом; В ЕФРСБ включены неполноценные сведения</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F386" s="2"/>
       <c r="G386" s="2" t="inlineStr">
         <is>
-          <t>10.06.2019 АС Краснодарского края</t>
+          <t>16.08.2019 АС Республики Башкортостан </t>
         </is>
       </c>
       <c r="H386" s="2" t="inlineStr">
         <is>
-          <t>Гонзус И.П.</t>
+          <t>Сафиуллина Р.Н.</t>
         </is>
       </c>
       <c r="I386" s="2" t="inlineStr">
         <is>
-          <t>2019 Дисквалификация сроком на 6 мес.</t>
+          <t>2019 штраф 25000 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C387" s="2"/>
       <c r="D387" s="2" t="inlineStr">
         <is>
-          <t>А32-39271/2018</t>
+          <t>А65-41515/2017</t>
         </is>
       </c>
       <c r="E387" s="2" t="inlineStr">
         <is>
-          <t>не исполнена обязанность по направлению кредитору документов по его запросу; не приобщил документы к протоколу собрания кредиторов должника; с нарушением срока опубликованы сведения о наличии¶(отсутствии) признаков преднамеренного фиктивного банкротства</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F387" s="2"/>
       <c r="G387" s="2" t="inlineStr">
         <is>
-          <t>06.11.2018 АС Краснодарского края</t>
+          <t>07.02.2018 АС Республики Татарстан</t>
         </is>
       </c>
       <c r="H387" s="2" t="inlineStr">
         <is>
-          <t>Погорелов И.А.</t>
+          <t>Иванов О.И.</t>
         </is>
       </c>
       <c r="I387" s="2" t="inlineStr">
         <is>
-          <t>2018 Отказано</t>
+          <t>2018 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B388" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Бурятия</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C388" s="2"/>
       <c r="D388" s="2" t="inlineStr">
         <is>
-          <t>А10-7173/2018</t>
+          <t>А32-1313/2020</t>
         </is>
       </c>
       <c r="E388" s="2" t="inlineStr">
         <is>
-          <t>Затягивание процедуры</t>
+          <t>Не исполнена обязанность по включению в ЕФРСБ сведений о введении процедуры реализации имущества; ненадлежащим образом исполнена обязанность по¶включению в единый федеральный реестр сведений о банкротстве сообщения о¶проведении торгов по продаже имущества должника</t>
         </is>
       </c>
       <c r="F388" s="2"/>
       <c r="G388" s="2" t="inlineStr">
         <is>
-          <t>19.03.2019 АС Республики Бурятия</t>
+          <t>04.02.2020 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H388" s="2" t="inlineStr">
         <is>
-          <t>Филиппова В.С.</t>
+          <t>Хахалева Н.В.</t>
         </is>
       </c>
       <c r="I388" s="2" t="inlineStr">
         <is>
-          <t>2019 Отказано</t>
+          <t>2020 Дисквалификация сроком на 6 мес.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B389" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Саха (Якутия)</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C389" s="2"/>
       <c r="D389" s="2" t="inlineStr">
         <is>
-          <t>А58-1144/2020</t>
+          <t>А32-29827/2019</t>
         </is>
       </c>
       <c r="E389" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>Не исполнение обязанности по возврату задатка с торгов; Нарушение сроков опубликования сведений в ЕФРСБ;</t>
         </is>
       </c>
       <c r="F389" s="2"/>
       <c r="G389" s="2" t="inlineStr">
         <is>
-          <t>14.04.2020 АС Республики Саха (Якутия)</t>
+          <t>03.10.2019 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H389" s="2" t="inlineStr">
         <is>
-          <t>Клишина Ю.Ю.</t>
+          <t>Дуб С.Н.</t>
         </is>
       </c>
       <c r="I389" s="2" t="inlineStr">
         <is>
-          <t>2020 Отказано</t>
+          <t>2019 Дисквалификация сроком на 6 мес.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B390" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Саха (Якутия)</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C390" s="2"/>
       <c r="D390" s="2" t="inlineStr">
         <is>
-          <t>А58-3873/2019</t>
+          <t>А32-17750/2019</t>
         </is>
       </c>
       <c r="E390" s="2" t="inlineStr">
         <is>
-          <t>неправомерном перечислении денежных средств за счет денежных средств¶должника в размере 95 454,52 рублей в отсутствие судебного акта об установлении¶процентов по вознаграждению за процедуру конкурсного производства; невключении сведения о проведенной конкурсным управляющим работе по закрытию счетов должника и ее результатах</t>
+          <t> Финансовым управляющим не предприняты меры по выявлению и обеспечению сохранности имущества; проведены торги по продаже имущества должника¶доли в уставном капитале общества, исключенного из ЕГРЮЛ; неправомерно реализовано имущество, находившееся под арестом; В ЕФРСБ включены неполноценные сведения</t>
         </is>
       </c>
       <c r="F390" s="2"/>
       <c r="G390" s="2" t="inlineStr">
         <is>
-          <t>26.06.2019 АС Республики Саха (Якутия)</t>
+          <t>10.06.2019 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H390" s="2" t="inlineStr">
         <is>
-          <t>Эверестова Р.И.</t>
+          <t>Гонзус И.П.</t>
         </is>
       </c>
       <c r="I390" s="2" t="inlineStr">
         <is>
-          <t>2019 Отказано</t>
+          <t>2019 Дисквалификация сроком на 6 мес.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B391" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Саха (Якутия)</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C391" s="2"/>
       <c r="D391" s="2" t="inlineStr">
         <is>
-          <t>А58-13732/2018</t>
+          <t>А32-39271/2018</t>
         </is>
       </c>
       <c r="E391" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>не исполнена обязанность по направлению кредитору документов по его запросу; не приобщил документы к протоколу собрания кредиторов должника; с нарушением срока опубликованы сведения о наличии¶(отсутствии) признаков преднамеренного фиктивного банкротства</t>
         </is>
       </c>
       <c r="F391" s="2"/>
       <c r="G391" s="2" t="inlineStr">
         <is>
-          <t>04.03.2019 АС Республики Саха (Якутия)</t>
+          <t>06.11.2018 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H391" s="2" t="inlineStr">
         <is>
-          <t>Эверестова Р.И.</t>
+          <t>Погорелов И.А.</t>
         </is>
       </c>
       <c r="I391" s="2" t="inlineStr">
         <is>
-          <t>2019 Отказано</t>
+          <t>2018 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B392" s="2" t="inlineStr">
         <is>
-          <t>Анапская Межрайонная прокуратура</t>
+          <t>Росреестр по Республике Бурятия</t>
         </is>
       </c>
       <c r="C392" s="2"/>
       <c r="D392" s="2" t="inlineStr">
         <is>
-          <t>А32-48471/2019</t>
+          <t>А10-7173/2018</t>
         </is>
       </c>
       <c r="E392" s="2" t="inlineStr">
         <is>
-          <t>не уведомил работника о предстоящем увольнении не позднее чем в течение месяца с даты введения конкурсного производства</t>
+          <t>Затягивание процедуры</t>
         </is>
       </c>
       <c r="F392" s="2"/>
       <c r="G392" s="2" t="inlineStr">
         <is>
-          <t>26.11.2019 АС Краснодарского края</t>
+          <t>19.03.2019 АС Республики Бурятия</t>
         </is>
       </c>
       <c r="H392" s="2" t="inlineStr">
         <is>
-          <t>Поляков Д.Ю.</t>
+          <t>Филиппова В.С.</t>
         </is>
       </c>
       <c r="I392" s="2" t="inlineStr">
         <is>
-          <t>2019 Предупреждение</t>
+          <t>2019 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Саха (Якутия)</t>
+        </is>
+      </c>
+      <c r="C393" s="2"/>
       <c r="D393" s="2" t="inlineStr">
         <is>
-          <t>А32-73406/2024</t>
+          <t>А58-1144/2020</t>
         </is>
       </c>
       <c r="E393" s="2" t="inlineStr">
         <is>
-          <t>Арбитражным управляющим нарушена обязанность по направлению отчетов о¶своей деятельности и результатах реализации имущества гражданина.¶2. Финансовым управляющим должника не представлены документы по¶требованию арбитражного суда.¶3. Финансовым управляющим нарушен срок включения в ЕФРСБ сведений о¶наличии или об отсутствии признаков преднамеренного или фиктивного банкротства</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F393" s="2"/>
       <c r="G393" s="2" t="inlineStr">
         <is>
-          <t>19.02.2025 АС Краснодарского края</t>
+          <t>14.04.2020 АС Республики Саха (Якутия)</t>
         </is>
       </c>
       <c r="H393" s="2" t="inlineStr">
         <is>
-          <t>Чесноков А.А.</t>
+          <t>Клишина Ю.Ю.</t>
         </is>
       </c>
       <c r="I393" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2020 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Республике Саха (Якутия)</t>
         </is>
       </c>
       <c r="C394" s="2"/>
       <c r="D394" s="2" t="inlineStr">
         <is>
-          <t>А32-23961/2019</t>
+          <t>А58-3873/2019</t>
         </is>
       </c>
       <c r="E394" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>неправомерном перечислении денежных средств за счет денежных средств¶должника в размере 95 454,52 рублей в отсутствие судебного акта об установлении¶процентов по вознаграждению за процедуру конкурсного производства; невключении сведения о проведенной конкурсным управляющим работе по закрытию счетов должника и ее результатах</t>
         </is>
       </c>
       <c r="F394" s="2"/>
       <c r="G394" s="2" t="inlineStr">
         <is>
-          <t>29.07.2019 АС Краснодарского края</t>
+          <t>26.06.2019 АС Республики Саха (Якутия)</t>
         </is>
       </c>
       <c r="H394" s="2" t="inlineStr">
         <is>
-          <t>Пристяжнюк А.Г.</t>
+          <t>Эверестова Р.И.</t>
         </is>
       </c>
       <c r="I394" s="2" t="inlineStr">
         <is>
-          <t>2019 Штраф 25 500,00 руб.</t>
+          <t>2019 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B395" s="2" t="inlineStr">
         <is>
-          <t>Межрайонная прокуратура Оренбургской области</t>
+          <t>Росреестр по Республике Саха (Якутия)</t>
         </is>
       </c>
       <c r="C395" s="2"/>
       <c r="D395" s="2" t="inlineStr">
         <is>
-          <t>А47-3133/2023</t>
+          <t>А58-13732/2018</t>
         </is>
       </c>
       <c r="E395" s="2" t="inlineStr">
         <is>
           <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F395" s="2"/>
       <c r="G395" s="2" t="inlineStr">
         <is>
-          <t>27.04.2023 АС  Оренбургской области</t>
+          <t>04.03.2019 АС Республики Саха (Якутия)</t>
         </is>
       </c>
       <c r="H395" s="2" t="inlineStr">
         <is>
-          <t>Александров А.А.</t>
+          <t>Эверестова Р.И.</t>
         </is>
       </c>
       <c r="I395" s="2" t="inlineStr">
         <is>
-          <t>2023 предупреждение</t>
+          <t>2019 Отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Оренбургского района</t>
+          <t>Анапская Межрайонная прокуратура</t>
         </is>
       </c>
       <c r="C396" s="2"/>
       <c r="D396" s="2" t="inlineStr">
         <is>
-          <t>А47-15877/2020</t>
+          <t>А32-48471/2019</t>
         </is>
       </c>
       <c r="E396" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>не уведомил работника о предстоящем увольнении не позднее чем в течение месяца с даты введения конкурсного производства</t>
         </is>
       </c>
       <c r="F396" s="2"/>
       <c r="G396" s="2" t="inlineStr">
         <is>
-          <t>01.02.2021 АС  Оренбургской области</t>
+          <t>26.11.2019 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H396" s="2" t="inlineStr">
         <is>
-          <t>Сиваракша В.И.</t>
+          <t>Поляков Д.Ю.</t>
         </is>
       </c>
       <c r="I396" s="2" t="inlineStr">
         <is>
-          <t>2021 штраф 25 000 рублей</t>
+          <t>2019 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B397" s="2" t="inlineStr">
         <is>
-          <t>Прокурор Промышленного района Оренбурга</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C397" s="2" t="inlineStr">
         <is>
-          <t>нет сведений</t>
+          <t>Козлова О.И. </t>
         </is>
       </c>
       <c r="D397" s="2" t="inlineStr">
         <is>
-          <t>А47-7882/2021</t>
+          <t>А32-73406/2024</t>
         </is>
       </c>
       <c r="E397" s="2" t="inlineStr">
         <is>
-          <t>Нарушение срока опубликования сведений в ЕФРСБ</t>
-[...2 lines deleted...]
-      <c r="F397" s="2"/>
+          <t>Арбитражным управляющим нарушена обязанность по направлению отчетов о¶своей деятельности и результатах реализации имущества гражданина.¶2. Финансовым управляющим должника не представлены документы по¶требованию арбитражного суда.¶3. Финансовым управляющим нарушен срок включения в ЕФРСБ сведений о¶наличии или об отсутствии признаков преднамеренного или фиктивного банкротства</t>
+        </is>
+      </c>
+      <c r="F397" s="2" t="inlineStr">
+        <is>
+          <t>от 22.11.2024 </t>
+        </is>
+      </c>
       <c r="G397" s="2" t="inlineStr">
         <is>
-          <t>19.10.2021 АС  Оренбургской области</t>
+          <t>19.02.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H397" s="2" t="inlineStr">
         <is>
-          <t>Третьякова Н.А.</t>
+          <t>Чесноков А.А.</t>
         </is>
       </c>
       <c r="I397" s="2" t="inlineStr">
         <is>
-          <t>2021 Предупреждение</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B398" s="2" t="inlineStr">
         <is>
-          <t>Прокурора Центрального района г.Оренбурга</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C398" s="2"/>
       <c r="D398" s="2" t="inlineStr">
         <is>
-          <t>А47-2848/2023</t>
+          <t>А32-23961/2019</t>
         </is>
       </c>
       <c r="E398" s="2" t="inlineStr">
         <is>
-          <t>непринятии мер со стороны конкурсного управляющего к своевременному¶проведению инвентаризации имущества должника</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F398" s="2"/>
       <c r="G398" s="2" t="inlineStr">
         <is>
-          <t>12.07.2023 АС  Оренбургской области </t>
+          <t>29.07.2019 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H398" s="2" t="inlineStr">
         <is>
-          <t>Сердюк Т.В.</t>
+          <t>Пристяжнюк А.Г.</t>
         </is>
       </c>
       <c r="I398" s="2" t="inlineStr">
         <is>
-          <t>2023 штраф 25 000 рублей</t>
+          <t>2019 Штраф 25 500,00 руб.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B399" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Межрайонная прокуратура Оренбургской области</t>
+        </is>
+      </c>
+      <c r="C399" s="2"/>
       <c r="D399" s="2" t="inlineStr">
         <is>
-          <t>А47-7269/2022</t>
+          <t>А47-3133/2023</t>
         </is>
       </c>
       <c r="E399" s="2" t="inlineStr">
         <is>
-          <t>пункта 6.1 ст. 28,е пункт 7 ст. 12 Закона</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F399" s="2"/>
       <c r="G399" s="2" t="inlineStr">
         <is>
-          <t>25.07.2022 АС  Оренбургской области</t>
+          <t>27.04.2023 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H399" s="2" t="inlineStr">
         <is>
-          <t>Сиваракши В.И</t>
+          <t>Александров А.А.</t>
         </is>
       </c>
       <c r="I399" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B400" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прокуратура Оренбургского района</t>
+        </is>
+      </c>
+      <c r="C400" s="2"/>
       <c r="D400" s="2" t="inlineStr">
         <is>
-          <t>А47-11374/2022</t>
+          <t>А47-15877/2020</t>
         </is>
       </c>
       <c r="E400" s="2" t="inlineStr">
         <is>
-          <t>не предоставил собранию кредиторов отчет о своей деятельности, опубликованные документры на ЕФРСБ не подписаны ЭЦП</t>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
         </is>
       </c>
       <c r="F400" s="2"/>
       <c r="G400" s="2" t="inlineStr">
         <is>
-          <t>10.10.2022 АС  Оренбургской области</t>
+          <t>01.02.2021 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H400" s="2" t="inlineStr">
         <is>
-          <t>Сиваракши В.И</t>
+          <t>Сиваракша В.И.</t>
         </is>
       </c>
       <c r="I400" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2021 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B401" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Мордовия</t>
+          <t>Прокурор Промышленного района Оренбурга</t>
         </is>
       </c>
       <c r="C401" s="2" t="inlineStr">
         <is>
-          <t>ООО ГУК "Юго-Западная"</t>
+          <t>нет сведений</t>
         </is>
       </c>
       <c r="D401" s="2" t="inlineStr">
         <is>
-          <t>А39-3529/2021</t>
+          <t>А47-7882/2021</t>
         </is>
       </c>
       <c r="E401" s="2" t="inlineStr">
         <is>
-          <t>Не выплата заработной платы</t>
+          <t>Нарушение срока опубликования сведений в ЕФРСБ</t>
         </is>
       </c>
       <c r="F401" s="2"/>
       <c r="G401" s="2" t="inlineStr">
         <is>
-          <t>21.06.2021 АС Республики Мордовия</t>
+          <t>19.10.2021 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H401" s="2" t="inlineStr">
         <is>
-          <t>Кечуткиной И.А.</t>
+          <t>Третьякова Н.А.</t>
         </is>
       </c>
       <c r="I401" s="2" t="inlineStr">
         <is>
-          <t>2021 отказано </t>
+          <t>2021 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B402" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Мордовия</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прокурора Центрального района г.Оренбурга</t>
+        </is>
+      </c>
+      <c r="C402" s="2"/>
       <c r="D402" s="2" t="inlineStr">
         <is>
-          <t>А39-12805/2021</t>
+          <t>А47-2848/2023</t>
         </is>
       </c>
       <c r="E402" s="2" t="inlineStr">
         <is>
-          <t>нарушение порядка и подготовки отчета, сроки</t>
+          <t>непринятии мер со стороны конкурсного управляющего к своевременному¶проведению инвентаризации имущества должника</t>
         </is>
       </c>
       <c r="F402" s="2"/>
       <c r="G402" s="2" t="inlineStr">
         <is>
-          <t>31.01.2022 АС Республики Мордовия ; 1ААС от 28.04.2022 - без удовлетворения</t>
+          <t>12.07.2023 АС  Оренбургской области </t>
         </is>
       </c>
       <c r="H402" s="2" t="inlineStr">
         <is>
-          <t>Екония Г. К.</t>
+          <t>Сердюк Т.В.</t>
         </is>
       </c>
       <c r="I402" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2023 штраф 25 000 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B403" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Мордовия</t>
+          <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
       <c r="C403" s="2" t="inlineStr">
         <is>
-          <t>- ООО УК "Дом управления № 45"</t>
+          <t>ООО "Доктор Маслофф"СНТ «Соловушка»</t>
         </is>
       </c>
       <c r="D403" s="2" t="inlineStr">
         <is>
-          <t>А39-13859/2021</t>
+          <t>А47-7269/2022</t>
         </is>
       </c>
       <c r="E403" s="2" t="inlineStr">
         <is>
-          <t>нарушение опубликования сведений о привлечении к субсидиарной ответсвенности</t>
-[...2 lines deleted...]
-      <c r="F403" s="2"/>
+          <t>пункта 6.1 ст. 28,е пункт 7 ст. 12 Закона</t>
+        </is>
+      </c>
+      <c r="F403" s="2" t="inlineStr">
+        <is>
+          <t>№ 00285622</t>
+        </is>
+      </c>
       <c r="G403" s="2" t="inlineStr">
         <is>
-          <t>07.02.2022 АС Республики Мордовия; 1ААС от 26.04.2022 - без удовлетворения</t>
+          <t>25.07.2022 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H403" s="2" t="inlineStr">
         <is>
-          <t>Ивченкова С. А.</t>
+          <t>Сиваракши В.И</t>
         </is>
       </c>
       <c r="I403" s="2" t="inlineStr">
         <is>
           <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B404" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Мордовия</t>
-[...2 lines deleted...]
-      <c r="C404" s="2"/>
+          <t>Росреестр по Оренбургской области</t>
+        </is>
+      </c>
+      <c r="C404" s="2" t="inlineStr">
+        <is>
+          <t>ООО "АвтоПортал"</t>
+        </is>
+      </c>
       <c r="D404" s="2" t="inlineStr">
         <is>
-          <t>А39-12760/2021</t>
+          <t>А47-11374/2022</t>
         </is>
       </c>
       <c r="E404" s="2" t="inlineStr">
         <is>
-          <t>нарушения сроков размещения сведений в ЕФРСБ, проведения инвентаризации единолично и¶несоответствия отчета его утвержденной форме.</t>
+          <t>не предоставил собранию кредиторов отчет о своей деятельности, опубликованные документры на ЕФРСБ не подписаны ЭЦП</t>
         </is>
       </c>
       <c r="F404" s="2"/>
       <c r="G404" s="2" t="inlineStr">
         <is>
-          <t>02.02.2022 АС Республики Мордовия</t>
+          <t>10.10.2022 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H404" s="2" t="inlineStr">
         <is>
-          <t>Екония Г. К.</t>
+          <t>Сиваракши В.И</t>
         </is>
       </c>
       <c r="I404" s="2" t="inlineStr">
         <is>
           <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B405" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
-[...2 lines deleted...]
-      <c r="C405" s="2"/>
+          <t>Росреестр по Республике Мордовия</t>
+        </is>
+      </c>
+      <c r="C405" s="2" t="inlineStr">
+        <is>
+          <t>ООО ГУК "Юго-Западная"</t>
+        </is>
+      </c>
       <c r="D405" s="2" t="inlineStr">
         <is>
-          <t>А55-2098/2022</t>
+          <t>А39-3529/2021</t>
         </is>
       </c>
       <c r="E405" s="2" t="inlineStr">
         <is>
-          <t>п7 статьи 12, нарушены сроки публикации</t>
+          <t>Не выплата заработной платы</t>
         </is>
       </c>
       <c r="F405" s="2"/>
       <c r="G405" s="2" t="inlineStr">
         <is>
-          <t>11.03.2022 АС Самарской области</t>
+          <t>21.06.2021 АС Республики Мордовия</t>
         </is>
       </c>
       <c r="H405" s="2" t="inlineStr">
         <is>
-          <t>Медведев А. А.</t>
+          <t>Кечуткиной И.А.</t>
         </is>
       </c>
       <c r="I405" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2021 отказано </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B406" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
+          <t>Росреестр по Республике Мордовия</t>
         </is>
       </c>
       <c r="C406" s="2" t="inlineStr">
         <is>
-          <t>ООО «ПЖРП №11» </t>
+          <t>- ООО УК "Дом управления № 45"</t>
         </is>
       </c>
       <c r="D406" s="2" t="inlineStr">
         <is>
-          <t>А55-2369/2021</t>
+          <t>А39-12805/2021</t>
         </is>
       </c>
       <c r="E406" s="2" t="inlineStr">
         <is>
-          <t>Нарушение срока заключения договора дополнительного страхования ответственности</t>
+          <t>нарушение порядка и подготовки отчета, сроки</t>
         </is>
       </c>
       <c r="F406" s="2"/>
       <c r="G406" s="2" t="inlineStr">
         <is>
-          <t>02.04.2021 АС Самарской области</t>
+          <t>31.01.2022 АС Республики Мордовия ; 1ААС от 28.04.2022 - без удовлетворения</t>
         </is>
       </c>
       <c r="H406" s="2" t="inlineStr">
         <is>
-          <t>Степановой И.К.</t>
+          <t>Екония Г. К.</t>
         </is>
       </c>
       <c r="I406" s="2" t="inlineStr">
         <is>
-          <t>2021 отказано</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B407" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
+          <t>Росреестр по Республике Мордовия</t>
         </is>
       </c>
       <c r="C407" s="2" t="inlineStr">
         <is>
-          <t>ООО "Тепловодоресурс-Регион"</t>
+          <t>- ООО УК "Дом управления № 45"</t>
         </is>
       </c>
       <c r="D407" s="2" t="inlineStr">
         <is>
-          <t>А57-13275/2019</t>
+          <t>А39-13859/2021</t>
         </is>
       </c>
       <c r="E407" s="2" t="inlineStr">
         <is>
-          <t>Нарушение срока опубликования сведений в ЕФРСБ</t>
+          <t>нарушение опубликования сведений о привлечении к субсидиарной ответсвенности</t>
         </is>
       </c>
       <c r="F407" s="2"/>
       <c r="G407" s="2" t="inlineStr">
         <is>
-          <t>07.10.2019 АС Саратовской области</t>
+          <t>07.02.2022 АС Республики Мордовия; 1ААС от 26.04.2022 - без удовлетворения</t>
         </is>
       </c>
       <c r="H407" s="2" t="inlineStr">
         <is>
-          <t>Мамяшева Д.Р.</t>
+          <t>Ивченкова С. А.</t>
         </is>
       </c>
       <c r="I407" s="2" t="inlineStr">
         <is>
-          <t>2019 отказано</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B408" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Мордовия</t>
+        </is>
+      </c>
+      <c r="C408" s="2"/>
       <c r="D408" s="2" t="inlineStr">
         <is>
-          <t>А57-18835/2020</t>
+          <t>А39-12760/2021</t>
         </is>
       </c>
       <c r="E408" s="2" t="inlineStr">
         <is>
-          <t>Нарушил порядок голосования по включению дополнительного вопроса на собрании кредиторов; не предоставил вохзможность ознакомления с материалами дела к собранию </t>
+          <t>нарушения сроков размещения сведений в ЕФРСБ, проведения инвентаризации единолично и¶несоответствия отчета его утвержденной форме.</t>
         </is>
       </c>
       <c r="F408" s="2"/>
       <c r="G408" s="2" t="inlineStr">
         <is>
-          <t>21.12.2020 АС Саратовской области</t>
+          <t>02.02.2022 АС Республики Мордовия</t>
         </is>
       </c>
       <c r="H408" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А.И.</t>
+          <t>Екония Г. К.</t>
         </is>
       </c>
       <c r="I408" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B409" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Самарской области</t>
+        </is>
+      </c>
+      <c r="C409" s="2"/>
       <c r="D409" s="2" t="inlineStr">
         <is>
-          <t>А47-15339/2020</t>
+          <t>А55-2098/2022</t>
         </is>
       </c>
       <c r="E409" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков публикации отчета о рез-х процедуры в ЕФРСБ, о введение процедуры в Коммерсанте, нарушение срока проведения инвентаризации</t>
+          <t>п7 статьи 12, нарушены сроки публикации</t>
         </is>
       </c>
       <c r="F409" s="2"/>
       <c r="G409" s="2" t="inlineStr">
         <is>
-          <t>21.01.2021 АС  Оренбургской области</t>
+          <t>11.03.2022 АС Самарской области</t>
         </is>
       </c>
       <c r="H409" s="2" t="inlineStr">
         <is>
-          <t>Сиваракша В.И.</t>
+          <t>Медведев А. А.</t>
         </is>
       </c>
       <c r="I409" s="2" t="inlineStr">
         <is>
-          <t>2021 отказано</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B410" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
+          <t>Росреестр по Самарской области</t>
         </is>
       </c>
       <c r="C410" s="2" t="inlineStr">
         <is>
-          <t> СНТ «Труженик»</t>
+          <t>ООО «ПЖРП №11» </t>
         </is>
       </c>
       <c r="D410" s="2" t="inlineStr">
         <is>
-          <t>А47-11931/2021</t>
+          <t>А55-2369/2021</t>
         </is>
       </c>
       <c r="E410" s="2" t="inlineStr">
         <is>
-          <t>не разместил в ЕФРСБ отчет¶о результатах процедуры наблюдения; собрание работников (бывших работников)¶должника назначено на 27.01.2020, а собрание кредиторов – на 29.01.2020; собрание кредиторов назначил на¶29.01.2020, в то время, когда должен был провести собрание не позднее¶17.12.2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение срока заключения договора дополнительного страхования ответственности</t>
+        </is>
+      </c>
+      <c r="F410" s="2"/>
       <c r="G410" s="2" t="inlineStr">
         <is>
-          <t>05.03.2022 АС  Оренбургской области</t>
+          <t>02.04.2021 АС Самарской области</t>
         </is>
       </c>
       <c r="H410" s="2" t="inlineStr">
         <is>
-          <t>Третьяков Н.А.</t>
+          <t>Степановой И.К.</t>
         </is>
       </c>
       <c r="I410" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2021 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B411" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Оренбургской области</t>
-[...2 lines deleted...]
-      <c r="C411" s="2"/>
+          <t>Росреестр по Саратовской области</t>
+        </is>
+      </c>
+      <c r="C411" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Тепловодоресурс-Регион"</t>
+        </is>
+      </c>
       <c r="D411" s="2" t="inlineStr">
         <is>
-          <t>А47-11931/2021</t>
+          <t>А57-13275/2019</t>
         </is>
       </c>
       <c r="E411" s="2" t="inlineStr">
         <is>
-          <t>Нарушение порядка опубликования сведений ЕФРСБ</t>
+          <t>Нарушение срока опубликования сведений в ЕФРСБ</t>
         </is>
       </c>
       <c r="F411" s="2"/>
       <c r="G411" s="2" t="inlineStr">
         <is>
-          <t>25.02.2022 АС  Оренбургской области</t>
+          <t>07.10.2019 АС Саратовской области</t>
         </is>
       </c>
       <c r="H411" s="2" t="inlineStr">
         <is>
-          <t>Третьяков Н.А.</t>
+          <t>Мамяшева Д.Р.</t>
         </is>
       </c>
       <c r="I411" s="2" t="inlineStr">
         <is>
-          <t>2022 отказано</t>
+          <t>2019 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B412" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Мордовия</t>
-[...2 lines deleted...]
-      <c r="C412" s="2"/>
+          <t>Росреестр по Саратовской области</t>
+        </is>
+      </c>
+      <c r="C412" s="2" t="inlineStr">
+        <is>
+          <t>ООО УК "Жилищник №25"</t>
+        </is>
+      </c>
       <c r="D412" s="2" t="inlineStr">
         <is>
-          <t>А39-8087/2020</t>
+          <t>А57-18835/2020</t>
         </is>
       </c>
       <c r="E412" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>Нарушил порядок голосования по включению дополнительного вопроса на собрании кредиторов; не предоставил вохзможность ознакомления с материалами дела к собранию </t>
         </is>
       </c>
       <c r="F412" s="2"/>
       <c r="G412" s="2" t="inlineStr">
         <is>
-          <t>19.10.2020 АС Республики Мордовия</t>
+          <t>21.12.2020 АС Саратовской области</t>
         </is>
       </c>
       <c r="H412" s="2" t="inlineStr">
         <is>
-          <t>Волкова Е.В.</t>
+          <t>Михайлова А.И.</t>
         </is>
       </c>
       <c r="I412" s="2" t="inlineStr">
         <is>
-          <t>2020 Предупреждение</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B413" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
+          <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
       <c r="C413" s="2" t="inlineStr">
         <is>
-          <t>ООО «ТВР-Регион»</t>
+          <t>ООО «МКС»</t>
         </is>
       </c>
       <c r="D413" s="2" t="inlineStr">
         <is>
-          <t>А57-16356/2024</t>
+          <t>А47-15339/2020</t>
         </is>
       </c>
       <c r="E413" s="2" t="inlineStr">
         <is>
-          <t>несвоевременная публикация в ЕФРСБ, не принял надлежащих мер по взысканию задолженности с ООО «Саратовская юридическая компания» в виде денежных¶средств </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение сроков публикации отчета о рез-х процедуры в ЕФРСБ, о введение процедуры в Коммерсанте, нарушение срока проведения инвентаризации</t>
+        </is>
+      </c>
+      <c r="F413" s="2"/>
       <c r="G413" s="2" t="inlineStr">
         <is>
-          <t>11.11.2024 АС Саратовской области</t>
+          <t>21.01.2021 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H413" s="2" t="inlineStr">
         <is>
-          <t>Михайлова А.И.</t>
+          <t>Сиваракша В.И.</t>
         </is>
       </c>
       <c r="I413" s="2" t="inlineStr">
         <is>
-          <t>2024 предупреждение</t>
+          <t>2021 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B414" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Свердловской области</t>
+          <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
       <c r="C414" s="2" t="inlineStr">
         <is>
-          <t>ООО ХК «Башбетон»</t>
+          <t> СНТ «Труженик»</t>
         </is>
       </c>
       <c r="D414" s="2" t="inlineStr">
         <is>
-          <t>А60-31311/2020</t>
+          <t>А47-11931/2021</t>
         </is>
       </c>
       <c r="E414" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков публикации в ЕФРСБ</t>
-[...2 lines deleted...]
-      <c r="F414" s="2"/>
+          <t>не разместил в ЕФРСБ отчет¶о результатах процедуры наблюдения; собрание работников (бывших работников)¶должника назначено на 27.01.2020, а собрание кредиторов – на 29.01.2020; собрание кредиторов назначил на¶29.01.2020, в то время, когда должен был провести собрание не позднее¶17.12.2019</t>
+        </is>
+      </c>
+      <c r="F414" s="2" t="inlineStr">
+        <is>
+          <t>№00505621</t>
+        </is>
+      </c>
       <c r="G414" s="2" t="inlineStr">
         <is>
-          <t>01.09.2020 АС Свердловской области</t>
+          <t>05.03.2022 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H414" s="2" t="inlineStr">
         <is>
-          <t>Иванова С.О.</t>
+          <t>Третьяков Н.А.</t>
         </is>
       </c>
       <c r="I414" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B415" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю</t>
+          <t>Росреестр по Оренбургской области</t>
         </is>
       </c>
       <c r="C415" s="2"/>
       <c r="D415" s="2" t="inlineStr">
         <is>
-          <t>А32-15209/2025</t>
+          <t>А47-11931/2021</t>
         </is>
       </c>
       <c r="E415" s="2" t="inlineStr">
         <is>
-          <t>Непредоставление отчетов по определениям суда, ненадолежащее исполнение обязанностей по выплате прожиточного минимума должнику</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение порядка опубликования сведений ЕФРСБ</t>
+        </is>
+      </c>
+      <c r="F415" s="2"/>
       <c r="G415" s="2" t="inlineStr">
         <is>
-          <t>30.07.2025 АС Краснодарского края</t>
+          <t>25.02.2022 АС  Оренбургской области</t>
         </is>
       </c>
       <c r="H415" s="2" t="inlineStr">
         <is>
-          <t>Лесных А.В.</t>
+          <t>Третьяков Н.А.</t>
         </is>
       </c>
       <c r="I415" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано за малозначительностью</t>
+          <t>2022 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B416" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ярославской области</t>
+          <t>Росреестр по Республике Мордовия</t>
         </is>
       </c>
       <c r="C416" s="2"/>
       <c r="D416" s="2" t="inlineStr">
         <is>
-          <t>А82-18660/2025</t>
-[...2 lines deleted...]
-      <c r="E416" s="2"/>
+          <t>А39-8087/2020</t>
+        </is>
+      </c>
+      <c r="E416" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
       <c r="F416" s="2"/>
       <c r="G416" s="2" t="inlineStr">
         <is>
-          <t>23.06.2026 АС Ярославской области</t>
+          <t>19.10.2020 АС Республики Мордовия</t>
         </is>
       </c>
       <c r="H416" s="2" t="inlineStr">
         <is>
-          <t>Румянцева А. В.</t>
+          <t>Волкова Е.В.</t>
         </is>
       </c>
       <c r="I416" s="2" t="inlineStr">
         <is>
-          <t>2026 предупреждение</t>
+          <t>2020 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B417" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Карачаево-Черкесской Республике</t>
+          <t>Росреестр по Саратовской области</t>
         </is>
       </c>
       <c r="C417" s="2" t="inlineStr">
         <is>
-          <t>КФХ "Темирлан"</t>
+          <t>ООО «ТВР-Регион»</t>
         </is>
       </c>
       <c r="D417" s="2" t="inlineStr">
         <is>
-          <t>А25-1274/2012</t>
-[...3 lines deleted...]
-      <c r="F417" s="2"/>
+          <t>А57-16356/2024</t>
+        </is>
+      </c>
+      <c r="E417" s="2" t="inlineStr">
+        <is>
+          <t>несвоевременная публикация в ЕФРСБ, не принял надлежащих мер по взысканию задолженности с ООО «Саратовская юридическая компания» в виде денежных¶средств </t>
+        </is>
+      </c>
+      <c r="F417" s="2" t="inlineStr">
+        <is>
+          <t>от 03.06.2024</t>
+        </is>
+      </c>
       <c r="G417" s="2" t="inlineStr">
         <is>
-          <t>16.08.2012 АС Карачаево-Черкесской Республики</t>
+          <t>11.11.2024 АС Саратовской области</t>
         </is>
       </c>
       <c r="H417" s="2" t="inlineStr">
         <is>
-          <t>Дышекова А. С.</t>
+          <t>Михайлова А.И.</t>
         </is>
       </c>
       <c r="I417" s="2" t="inlineStr">
         <is>
-          <t>2012 штраф 2 500 рублей</t>
+          <t>2024 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B418" s="2" t="inlineStr">
         <is>
-          <t>А25-827/2016</t>
-[...2 lines deleted...]
-      <c r="C418" s="2"/>
+          <t>Росреестр по Свердловской области</t>
+        </is>
+      </c>
+      <c r="C418" s="2" t="inlineStr">
+        <is>
+          <t>ООО ХК «Башбетон»</t>
+        </is>
+      </c>
       <c r="D418" s="2" t="inlineStr">
         <is>
-          <t>А25-827/2016</t>
-[...2 lines deleted...]
-      <c r="E418" s="2"/>
+          <t>А60-31311/2020</t>
+        </is>
+      </c>
+      <c r="E418" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение сроков публикации в ЕФРСБ</t>
+        </is>
+      </c>
       <c r="F418" s="2"/>
       <c r="G418" s="2" t="inlineStr">
         <is>
-          <t>08.06.2016 АС Карачаево-Черкесской Республики</t>
+          <t>01.09.2020 АС Свердловской области</t>
         </is>
       </c>
       <c r="H418" s="2" t="inlineStr">
         <is>
-          <t>Шишканов Д. Г.</t>
+          <t>Иванова С.О.</t>
         </is>
       </c>
       <c r="I418" s="2" t="inlineStr">
         <is>
-          <t>2016 Предупреждение</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B419" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
+          <t>Росреестр по Краснодарскому краю</t>
         </is>
       </c>
       <c r="C419" s="2"/>
       <c r="D419" s="2" t="inlineStr">
         <is>
-          <t>А55-26599/2015</t>
-[...3 lines deleted...]
-      <c r="F419" s="2"/>
+          <t>А32-15209/2025</t>
+        </is>
+      </c>
+      <c r="E419" s="2" t="inlineStr">
+        <is>
+          <t>Непредоставление отчетов по определениям суда, ненадолежащее исполнение обязанностей по выплате прожиточного минимума должнику</t>
+        </is>
+      </c>
+      <c r="F419" s="2" t="inlineStr">
+        <is>
+          <t>00372325 от 03.03.2025</t>
+        </is>
+      </c>
       <c r="G419" s="2" t="inlineStr">
         <is>
-          <t>16.12.2015 АС Самарской области</t>
+          <t>30.07.2025 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H419" s="2" t="inlineStr">
         <is>
-          <t>Матюхина Т. М</t>
+          <t>Лесных А.В.</t>
         </is>
       </c>
       <c r="I419" s="2" t="inlineStr">
         <is>
-          <t>2015 штраф 25 000 руб</t>
+          <t>2025 отказано за малозначительностью</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ульяновской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Ярославской области</t>
+        </is>
+      </c>
+      <c r="C420" s="2"/>
       <c r="D420" s="2" t="inlineStr">
         <is>
-          <t>А72-14412/2020</t>
-[...6 lines deleted...]
-      </c>
+          <t>А82-18660/2025</t>
+        </is>
+      </c>
+      <c r="E420" s="2"/>
       <c r="F420" s="2"/>
       <c r="G420" s="2" t="inlineStr">
         <is>
-          <t>03.02.2021 АС Ульяновской области</t>
+          <t>23.06.2026 АС Ярославской области</t>
         </is>
       </c>
       <c r="H420" s="2" t="inlineStr">
         <is>
-          <t>Семенова М.А.</t>
+          <t>Румянцева А. В.</t>
         </is>
       </c>
       <c r="I420" s="2" t="inlineStr">
         <is>
-          <t>2021 отказано</t>
+          <t>2026 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B421" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Архангельской области и НАО</t>
+          <t>Росреестр по Карачаево-Черкесской Республике</t>
         </is>
       </c>
       <c r="C421" s="2" t="inlineStr">
         <is>
-          <t>ООО "Соловки электросбыт"</t>
+          <t>КФХ "Темирлан"</t>
         </is>
       </c>
       <c r="D421" s="2" t="inlineStr">
         <is>
-          <t>А05-11982/2021</t>
-[...11 lines deleted...]
-      </c>
+          <t>А25-1274/2012</t>
+        </is>
+      </c>
+      <c r="E421" s="2"/>
+      <c r="F421" s="2"/>
       <c r="G421" s="2" t="inlineStr">
         <is>
-          <t>30.12.2021 АС Архангельской облласти, 14-й АПС от 18.04.2022</t>
-[...2 lines deleted...]
-      <c r="H421" s="2"/>
+          <t>16.08.2012 АС Карачаево-Черкесской Республики</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="inlineStr">
+        <is>
+          <t>Дышекова А. С.</t>
+        </is>
+      </c>
       <c r="I421" s="2" t="inlineStr">
         <is>
-          <t>2021 предупреждение</t>
+          <t>2012 штраф 2 500 рублей</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B422" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Самарской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>А25-827/2016</t>
+        </is>
+      </c>
+      <c r="C422" s="2"/>
       <c r="D422" s="2" t="inlineStr">
         <is>
-          <t>А55-31326/2024</t>
-[...11 lines deleted...]
-      </c>
+          <t>А25-827/2016</t>
+        </is>
+      </c>
+      <c r="E422" s="2"/>
+      <c r="F422" s="2"/>
       <c r="G422" s="2" t="inlineStr">
         <is>
-          <t>25.10.2024 АС Самарской области</t>
+          <t>08.06.2016 АС Карачаево-Черкесской Республики</t>
         </is>
       </c>
       <c r="H422" s="2" t="inlineStr">
         <is>
-          <t>Агеева В.В.</t>
+          <t>Шишканов Д. Г.</t>
         </is>
       </c>
       <c r="I422" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>2016 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="n">
         <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B423" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Московско области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Самарской области</t>
+        </is>
+      </c>
+      <c r="C423" s="2"/>
       <c r="D423" s="2" t="inlineStr">
         <is>
-          <t>А41-101398/2024</t>
-[...11 lines deleted...]
-      </c>
+          <t>А55-26599/2015</t>
+        </is>
+      </c>
+      <c r="E423" s="2"/>
+      <c r="F423" s="2"/>
       <c r="G423" s="2" t="inlineStr">
         <is>
-          <t>27.01.2025 АС Московской области, 25.03.2025 - 10 ААС</t>
+          <t>16.12.2015 АС Самарской области</t>
         </is>
       </c>
       <c r="H423" s="2" t="inlineStr">
         <is>
-          <t>Васильева Е. В.</t>
+          <t>Матюхина Т. М</t>
         </is>
       </c>
       <c r="I423" s="2" t="inlineStr">
         <is>
-          <t>2025 штраф 25 000 руб</t>
+          <t>2015 штраф 25 000 руб</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="n">
-        <v>Ушков Александр Вячеславович</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B424" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тамбовской области</t>
+          <t>Росреестр по Ульяновской области</t>
         </is>
       </c>
       <c r="C424" s="2" t="inlineStr">
         <is>
-          <t>ООО «Тамбовская ипотечная корпорация» </t>
+          <t>Журавлев С.А.</t>
         </is>
       </c>
       <c r="D424" s="2" t="inlineStr">
         <is>
-          <t>А64-4537/2014</t>
-[...2 lines deleted...]
-      <c r="E424" s="2"/>
+          <t>А72-14412/2020</t>
+        </is>
+      </c>
+      <c r="E424" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение сроков опубликования в ЕФРСБ</t>
+        </is>
+      </c>
       <c r="F424" s="2"/>
       <c r="G424" s="2" t="inlineStr">
         <is>
-          <t>15.09.2014 АС Тамбовской области</t>
+          <t>03.02.2021 АС Ульяновской области</t>
         </is>
       </c>
       <c r="H424" s="2" t="inlineStr">
         <is>
-          <t>Сучков С. А.</t>
+          <t>Семенова М.А.</t>
         </is>
       </c>
       <c r="I424" s="2" t="inlineStr">
         <is>
-          <t>2014 отказано</t>
+          <t>2021 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="n">
-        <v>Федосеев Александр Владимирович</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B425" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Саратовской области</t>
+          <t>Росреестр по Архангельской области и НАО</t>
         </is>
       </c>
       <c r="C425" s="2" t="inlineStr">
         <is>
-          <t>Силантьева Е.В.</t>
+          <t>ООО "Соловки электросбыт"</t>
         </is>
       </c>
       <c r="D425" s="2" t="inlineStr">
         <is>
-          <t>А57-21784/2021</t>
+          <t>А05-11982/2021</t>
         </is>
       </c>
       <c r="E425" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков и содержание публикации</t>
-[...2 lines deleted...]
-      <c r="F425" s="2"/>
+          <t>затягивание сроков процедуры, бездействие, отчет не отражает реальные требования</t>
+        </is>
+      </c>
+      <c r="F425" s="2" t="inlineStr">
+        <is>
+          <t>00282921 </t>
+        </is>
+      </c>
       <c r="G425" s="2" t="inlineStr">
         <is>
-          <t>10.12.2021 АС по Саратовской области</t>
+          <t>30.12.2021 АС Архангельской облласти, 14-й АПС от 18.04.2022</t>
         </is>
       </c>
       <c r="H425" s="2"/>
       <c r="I425" s="2" t="inlineStr">
         <is>
           <t>2021 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B426" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Самарской области</t>
         </is>
       </c>
       <c r="C426" s="2" t="inlineStr">
         <is>
-          <t>ГУП РБ "Лесцентр"</t>
+          <t>Кудуев Э.А</t>
         </is>
       </c>
       <c r="D426" s="2" t="inlineStr">
         <is>
-          <t>А07-5853/2020</t>
+          <t>А55-31326/2024</t>
         </is>
       </c>
       <c r="E426" s="2" t="inlineStr">
         <is>
-          <t>Нарушение сроков опубликования сведений в ЕФРСБ</t>
-[...2 lines deleted...]
-      <c r="F426" s="2"/>
+          <t>не открыт отдельный банковский счет для¶обеспечения исполнения обязанности по возврату задатков</t>
+        </is>
+      </c>
+      <c r="F426" s="2" t="inlineStr">
+        <is>
+          <t>00466324 от 03.09.2024</t>
+        </is>
+      </c>
       <c r="G426" s="2" t="inlineStr">
         <is>
-          <t>11.08.2020 АС Республики Башкортостан</t>
+          <t>25.10.2024 АС Самарской области</t>
         </is>
       </c>
       <c r="H426" s="2" t="inlineStr">
         <is>
-          <t>Решетников С.А,</t>
+          <t>Агеева В.В.</t>
         </is>
       </c>
       <c r="I426" s="2" t="inlineStr">
         <is>
-          <t>2020 предупреждение</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B427" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Московско области</t>
         </is>
       </c>
       <c r="C427" s="2" t="inlineStr">
         <is>
-          <t>ГУП Управление кап.строительства Мин.строительства, архитекруры и транспорта РБ</t>
+          <t>Переляев А.А.</t>
         </is>
       </c>
       <c r="D427" s="2" t="inlineStr">
         <is>
-          <t>А07-9311/2020</t>
+          <t>А41-101398/2024</t>
         </is>
       </c>
       <c r="E427" s="2" t="inlineStr">
         <is>
-          <t>не указание всех предусмотренных сведений в отчете конкурсного управляющего, опубликования сведений в ЕФРСБ</t>
-[...2 lines deleted...]
-      <c r="F427" s="2"/>
+          <t>не направлен отчет ву в адрес кредитора, отчеты ау не соответствуют типовой форме, не оценены требования кредиоров, не исследовано имущественное положение должника, несвоевременое проведение фин.анализа</t>
+        </is>
+      </c>
+      <c r="F427" s="2" t="inlineStr">
+        <is>
+          <t>01915024</t>
+        </is>
+      </c>
       <c r="G427" s="2" t="inlineStr">
         <is>
-          <t>04.02.2021 АС Республики Башкортостан</t>
+          <t>27.01.2025 АС Московской области, 25.03.2025 - 10 ААС</t>
         </is>
       </c>
       <c r="H427" s="2" t="inlineStr">
         <is>
-          <t>Симахина И.В.</t>
+          <t>Васильева Е. В.</t>
         </is>
       </c>
       <c r="I427" s="2" t="inlineStr">
         <is>
-          <t>2021 отказано</t>
+          <t>2025 штраф 25 000 руб</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Ушков Александр Вячеславович</v>
       </c>
       <c r="B428" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
-[...2 lines deleted...]
-      <c r="C428" s="2"/>
+          <t>Росреестр по Тамбовской области</t>
+        </is>
+      </c>
+      <c r="C428" s="2" t="inlineStr">
+        <is>
+          <t>ООО «Тамбовская ипотечная корпорация» </t>
+        </is>
+      </c>
       <c r="D428" s="2" t="inlineStr">
         <is>
-          <t>А07-34565/2018</t>
-[...6 lines deleted...]
-      </c>
+          <t>А64-4537/2014</t>
+        </is>
+      </c>
+      <c r="E428" s="2"/>
       <c r="F428" s="2"/>
       <c r="G428" s="2" t="inlineStr">
         <is>
-          <t>21.01.2019 АС Республики Башкортостан</t>
+          <t>15.09.2014 АС Тамбовской области</t>
         </is>
       </c>
       <c r="H428" s="2" t="inlineStr">
         <is>
-          <t>Решетников С.А.</t>
+          <t>Сучков С. А.</t>
         </is>
       </c>
       <c r="I428" s="2" t="inlineStr">
         <is>
-          <t>2019 предупреждение</t>
+          <t>2014 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Федосеев Александр Владимирович</v>
       </c>
       <c r="B429" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Башкортостан</t>
+          <t>Росреестр по Саратовской области</t>
         </is>
       </c>
       <c r="C429" s="2" t="inlineStr">
         <is>
-          <t>ГУП УКС Минстройтранса РБ</t>
+          <t>Силантьева Е.В.</t>
         </is>
       </c>
       <c r="D429" s="2" t="inlineStr">
         <is>
-          <t>А07-36303/2018</t>
+          <t>А57-21784/2021</t>
         </is>
       </c>
       <c r="E429" s="2" t="inlineStr">
         <is>
-          <t>Не проинвентаризировал дебиторскую задол-ть</t>
+          <t>нарушение сроков и содержание публикации</t>
         </is>
       </c>
       <c r="F429" s="2"/>
       <c r="G429" s="2" t="inlineStr">
         <is>
-          <t>12.02.2019 АС Республики Башкортостан</t>
-[...6 lines deleted...]
-      </c>
+          <t>10.12.2021 АС по Саратовской области</t>
+        </is>
+      </c>
+      <c r="H429" s="2"/>
       <c r="I429" s="2" t="inlineStr">
         <is>
-          <t>2019 предупреждение</t>
+          <t>2021 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B430" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Смоленской области</t>
-[...2 lines deleted...]
-      <c r="C430" s="2"/>
+          <t>Росреестр по Республике Башкортостан</t>
+        </is>
+      </c>
+      <c r="C430" s="2" t="inlineStr">
+        <is>
+          <t>ГУП РБ "Лесцентр"</t>
+        </is>
+      </c>
       <c r="D430" s="2" t="inlineStr">
         <is>
-          <t>А62-5038/2018</t>
+          <t>А07-5853/2020</t>
         </is>
       </c>
       <c r="E430" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>Нарушение сроков опубликования сведений в ЕФРСБ</t>
         </is>
       </c>
       <c r="F430" s="2"/>
       <c r="G430" s="2" t="inlineStr">
         <is>
-          <t>07.08.2018 АС Смоленской области</t>
+          <t>11.08.2020 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H430" s="2" t="inlineStr">
         <is>
-          <t>Ерохин А.М.</t>
+          <t>Решетников С.А,</t>
         </is>
       </c>
       <c r="I430" s="2" t="inlineStr">
         <is>
-          <t>2018 отказано</t>
+          <t>2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B431" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тамбовской области</t>
+          <t>Росреестр по Республике Башкортостан</t>
         </is>
       </c>
       <c r="C431" s="2" t="inlineStr">
         <is>
-          <t>ИП Шапурина В.И.</t>
+          <t>ГУП Управление кап.строительства Мин.строительства, архитекруры и транспорта РБ</t>
         </is>
       </c>
       <c r="D431" s="2" t="inlineStr">
         <is>
-          <t>А64-1234/2023</t>
+          <t>А07-9311/2020</t>
         </is>
       </c>
       <c r="E431" s="2" t="inlineStr">
         <is>
-          <t>проведение собрания кредиторов не по адресу утвержденным собрание кредиторов; нарушил правила подготовки отчетов;  при проведении торгов имущества должника в период с 15.01.2021 по 28.04.2022 не открыл специальный счет для приема задатков; </t>
-[...6 lines deleted...]
-      </c>
+          <t>не указание всех предусмотренных сведений в отчете конкурсного управляющего, опубликования сведений в ЕФРСБ</t>
+        </is>
+      </c>
+      <c r="F431" s="2"/>
       <c r="G431" s="2" t="inlineStr">
         <is>
-          <t>25.04.2023 АС Тамбовской области</t>
+          <t>04.02.2021 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H431" s="2" t="inlineStr">
         <is>
-          <t>Чекмарёв А. В.</t>
+          <t>Симахина И.В.</t>
         </is>
       </c>
       <c r="I431" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2021 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B432" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москве (по жалобе Красноперова Р.А.)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Республике Башкортостан</t>
+        </is>
+      </c>
+      <c r="C432" s="2"/>
       <c r="D432" s="2" t="inlineStr">
         <is>
-          <t>А40-167257/2023</t>
+          <t>А07-34565/2018</t>
         </is>
       </c>
       <c r="E432" s="2" t="inlineStr">
         <is>
-          <t>несвоевременное включение собщения в ЕФРСБ о подаче в суд заявления о признании сделки недействительной; несвоевременно включил сведения об отказе в удовлетворении заявления, несвоевременное опубликование на ЕФРСБ других сведений по делу. </t>
-[...7 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F432" s="2"/>
       <c r="G432" s="2" t="inlineStr">
         <is>
-          <t>25.09.2023 АС города Москвы</t>
+          <t>21.01.2019 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H432" s="2" t="inlineStr">
         <is>
-          <t>Харламов А. О.</t>
+          <t>Решетников С.А.</t>
         </is>
       </c>
       <c r="I432" s="2" t="inlineStr">
         <is>
-          <t>2023 предупреждение</t>
+          <t>2019 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B433" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Калининградской области</t>
-[...2 lines deleted...]
-      <c r="C433" s="2"/>
+          <t>Росреестр по Республике Башкортостан</t>
+        </is>
+      </c>
+      <c r="C433" s="2" t="inlineStr">
+        <is>
+          <t>ГУП УКС Минстройтранса РБ</t>
+        </is>
+      </c>
       <c r="D433" s="2" t="inlineStr">
         <is>
-          <t>А21-7242/2024</t>
+          <t>А07-36303/2018</t>
         </is>
       </c>
       <c r="E433" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+          <t>Не проинвентаризировал дебиторскую задол-ть</t>
         </is>
       </c>
       <c r="F433" s="2"/>
       <c r="G433" s="2" t="inlineStr">
         <is>
-          <t>05.08.2024 АС Калининградской области</t>
+          <t>12.02.2019 АС Республики Башкортостан</t>
         </is>
       </c>
       <c r="H433" s="2" t="inlineStr">
         <is>
-          <t>Широченко Д.В.</t>
+          <t>Кутлин Р.К.</t>
         </is>
       </c>
       <c r="I433" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>2019 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="n">
         <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B434" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москва</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Смоленской области</t>
+        </is>
+      </c>
+      <c r="C434" s="2"/>
       <c r="D434" s="2" t="inlineStr">
         <is>
-          <t>А40-143486/2024</t>
+          <t>А62-5038/2018</t>
         </is>
       </c>
       <c r="E434" s="2" t="inlineStr">
         <is>
-          <t>Нарушение срока публикации в ЕФРСБ сведений о собрании кредиторов,не исполнил решение принятое собранием кредиторов 21.03.2022 о подаче в арбитражный суд заявления о привлечении контролирующих должника лиц к субсидиарной ответственности </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F434" s="2"/>
       <c r="G434" s="2" t="inlineStr">
         <is>
-          <t>02.09.2024 АС города Москвы</t>
+          <t>07.08.2018 АС Смоленской области</t>
         </is>
       </c>
       <c r="H434" s="2" t="inlineStr">
         <is>
-          <t>Кузин М.М.</t>
+          <t>Ерохин А.М.</t>
         </is>
       </c>
       <c r="I434" s="2" t="inlineStr">
         <is>
-          <t>2024 предупреждение</t>
+          <t>2018 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B435" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Удмуртской Республики</t>
+          <t>Росреестр по Тамбовской области</t>
         </is>
       </c>
       <c r="C435" s="2" t="inlineStr">
         <is>
-          <t> ООО «РМУ Минздрава УР» </t>
+          <t>ИП Шапурина В.И.</t>
         </is>
       </c>
       <c r="D435" s="2" t="inlineStr">
         <is>
-          <t>А71- 7303/2022</t>
+          <t>А64-1234/2023</t>
         </is>
       </c>
       <c r="E435" s="2" t="inlineStr">
         <is>
-          <t>несизвещение кредитора о собраниях кредиторов, несвоевременной публикации сведений в ЕФРСБ </t>
+          <t>проведение собрания кредиторов не по адресу утвержденным собрание кредиторов; нарушил правила подготовки отчетов;  при проведении торгов имущества должника в период с 15.01.2021 по 28.04.2022 не открыл специальный счет для приема задатков; </t>
         </is>
       </c>
       <c r="F435" s="2" t="inlineStr">
         <is>
-          <t>20.04.2022 №00211822</t>
+          <t>0046823</t>
         </is>
       </c>
       <c r="G435" s="2" t="inlineStr">
         <is>
-          <t>03.08.2022 АС Удмурдской Республики</t>
+          <t>25.04.2023 АС Тамбовской области</t>
         </is>
       </c>
       <c r="H435" s="2" t="inlineStr">
         <is>
-          <t>Иютина О. В.</t>
+          <t>Чекмарёв А. В.</t>
         </is>
       </c>
       <c r="I435" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2023 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B436" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Удмуртской Республики</t>
+          <t>Росреестр по г. Москве (по жалобе Красноперова Р.А.)</t>
         </is>
       </c>
       <c r="C436" s="2" t="inlineStr">
         <is>
-          <t>ООО «ТОТ»</t>
+          <t>ООО "ЮВ Инструмент", ООО "Строительная лесная команда Дубрава Рус-Микс"</t>
         </is>
       </c>
       <c r="D436" s="2" t="inlineStr">
         <is>
-          <t>А71-7973/2023</t>
+          <t>А40-167257/2023</t>
         </is>
       </c>
       <c r="E436" s="2" t="inlineStr">
         <is>
-          <t>Несвоевременное размещение публикации о результатах процедуры наблюдения</t>
+          <t>несвоевременное включение собщения в ЕФРСБ о подаче в суд заявления о признании сделки недействительной; несвоевременно включил сведения об отказе в удовлетворении заявления, несвоевременное опубликование на ЕФРСБ других сведений по делу. </t>
         </is>
       </c>
       <c r="F436" s="2" t="inlineStr">
         <is>
-          <t>00211823 от 25.04.2023</t>
+          <t>3207723
+</t>
         </is>
       </c>
       <c r="G436" s="2" t="inlineStr">
         <is>
-          <t>07.07.2023 АС Удмурдской Республики</t>
+          <t>25.09.2023 АС города Москвы</t>
         </is>
       </c>
       <c r="H436" s="2" t="inlineStr">
         <is>
-          <t>Вильданова Л.Ф.</t>
+          <t>Харламов А. О.</t>
         </is>
       </c>
       <c r="I436" s="2" t="inlineStr">
         <is>
           <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B437" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Удмуртской Республики</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Калининградской области</t>
+        </is>
+      </c>
+      <c r="C437" s="2"/>
       <c r="D437" s="2" t="inlineStr">
         <is>
-          <t>А71-6659/2024</t>
+          <t>А21-7242/2024</t>
         </is>
       </c>
       <c r="E437" s="2" t="inlineStr">
         <is>
-          <t>нарушение правил подготовки отчетов</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F437" s="2"/>
       <c r="G437" s="2" t="inlineStr">
         <is>
-          <t>14.10.2024 АС Удмурдской Республики</t>
-[...2 lines deleted...]
-      <c r="H437" s="2"/>
+          <t>05.08.2024 АС Калининградской области</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="inlineStr">
+        <is>
+          <t>Широченко Д.В.</t>
+        </is>
+      </c>
       <c r="I437" s="2" t="inlineStr">
         <is>
-          <t>2024 штраф 30000 руб</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B438" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Удмуртской Республики</t>
+          <t>Росреестр по г. Москва</t>
         </is>
       </c>
       <c r="C438" s="2" t="inlineStr">
         <is>
-          <t>ООО «Монолит»</t>
+          <t>ООО «АЛЬВЫ»</t>
         </is>
       </c>
       <c r="D438" s="2" t="inlineStr">
         <is>
-          <t>А71-15551/2015</t>
-[...3 lines deleted...]
-      <c r="F438" s="2"/>
+          <t>А40-143486/2024</t>
+        </is>
+      </c>
+      <c r="E438" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение срока публикации в ЕФРСБ сведений о собрании кредиторов,не исполнил решение принятое собранием кредиторов 21.03.2022 о подаче в арбитражный суд заявления о привлечении контролирующих должника лиц к субсидиарной ответственности </t>
+        </is>
+      </c>
+      <c r="F438" s="2" t="inlineStr">
+        <is>
+          <t>2597724 от 28.05.2024</t>
+        </is>
+      </c>
       <c r="G438" s="2" t="inlineStr">
         <is>
-          <t>24.02.2016 АС Удмурдской Республики</t>
+          <t>02.09.2024 АС города Москвы</t>
         </is>
       </c>
       <c r="H438" s="2" t="inlineStr">
         <is>
-          <t>Коковихина Т. С.</t>
+          <t>Кузин М.М.</t>
         </is>
       </c>
       <c r="I438" s="2" t="inlineStr">
         <is>
-          <t>2015 предупреждение</t>
+          <t>2024 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B439" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ставропольскому краю </t>
-[...2 lines deleted...]
-      <c r="C439" s="2"/>
+          <t>Росреестр по Удмуртской Республики</t>
+        </is>
+      </c>
+      <c r="C439" s="2" t="inlineStr">
+        <is>
+          <t> ООО «РМУ Минздрава УР» </t>
+        </is>
+      </c>
       <c r="D439" s="2" t="inlineStr">
         <is>
-          <t>А63-22855/2018</t>
+          <t>А71- 7303/2022</t>
         </is>
       </c>
       <c r="E439" s="2" t="inlineStr">
         <is>
-          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
-[...2 lines deleted...]
-      <c r="F439" s="2"/>
+          <t>несизвещение кредитора о собраниях кредиторов, несвоевременной публикации сведений в ЕФРСБ </t>
+        </is>
+      </c>
+      <c r="F439" s="2" t="inlineStr">
+        <is>
+          <t>20.04.2022 №00211822</t>
+        </is>
+      </c>
       <c r="G439" s="2" t="inlineStr">
         <is>
-          <t>29.01.2019 АС Ставропольского края</t>
+          <t>03.08.2022 АС Удмурдской Республики</t>
         </is>
       </c>
       <c r="H439" s="2" t="inlineStr">
         <is>
-          <t>Карпель В.Л.</t>
+          <t>Иютина О. В.</t>
         </is>
       </c>
       <c r="I439" s="2" t="inlineStr">
         <is>
-          <t>2019 Предупреждение</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B440" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ростовской области</t>
+          <t>Росреестр по Удмуртской Республики</t>
         </is>
       </c>
       <c r="C440" s="2" t="inlineStr">
         <is>
-          <t>Дронова Л.М</t>
-[...2 lines deleted...]
-      <c r="D440" s="2"/>
+          <t>ООО «ТОТ»</t>
+        </is>
+      </c>
+      <c r="D440" s="2" t="inlineStr">
+        <is>
+          <t>А71-7973/2023</t>
+        </is>
+      </c>
       <c r="E440" s="2" t="inlineStr">
         <is>
-          <t>не выявил имущество гражданина и не обеспечил его сохранность  в части включения в конкурсную массу разницы между прожиточным минимумом и пенсией Должника</t>
+          <t>Несвоевременное размещение публикации о результатах процедуры наблюдения</t>
         </is>
       </c>
       <c r="F440" s="2" t="inlineStr">
         <is>
-          <t>02426123</t>
+          <t>00211823 от 25.04.2023</t>
         </is>
       </c>
       <c r="G440" s="2" t="inlineStr">
         <is>
-          <t>26.02.2024 Постановление Росреестра</t>
-[...2 lines deleted...]
-      <c r="H440" s="2"/>
+          <t>07.07.2023 АС Удмурдской Республики</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="inlineStr">
+        <is>
+          <t>Вильданова Л.Ф.</t>
+        </is>
+      </c>
       <c r="I440" s="2" t="inlineStr">
         <is>
-          <t>2024 прекращено Росреестром</t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B441" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Ростовской области</t>
+          <t>Росреестр по Удмуртской Республики</t>
         </is>
       </c>
       <c r="C441" s="2" t="inlineStr">
         <is>
-          <t>Селявкин М.А.</t>
+          <t>ООО «РМУ Минздрава по УР»</t>
         </is>
       </c>
       <c r="D441" s="2" t="inlineStr">
         <is>
-          <t>А53-23135/2023</t>
+          <t>А71-6659/2024</t>
         </is>
       </c>
       <c r="E441" s="2" t="inlineStr">
         <is>
-          <t>Нарушение правил подготовки и предоставления в суд арбитражным управляющим отчетности</t>
+          <t>нарушение правил подготовки отчетов</t>
         </is>
       </c>
       <c r="F441" s="2" t="inlineStr">
         <is>
-          <t>00706123 от 02.05.2023</t>
+          <t>№00111824 от 09.04.2024</t>
         </is>
       </c>
       <c r="G441" s="2" t="inlineStr">
         <is>
-          <t>01.09.2023 АС Ростовской области</t>
+          <t>14.10.2024 АС Удмурдской Республики</t>
         </is>
       </c>
       <c r="H441" s="2"/>
       <c r="I441" s="2" t="inlineStr">
         <is>
-          <t>2023 отказано</t>
+          <t>2024 штраф 30000 руб</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B442" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Севастополь</t>
+          <t>Росреестр по Удмуртской Республики</t>
         </is>
       </c>
       <c r="C442" s="2" t="inlineStr">
         <is>
-          <t>Столбецкий Д.С.</t>
-[...7 lines deleted...]
-      </c>
+          <t>ООО «Монолит»</t>
+        </is>
+      </c>
+      <c r="D442" s="2" t="inlineStr">
+        <is>
+          <t>А71-15551/2015</t>
+        </is>
+      </c>
+      <c r="E442" s="2"/>
       <c r="F442" s="2"/>
       <c r="G442" s="2" t="inlineStr">
         <is>
-          <t>21.10.2024 Постановление Росреестра</t>
-[...2 lines deleted...]
-      <c r="H442" s="2"/>
+          <t>24.02.2016 АС Удмурдской Республики</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="inlineStr">
+        <is>
+          <t>Коковихина Т. С.</t>
+        </is>
+      </c>
       <c r="I442" s="2" t="inlineStr">
         <is>
-          <t>2024 Производство прекращено в связи с отсутствием состава админ.правонарушения</t>
+          <t>2015 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="n">
-        <v>Шакиров Азат Альбиртович</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B443" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Челябинской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Ставропольскому краю </t>
+        </is>
+      </c>
+      <c r="C443" s="2"/>
       <c r="D443" s="2" t="inlineStr">
         <is>
-          <t>А76-45840/2021</t>
+          <t>А63-22855/2018</t>
         </is>
       </c>
       <c r="E443" s="2" t="inlineStr">
         <is>
-          <t>нарушение сроков опубликования сведений на ЕФРСБ, нарушение периодичности проведения собраний кредиторов, нарушение правил подготовки и проведения собраний, назначено заочное голосование с юрлицами</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F443" s="2"/>
       <c r="G443" s="2" t="inlineStr">
         <is>
-          <t>16.03.2022 АС Челябинской области</t>
+          <t>29.01.2019 АС Ставропольского края</t>
         </is>
       </c>
       <c r="H443" s="2" t="inlineStr">
         <is>
-          <t>Н.Г. Плаксина</t>
+          <t>Карпель В.Л.</t>
         </is>
       </c>
       <c r="I443" s="2" t="inlineStr">
         <is>
-          <t>2022 штраф 25 000 руб.</t>
+          <t>2019 Предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="n">
+        <v>Чибисов Виктор Анатольевич</v>
+      </c>
+      <c r="B444" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Ростовской области</t>
+        </is>
+      </c>
+      <c r="C444" s="2" t="inlineStr">
+        <is>
+          <t>Дронова Л.М</t>
+        </is>
+      </c>
+      <c r="D444" s="2"/>
+      <c r="E444" s="2" t="inlineStr">
+        <is>
+          <t>не выявил имущество гражданина и не обеспечил его сохранность  в части включения в конкурсную массу разницы между прожиточным минимумом и пенсией Должника</t>
+        </is>
+      </c>
+      <c r="F444" s="2" t="inlineStr">
+        <is>
+          <t>02426123</t>
+        </is>
+      </c>
+      <c r="G444" s="2" t="inlineStr">
+        <is>
+          <t>26.02.2024 Постановление Росреестра</t>
+        </is>
+      </c>
+      <c r="H444" s="2"/>
+      <c r="I444" s="2" t="inlineStr">
+        <is>
+          <t>2024 прекращено Росреестром</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="n">
+        <v>Чибисов Виктор Анатольевич</v>
+      </c>
+      <c r="B445" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Ростовской области</t>
+        </is>
+      </c>
+      <c r="C445" s="2" t="inlineStr">
+        <is>
+          <t>Селявкин М.А.</t>
+        </is>
+      </c>
+      <c r="D445" s="2" t="inlineStr">
+        <is>
+          <t>А53-23135/2023</t>
+        </is>
+      </c>
+      <c r="E445" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение правил подготовки и предоставления в суд арбитражным управляющим отчетности</t>
+        </is>
+      </c>
+      <c r="F445" s="2" t="inlineStr">
+        <is>
+          <t>00706123 от 02.05.2023</t>
+        </is>
+      </c>
+      <c r="G445" s="2" t="inlineStr">
+        <is>
+          <t>01.09.2023 АС Ростовской области</t>
+        </is>
+      </c>
+      <c r="H445" s="2"/>
+      <c r="I445" s="2" t="inlineStr">
+        <is>
+          <t>2023 отказано</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="1" t="n">
+        <v>Чибисов Виктор Анатольевич</v>
+      </c>
+      <c r="B446" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по г. Севастополь</t>
+        </is>
+      </c>
+      <c r="C446" s="2" t="inlineStr">
+        <is>
+          <t>Столбецкий Д.С.</t>
+        </is>
+      </c>
+      <c r="D446" s="2"/>
+      <c r="E446" s="2" t="inlineStr">
+        <is>
+          <t>непринятие мер по выявлению имущества</t>
+        </is>
+      </c>
+      <c r="F446" s="2"/>
+      <c r="G446" s="2" t="inlineStr">
+        <is>
+          <t>21.10.2024 Постановление Росреестра</t>
+        </is>
+      </c>
+      <c r="H446" s="2"/>
+      <c r="I446" s="2" t="inlineStr">
+        <is>
+          <t>2024 Производство прекращено в связи с отсутствием состава админ.правонарушения</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
+      <c r="A447" s="1" t="n">
         <v>Шакиров Азат Альбиртович</v>
       </c>
-      <c r="B444" s="2" t="inlineStr">
+      <c r="B447" s="2" t="inlineStr">
         <is>
           <t>Росреестр по Челябинской области</t>
         </is>
       </c>
-      <c r="C444" s="2" t="inlineStr">
+      <c r="C447" s="2" t="inlineStr">
+        <is>
+          <t>ООО «Дортехстрой»</t>
+        </is>
+      </c>
+      <c r="D447" s="2" t="inlineStr">
+        <is>
+          <t>А76-45840/2021</t>
+        </is>
+      </c>
+      <c r="E447" s="2" t="inlineStr">
+        <is>
+          <t>нарушение сроков опубликования сведений на ЕФРСБ, нарушение периодичности проведения собраний кредиторов, нарушение правил подготовки и проведения собраний, назначено заочное голосование с юрлицами</t>
+        </is>
+      </c>
+      <c r="F447" s="2" t="inlineStr">
+        <is>
+          <t>от 15.12.2021</t>
+        </is>
+      </c>
+      <c r="G447" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2022 АС Челябинской области</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="inlineStr">
+        <is>
+          <t>Н.Г. Плаксина</t>
+        </is>
+      </c>
+      <c r="I447" s="2" t="inlineStr">
+        <is>
+          <t>2022 штраф 25 000 руб.</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
+      <c r="A448" s="1" t="n">
+        <v>Шакиров Азат Альбиртович</v>
+      </c>
+      <c r="B448" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Челябинской области</t>
+        </is>
+      </c>
+      <c r="C448" s="2" t="inlineStr">
         <is>
           <t>ООО «ЮМЕК»</t>
         </is>
       </c>
-      <c r="D444" s="2" t="inlineStr">
+      <c r="D448" s="2" t="inlineStr">
         <is>
           <t>А76-23863/2022
 </t>
         </is>
       </c>
-      <c r="E444" s="2" t="inlineStr">
+      <c r="E448" s="2" t="inlineStr">
         <is>
           <t>нарушение сроков опубликования сведений на ЕФРСБ;  не включил проект договора купли-продажи¶предприятия и подписанный электронной подписью организатора торгов договор о задатке; нарушение порядка проведения собрания кредиторов; не представил суду сведения, касающиеся процедуры конкурсного производства, в том числе отчет о своей деятельности</t>
         </is>
       </c>
-      <c r="F444" s="2" t="inlineStr">
+      <c r="F448" s="2" t="inlineStr">
         <is>
           <t>от 07.07.2022</t>
         </is>
       </c>
-      <c r="G444" s="2" t="inlineStr">
+      <c r="G448" s="2" t="inlineStr">
         <is>
           <t>19.12.2022 АС Челябинской области; 18 ААС от 03.04.2023 - без изменений. 14.08.2023 - АС Уральского округа - кас.ж. без удовлетворения</t>
         </is>
       </c>
-      <c r="H444" s="2" t="inlineStr">
+      <c r="H448" s="2" t="inlineStr">
         <is>
           <t>Сакаева К. А</t>
         </is>
       </c>
-      <c r="I444" s="2" t="inlineStr">
+      <c r="I448" s="2" t="inlineStr">
         <is>
           <t>2022 штраф 50 000 руб.</t>
-        </is>
-[...174 lines deleted...]
-          <t>2023 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Шакиров Азат Альбиртович</v>
       </c>
       <c r="B449" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по жалобе Карнаушенко Г.В,)</t>
+          <t>Росреестр по Челябинской области</t>
         </is>
       </c>
       <c r="C449" s="2" t="inlineStr">
         <is>
-          <t>ООО "Элита"</t>
+          <t>ООО «ЮМЕК»</t>
         </is>
       </c>
       <c r="D449" s="2" t="inlineStr">
         <is>
-          <t> А32-8351/2022</t>
+          <t>А76-26603/2023</t>
         </is>
       </c>
       <c r="E449" s="2" t="inlineStr">
         <is>
-          <t>нарушена очередность погашения требований кредиторов должника; нарушен порядок регистрации участников собрания¶кредиторов должника</t>
+          <t>Нарушение правил подготовки и составления отчетности, в том числе отчета о движении денежных средств, нарушение периодичности проведения собрания кредиторов должника, нарешение сроков и порядка предоставления в суд отчетов и протоколов собрания должника</t>
         </is>
       </c>
       <c r="F449" s="2" t="inlineStr">
         <is>
-          <t>00232322 </t>
+          <t>от 12.07.2023 № 01147423</t>
         </is>
       </c>
       <c r="G449" s="2" t="inlineStr">
         <is>
-          <t>25.05.2022 АС Краснодарского края</t>
+          <t>16.11.2023 АС Челябинской области</t>
         </is>
       </c>
       <c r="H449" s="2" t="inlineStr">
         <is>
-          <t>Федькин Л.О.</t>
+          <t>Наконечная О.Г.</t>
         </is>
       </c>
       <c r="I449" s="2" t="inlineStr">
         <is>
-          <t>2022 предупреждение</t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Шевелева Екатерина Олеговна</v>
       </c>
       <c r="B450" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Краснодарскому краю (по жалобе Лагеревой Л.Г.)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по г.Москве</t>
+        </is>
+      </c>
+      <c r="C450" s="2"/>
       <c r="D450" s="2" t="inlineStr">
         <is>
-          <t>нет в суде</t>
-[...6 lines deleted...]
-      <c r="I450" s="2"/>
+          <t>А40-104054/22</t>
+        </is>
+      </c>
+      <c r="E450" s="2" t="inlineStr">
+        <is>
+          <t>Нарушение ФЗ "О несостоятельности (банкротстве)"</t>
+        </is>
+      </c>
+      <c r="F450" s="2" t="inlineStr">
+        <is>
+          <t>1367722</t>
+        </is>
+      </c>
+      <c r="G450" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2022 АС г. Москвы</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="inlineStr">
+        <is>
+          <t>Гилаев Д. А.</t>
+        </is>
+      </c>
+      <c r="I450" s="2" t="inlineStr">
+        <is>
+          <t>2022 предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Шевелева Екатерина Олеговна</v>
       </c>
       <c r="B451" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Калиниградской области</t>
-[...2 lines deleted...]
-      <c r="C451" s="2"/>
+          <t>Росреестр по Калининградской области</t>
+        </is>
+      </c>
+      <c r="C451" s="2" t="inlineStr">
+        <is>
+          <t>ООО «МТК-Сильвия»</t>
+        </is>
+      </c>
       <c r="D451" s="2" t="inlineStr">
         <is>
-          <t>А21-2655/2025</t>
+          <t>А21-2719/2023</t>
         </is>
       </c>
       <c r="E451" s="2" t="inlineStr">
         <is>
-          <t>нарушение закона о банкротстве</t>
-[...2 lines deleted...]
-      <c r="F451" s="2"/>
+          <t>Непредставление в Арбитражный суд Калининградской области протоколов собраний кредиторов </t>
+        </is>
+      </c>
+      <c r="F451" s="2" t="inlineStr">
+        <is>
+          <t>№ 00133923 от 13.03.2023</t>
+        </is>
+      </c>
       <c r="G451" s="2" t="inlineStr">
         <is>
-          <t>07.05.2025 АС Калининградской области; 27.10.2025 - 13 ААС</t>
+          <t>22.05.2023 АС Калининградской области</t>
         </is>
       </c>
       <c r="H451" s="2" t="inlineStr">
         <is>
-          <t>Ершова Ю.А.</t>
+          <t>Юшкарев И.Ю.</t>
         </is>
       </c>
       <c r="I451" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2023 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B452" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Тверской области</t>
-[...2 lines deleted...]
-      <c r="C452" s="2"/>
+          <t>Росреестр по Краснодарскому краю (по жалобе Карнаушенко Г.В,)</t>
+        </is>
+      </c>
+      <c r="C452" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Элита"</t>
+        </is>
+      </c>
       <c r="D452" s="2" t="inlineStr">
         <is>
-          <t>А66-9168/2025</t>
+          <t>А32-42954/2023</t>
         </is>
       </c>
       <c r="E452" s="2" t="inlineStr">
         <is>
-          <t>Непринятие мер по проведению торгов, отсутствиеп сведений о проведении повторных торгов</t>
-[...2 lines deleted...]
-      <c r="F452" s="2"/>
+          <t>Нарушена периодичность пердставления собранию кредиторов должника отчета ку и результатх конкурсного производства; Объявления о проведении торгов по реализации имущества должника содержат неполные сведения;не производит погашение требований кредиторов должника, включенных в реестр требований кредиторов; в установленнный срок в ЕФРСБ не включены сведения о пересмотре суд.акта.</t>
+        </is>
+      </c>
+      <c r="F452" s="2" t="inlineStr">
+        <is>
+          <t>№ 01472323</t>
+        </is>
+      </c>
       <c r="G452" s="2" t="inlineStr">
         <is>
-          <t>11.12.2025 АС Тверской области</t>
+          <t>17.11.2023 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H452" s="2" t="inlineStr">
         <is>
-          <t>Белов О.В.</t>
+          <t>Шкира Д.М.</t>
         </is>
       </c>
       <c r="I452" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2023 предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B453" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
-[...2 lines deleted...]
-      <c r="C453" s="2"/>
+          <t>Росреестр по Краснодарскому краю (по жалобе Карнаушенко Г.В,)</t>
+        </is>
+      </c>
+      <c r="C453" s="2" t="inlineStr">
+        <is>
+          <t>ООО "Элита"</t>
+        </is>
+      </c>
       <c r="D453" s="2" t="inlineStr">
         <is>
-          <t>А56-55653/2025</t>
+          <t> А32-8351/2022</t>
         </is>
       </c>
       <c r="E453" s="2" t="inlineStr">
         <is>
-          <t>нарушение закона о банкротстве</t>
-[...2 lines deleted...]
-      <c r="F453" s="2"/>
+          <t>нарушена очередность погашения требований кредиторов должника; нарушен порядок регистрации участников собрания¶кредиторов должника</t>
+        </is>
+      </c>
+      <c r="F453" s="2" t="inlineStr">
+        <is>
+          <t>00232322 </t>
+        </is>
+      </c>
       <c r="G453" s="2" t="inlineStr">
         <is>
-          <t>14.11.2025 АС г.Санкт-Петербург</t>
+          <t>25.05.2022 АС Краснодарского края</t>
         </is>
       </c>
       <c r="H453" s="2" t="inlineStr">
         <is>
-          <t>Золотарева Я.В.</t>
+          <t>Федькин Л.О.</t>
         </is>
       </c>
       <c r="I453" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2022 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B454" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Калининградской области</t>
-[...2 lines deleted...]
-      <c r="C454" s="2"/>
+          <t>Росреестр по Краснодарскому краю (по жалобе Лагеревой Л.Г.)</t>
+        </is>
+      </c>
+      <c r="C454" s="2" t="inlineStr">
+        <is>
+          <t>Лагерева Л.Г.</t>
+        </is>
+      </c>
       <c r="D454" s="2" t="inlineStr">
         <is>
-          <t>А21-2656/2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>нет в суде</t>
+        </is>
+      </c>
+      <c r="E454" s="2"/>
       <c r="F454" s="2"/>
-      <c r="G454" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="G454" s="2"/>
+      <c r="H454" s="2"/>
+      <c r="I454" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B455" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Московской области</t>
+          <t>Росреестр по Калиниградской области</t>
         </is>
       </c>
       <c r="C455" s="2"/>
       <c r="D455" s="2" t="inlineStr">
         <is>
-          <t>А41-66660/2025</t>
-[...2 lines deleted...]
-      <c r="E455" s="2"/>
+          <t>А21-2655/2025</t>
+        </is>
+      </c>
+      <c r="E455" s="2" t="inlineStr">
+        <is>
+          <t>нарушение закона о банкротстве</t>
+        </is>
+      </c>
       <c r="F455" s="2"/>
       <c r="G455" s="2" t="inlineStr">
         <is>
-          <t>26.09.2025 АС Московской области</t>
+          <t>07.05.2025 АС Калининградской области; 27.10.2025 - 13 ААС</t>
         </is>
       </c>
       <c r="H455" s="2" t="inlineStr">
         <is>
-          <t>Афанасьева М.В.</t>
+          <t>Ершова Ю.А.</t>
         </is>
       </c>
       <c r="I455" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B456" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Вологодской области</t>
+          <t>Росреестр по Тверской области</t>
         </is>
       </c>
       <c r="C456" s="2"/>
       <c r="D456" s="2" t="inlineStr">
         <is>
-          <t>А13-5071/2025</t>
-[...2 lines deleted...]
-      <c r="E456" s="2"/>
+          <t>А66-9168/2025</t>
+        </is>
+      </c>
+      <c r="E456" s="2" t="inlineStr">
+        <is>
+          <t>Непринятие мер по проведению торгов, отсутствиеп сведений о проведении повторных торгов</t>
+        </is>
+      </c>
       <c r="F456" s="2"/>
       <c r="G456" s="2" t="inlineStr">
         <is>
-          <t>15.07.2025 АС Вологодской области, 06.10.2025 - 14 ААС</t>
+          <t>11.12.2025 АС Тверской области</t>
         </is>
       </c>
       <c r="H456" s="2" t="inlineStr">
         <is>
-          <t>Плахина М.В.</t>
+          <t>Белов О.В.</t>
         </is>
       </c>
       <c r="I456" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B457" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Московской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="C457" s="2"/>
       <c r="D457" s="2" t="inlineStr">
         <is>
-          <t>А41-22791/2021</t>
+          <t>А56-55653/2025</t>
         </is>
       </c>
       <c r="E457" s="2" t="inlineStr">
         <is>
-          <t>по требованию Белова А.А., не провел собрание кредиторов, предоставил отказ</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушение закона о банкротстве</t>
+        </is>
+      </c>
+      <c r="F457" s="2"/>
       <c r="G457" s="2" t="inlineStr">
         <is>
-          <t>31.05.2021 АС Московской области</t>
+          <t>14.11.2025 АС г.Санкт-Петербург</t>
         </is>
       </c>
       <c r="H457" s="2" t="inlineStr">
         <is>
-          <t>Бекетова Е.А.</t>
+          <t>Золотарева Я.В.</t>
         </is>
       </c>
       <c r="I457" s="2" t="inlineStr">
         <is>
-          <t>2021 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B458" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Калининградской области</t>
+        </is>
+      </c>
+      <c r="C458" s="2"/>
       <c r="D458" s="2" t="inlineStr">
         <is>
-          <t>А56-108939/2024</t>
+          <t>А21-2656/2025</t>
         </is>
       </c>
       <c r="E458" s="2" t="inlineStr">
         <is>
           <t>нарушение закона о банкротстве</t>
         </is>
       </c>
       <c r="F458" s="2"/>
       <c r="G458" s="2" t="inlineStr">
         <is>
-          <t>16.12.2024 АС г.Санкт-Петербург</t>
+          <t>07.05.2025 АС Калининградской области, 14.10.2025 - 13 ААС</t>
         </is>
       </c>
       <c r="H458" s="2" t="inlineStr">
         <is>
-          <t>Петрова Т.Ю.</t>
+          <t>Широченко Д.В.</t>
         </is>
       </c>
       <c r="I458" s="2" t="inlineStr">
         <is>
-          <t>2024 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B459" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москва</t>
+          <t>Росреестр по Московской области</t>
         </is>
       </c>
       <c r="C459" s="2"/>
       <c r="D459" s="2" t="inlineStr">
         <is>
-          <t>А40-112270/2025</t>
+          <t>А41-66660/2025</t>
         </is>
       </c>
       <c r="E459" s="2"/>
       <c r="F459" s="2"/>
       <c r="G459" s="2" t="inlineStr">
         <is>
-          <t>29.08.2025 АС города Москвы</t>
+          <t>26.09.2025 АС Московской области</t>
         </is>
       </c>
       <c r="H459" s="2" t="inlineStr">
         <is>
-          <t>Полякова А.Б.</t>
+          <t>Афанасьева М.В.</t>
         </is>
       </c>
       <c r="I459" s="2" t="inlineStr">
         <is>
           <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B460" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Республике Карелия</t>
-[...6 lines deleted...]
-      </c>
+          <t>Росреестр по Вологодской области</t>
+        </is>
+      </c>
+      <c r="C460" s="2"/>
       <c r="D460" s="2" t="inlineStr">
         <is>
-          <t>А26-3654/2025</t>
-[...11 lines deleted...]
-      </c>
+          <t>А13-5071/2025</t>
+        </is>
+      </c>
+      <c r="E460" s="2"/>
+      <c r="F460" s="2"/>
       <c r="G460" s="2" t="inlineStr">
         <is>
-          <t>14.07.2025 АС Републики Карелия</t>
+          <t>15.07.2025 АС Вологодской области, 06.10.2025 - 14 ААС</t>
         </is>
       </c>
       <c r="H460" s="2" t="inlineStr">
         <is>
-          <t>Лазарева Е.В.</t>
+          <t>Плахина М.В.</t>
         </is>
       </c>
       <c r="I460" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B461" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Кировской области</t>
-[...2 lines deleted...]
-      <c r="C461" s="2"/>
+          <t>Росреестр по Московской области</t>
+        </is>
+      </c>
+      <c r="C461" s="2" t="inlineStr">
+        <is>
+          <t>ООО «РЕУТИНЖИНИРИНГ»</t>
+        </is>
+      </c>
       <c r="D461" s="2" t="inlineStr">
         <is>
-          <t>А28-3632/2025</t>
-[...3 lines deleted...]
-      <c r="F461" s="2"/>
+          <t>А41-22791/2021</t>
+        </is>
+      </c>
+      <c r="E461" s="2" t="inlineStr">
+        <is>
+          <t>по требованию Белова А.А., не провел собрание кредиторов, предоставил отказ</t>
+        </is>
+      </c>
+      <c r="F461" s="2" t="inlineStr">
+        <is>
+          <t>00595021</t>
+        </is>
+      </c>
       <c r="G461" s="2" t="inlineStr">
         <is>
-          <t>27.08.2025 АС Кировской оласти</t>
+          <t>31.05.2021 АС Московской области</t>
         </is>
       </c>
       <c r="H461" s="2" t="inlineStr">
         <is>
-          <t>Агалакова Н.В.</t>
+          <t>Бекетова Е.А.</t>
         </is>
       </c>
       <c r="I461" s="2" t="inlineStr">
         <is>
-          <t>2025 отказано</t>
+          <t>2021 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B462" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г. Москва</t>
-[...2 lines deleted...]
-      <c r="C462" s="2"/>
+          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="C462" s="2" t="inlineStr">
+        <is>
+          <t>Евграфова С.Н.</t>
+        </is>
+      </c>
       <c r="D462" s="2" t="inlineStr">
         <is>
-          <t>А40-70030/2025</t>
+          <t>А56-108939/2024</t>
         </is>
       </c>
       <c r="E462" s="2" t="inlineStr">
         <is>
           <t>нарушение закона о банкротстве</t>
         </is>
       </c>
       <c r="F462" s="2"/>
       <c r="G462" s="2" t="inlineStr">
         <is>
-          <t>22.05.2025 АС города Москвы</t>
+          <t>16.12.2024 АС г.Санкт-Петербург</t>
         </is>
       </c>
       <c r="H462" s="2" t="inlineStr">
         <is>
-          <t>Полякова А.Б.</t>
+          <t>Петрова Т.Ю.</t>
         </is>
       </c>
       <c r="I462" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2024 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B463" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
+          <t>Росреестр по г. Москва</t>
         </is>
       </c>
       <c r="C463" s="2"/>
       <c r="D463" s="2" t="inlineStr">
         <is>
-          <t>А56-50340/2025</t>
+          <t>А40-112270/2025</t>
         </is>
       </c>
       <c r="E463" s="2"/>
       <c r="F463" s="2"/>
       <c r="G463" s="2" t="inlineStr">
         <is>
-          <t>07.08.2025 АС г.Санкт-Петербург</t>
+          <t>29.08.2025 АС города Москвы</t>
         </is>
       </c>
       <c r="H463" s="2" t="inlineStr">
         <is>
-          <t>Гуляев С.Б.</t>
+          <t>Полякова А.Б.</t>
         </is>
       </c>
       <c r="I463" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B464" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по Нижегородской области</t>
-[...2 lines deleted...]
-      <c r="C464" s="2"/>
+          <t>Росреестр по Республике Карелия</t>
+        </is>
+      </c>
+      <c r="C464" s="2" t="inlineStr">
+        <is>
+          <t>ООО Молочная ферма "Искра"</t>
+        </is>
+      </c>
       <c r="D464" s="2" t="inlineStr">
         <is>
-          <t>А43-7992/2025</t>
+          <t>А26-3654/2025</t>
         </is>
       </c>
       <c r="E464" s="2" t="inlineStr">
         <is>
-          <t>нарушение закона о банкротстве</t>
-[...2 lines deleted...]
-      <c r="F464" s="2"/>
+          <t>несвоевременное размещения информации об открытии конкурсного¶производства по делу, несвоевременная публикации сообщений,нарушение требований к содержанию публикации:¶объявления в газете «Коммерсантъ</t>
+        </is>
+      </c>
+      <c r="F464" s="2" t="inlineStr">
+        <is>
+          <t>№ 00081025 от 07.05.2025</t>
+        </is>
+      </c>
       <c r="G464" s="2" t="inlineStr">
         <is>
-          <t>20.05.2025 АС Нижегородской области, 14.11.2025 - 1 ААС</t>
+          <t>14.07.2025 АС Републики Карелия</t>
         </is>
       </c>
       <c r="H464" s="2" t="inlineStr">
         <is>
-          <t>Мясникова Е.Н.</t>
+          <t>Лазарева Е.В.</t>
         </is>
       </c>
       <c r="I464" s="2" t="inlineStr">
         <is>
-          <t>2025 предупреждение</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B465" s="2" t="inlineStr">
         <is>
-          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
+          <t>Росреестр по Кировской области</t>
         </is>
       </c>
       <c r="C465" s="2"/>
       <c r="D465" s="2" t="inlineStr">
         <is>
-          <t>А56-39900/2026</t>
+          <t>А28-3632/2025</t>
         </is>
       </c>
       <c r="E465" s="2"/>
       <c r="F465" s="2"/>
       <c r="G465" s="2" t="inlineStr">
         <is>
-          <t>12.06.2026 АС города Санкт-Петербурга и Ленинградской области</t>
+          <t>27.08.2025 АС Кировской оласти</t>
         </is>
       </c>
       <c r="H465" s="2" t="inlineStr">
         <is>
-          <t>Анисимова О. В.</t>
+          <t>Агалакова Н.В.</t>
         </is>
       </c>
       <c r="I465" s="2" t="inlineStr">
         <is>
-          <t>2026 штраф 25 000 руб.</t>
+          <t>2025 отказано</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B466" s="2" t="inlineStr">
         <is>
-          <t>АС Тверской области</t>
+          <t>Росреестр по г. Москва</t>
         </is>
       </c>
       <c r="C466" s="2"/>
       <c r="D466" s="2" t="inlineStr">
         <is>
-          <t>А66-4881/2026</t>
-[...2 lines deleted...]
-      <c r="E466" s="2"/>
+          <t>А40-70030/2025</t>
+        </is>
+      </c>
+      <c r="E466" s="2" t="inlineStr">
+        <is>
+          <t>нарушение закона о банкротстве</t>
+        </is>
+      </c>
       <c r="F466" s="2"/>
       <c r="G466" s="2" t="inlineStr">
         <is>
+          <t>22.05.2025 АС города Москвы</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="inlineStr">
+        <is>
+          <t>Полякова А.Б.</t>
+        </is>
+      </c>
+      <c r="I466" s="2" t="inlineStr">
+        <is>
+          <t>2025 предупреждение</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
+      <c r="A467" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B467" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="C467" s="2"/>
+      <c r="D467" s="2" t="inlineStr">
+        <is>
+          <t>А56-50340/2025</t>
+        </is>
+      </c>
+      <c r="E467" s="2"/>
+      <c r="F467" s="2"/>
+      <c r="G467" s="2" t="inlineStr">
+        <is>
+          <t>07.08.2025 АС г.Санкт-Петербург</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="inlineStr">
+        <is>
+          <t>Гуляев С.Б.</t>
+        </is>
+      </c>
+      <c r="I467" s="2" t="inlineStr">
+        <is>
+          <t>2025 предупреждение</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
+      <c r="A468" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B468" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по Нижегородской области</t>
+        </is>
+      </c>
+      <c r="C468" s="2"/>
+      <c r="D468" s="2" t="inlineStr">
+        <is>
+          <t>А43-7992/2025</t>
+        </is>
+      </c>
+      <c r="E468" s="2" t="inlineStr">
+        <is>
+          <t>нарушение закона о банкротстве</t>
+        </is>
+      </c>
+      <c r="F468" s="2"/>
+      <c r="G468" s="2" t="inlineStr">
+        <is>
+          <t>20.05.2025 АС Нижегородской области, 14.11.2025 - 1 ААС</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="inlineStr">
+        <is>
+          <t>Мясникова Е.Н.</t>
+        </is>
+      </c>
+      <c r="I468" s="2" t="inlineStr">
+        <is>
+          <t>2025 предупреждение</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B469" s="2" t="inlineStr">
+        <is>
+          <t>Росреестр по г.Санкт-Петербург и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="C469" s="2"/>
+      <c r="D469" s="2" t="inlineStr">
+        <is>
+          <t>А56-39900/2026</t>
+        </is>
+      </c>
+      <c r="E469" s="2"/>
+      <c r="F469" s="2"/>
+      <c r="G469" s="2" t="inlineStr">
+        <is>
+          <t>12.06.2026 АС города Санкт-Петербурга и Ленинградской области</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="inlineStr">
+        <is>
+          <t>Анисимова О. В.</t>
+        </is>
+      </c>
+      <c r="I469" s="2" t="inlineStr">
+        <is>
+          <t>2026 штраф 25 000 руб.</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B470" s="2" t="inlineStr">
+        <is>
+          <t>АС Тверской области</t>
+        </is>
+      </c>
+      <c r="C470" s="2"/>
+      <c r="D470" s="2" t="inlineStr">
+        <is>
+          <t>А66-4881/2026</t>
+        </is>
+      </c>
+      <c r="E470" s="2"/>
+      <c r="F470" s="2"/>
+      <c r="G470" s="2" t="inlineStr">
+        <is>
           <t>27.05.2026 АС Тверской области</t>
         </is>
       </c>
-      <c r="H466" s="2" t="inlineStr">
+      <c r="H470" s="2" t="inlineStr">
         <is>
           <t>Балакин Ю. П.</t>
         </is>
       </c>
-      <c r="I466" s="2" t="inlineStr">
+      <c r="I470" s="2" t="inlineStr">
         <is>
           <t>2026 штраф 25 000 руб.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">