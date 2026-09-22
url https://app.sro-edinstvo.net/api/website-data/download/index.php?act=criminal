--- v0 (2026-07-29)
+++ v1 (2026-09-22)
@@ -133,51 +133,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F107"/>
+  <dimension ref="A1:F108"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Физ. лицо</t>
         </is>
       </c>
       <c r="B1" s="4" t="inlineStr">
         <is>
           <t>Дата начала действия</t>
         </is>
       </c>
       <c r="C1" s="4" t="inlineStr">
         <is>
           <t>Дата окончания действия</t>
         </is>
       </c>
@@ -221,180 +221,176 @@
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>Абрамцова Светлана Анатольевна</v>
       </c>
       <c r="B3" s="2" t="n">
         <v>46213</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>46577</v>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>№ 023/240236-М от 10.07.2026 г.</t>
         </is>
       </c>
       <c r="F3" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>Авшаров Альберт Генрихович</v>
+        <v>Азизов Юханна Петрович</v>
       </c>
       <c r="B4" s="2" t="n">
-        <v>45951</v>
+        <v>46190</v>
       </c>
       <c r="C4" s="2" t="n">
-        <v>46315</v>
+        <v>46554</v>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E4" s="3" t="inlineStr">
         <is>
-          <t>№023/421432-Е от 21.10.2025 г.</t>
+          <t>№ 023/228995-Е от 17.06.2026 г.</t>
         </is>
       </c>
       <c r="F4" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>Азизов Юханна Петрович</v>
+        <v>Акубжанов Эдуард Викторович</v>
       </c>
       <c r="B5" s="2" t="n">
-        <v>46190</v>
+        <v>45993</v>
       </c>
       <c r="C5" s="2" t="n">
-        <v>46554</v>
+        <v>46357</v>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
-          <t>№ 023/228995-Е от 17.06.2026 г.</t>
+          <t>№ 023/631870-Е от 02.12.2025г.</t>
         </is>
       </c>
       <c r="F5" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>Акубжанов Эдуард Викторович</v>
+        <v>Акусев Артур Наильевич</v>
       </c>
       <c r="B6" s="2" t="n">
-        <v>45993</v>
+        <v>46226</v>
       </c>
       <c r="C6" s="2" t="n">
-        <v>46357</v>
+        <v>46590</v>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>ГУ МВД России по Самарской области</t>
         </is>
       </c>
       <c r="E6" s="3" t="inlineStr">
         <is>
-          <t>№ 023/631870-Е от 02.12.2025г.</t>
+          <t>№ 063/132070-Е от 23.07.2026 г.</t>
         </is>
       </c>
       <c r="F6" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>Акусев Артур Наильевич</v>
+        <v>Амироков Мухадин Абубекирович</v>
       </c>
       <c r="B7" s="2" t="n">
-        <v>45890</v>
+        <v>46258</v>
       </c>
       <c r="C7" s="2" t="n">
-        <v>46254</v>
+        <v>46622</v>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Самарской области</t>
+          <t>МВД по Карачаево-Черкесской Республике</t>
         </is>
       </c>
       <c r="E7" s="3" t="inlineStr">
         <is>
-          <t>№ 063Ч№0825141059 от 21.08.2025 г.</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 009/16670-Е от 24.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="F7" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>Амироков Мухадин Абубекирович</v>
+        <v>Аникин Максим Николаевич</v>
       </c>
       <c r="B8" s="2" t="n">
-        <v>45896</v>
+        <v>45996</v>
       </c>
       <c r="C8" s="2" t="n">
-        <v>46260</v>
+        <v>46360</v>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
-          <t>МВД по КЧР</t>
+          <t>ГУ МВД  России по Самарской области</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
-          <t>№ 009Ч№0825012829</t>
+          <t>№ 063/213645-Е от 05.12.2025 г.</t>
         </is>
       </c>
       <c r="F8" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>Аникин Максим Николаевич</v>
+        <v>Архмамедова Гузялия Рифатовна</v>
       </c>
       <c r="B9" s="2" t="n">
-        <v>45996</v>
+        <v>46142</v>
       </c>
       <c r="C9" s="2" t="n">
-        <v>46360</v>
+        <v>46506</v>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД  России по Самарской области</t>
+          <t>ГУ МВД России по Саратовской области</t>
         </is>
       </c>
       <c r="E9" s="3" t="inlineStr">
         <is>
-          <t>№ 063/213645-Е от 05.12.2025 г.</t>
+          <t>№ 064/42047-Е от 30.04.2026 г.</t>
         </is>
       </c>
       <c r="F9" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
         <v>Асапов Динар Рафисович</v>
       </c>
       <c r="B10" s="2" t="n">
         <v>45989</v>
       </c>
       <c r="C10" s="2" t="n">
         <v>46353</v>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>МВД по Республики Марий Эл.</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>№ 012/36391-М от 28.11.2025 г.</t>
         </is>
       </c>
       <c r="F10" s="3"/>
@@ -514,63 +510,63 @@
         <v>Белошкура Анна Валерьевна</v>
       </c>
       <c r="B16" s="2" t="n">
         <v>45961</v>
       </c>
       <c r="C16" s="2" t="n">
         <v>46325</v>
       </c>
       <c r="D16" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>№ 023/434521-М от 30.10.2025 г.</t>
         </is>
       </c>
       <c r="F16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>Бжихов Алик Муштагидович</v>
       </c>
       <c r="B17" s="2" t="n">
-        <v>45897</v>
+        <v>46247</v>
       </c>
       <c r="C17" s="2" t="n">
-        <v>46261</v>
+        <v>46611</v>
       </c>
       <c r="D17" s="3" t="inlineStr">
         <is>
-          <t>МВД по КБР</t>
+          <t>МВД по Кабардино-Балкарской Республике</t>
         </is>
       </c>
       <c r="E17" s="3" t="inlineStr">
         <is>
-          <t>№ 007Ч№ 0825019582 от 28.08.2025 г.</t>
+          <t>№ 007/21830-Е от 13.08.2026 г.</t>
         </is>
       </c>
       <c r="F17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>Бирюков Вахтанг Тимурович</v>
       </c>
       <c r="B18" s="2" t="n">
         <v>46135</v>
       </c>
       <c r="C18" s="2" t="n">
         <v>46440</v>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>№023/150455-М от 23.04.2026</t>
         </is>
       </c>
       <c r="F18" s="3"/>
@@ -624,63 +620,63 @@
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B21" s="2" t="n">
         <v>46072</v>
       </c>
       <c r="C21" s="2" t="n">
         <v>46436</v>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
           <t>УМВД России по Пензенской области</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>№ 7/9-649 от 19.02.2026</t>
         </is>
       </c>
       <c r="F21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B22" s="2" t="n">
-        <v>45932</v>
+        <v>46273</v>
       </c>
       <c r="C22" s="2" t="n">
-        <v>46296</v>
+        <v>46637</v>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Ленинградской области</t>
+          <t>ГУ МВД России по г. Санкт-Петербургу и Ленинградской области</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
-          <t>№ 047Ш№ 1025318059</t>
+          <t>№ 047/346150-Е от 08.09.2026 г.</t>
         </is>
       </c>
       <c r="F22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B23" s="2" t="n">
         <v>46084</v>
       </c>
       <c r="C23" s="2" t="n">
         <v>46448</v>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>№ 023/82203-М от 03.03.2026 г.</t>
         </is>
       </c>
       <c r="F23" s="3"/>
@@ -690,195 +686,195 @@
         <v>Габараев Вячеслав Омариевич</v>
       </c>
       <c r="B24" s="2" t="n">
         <v>46148</v>
       </c>
       <c r="C24" s="2" t="n">
         <v>46512</v>
       </c>
       <c r="D24" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю </t>
         </is>
       </c>
       <c r="E24" s="3" t="inlineStr">
         <is>
           <t>№ 023/169236-Е от 06.05.2026 г.</t>
         </is>
       </c>
       <c r="F24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B25" s="2" t="n">
-        <v>45917</v>
+        <v>46275</v>
       </c>
       <c r="C25" s="2" t="n">
-        <v>46281</v>
+        <v>46639</v>
       </c>
       <c r="D25" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E25" s="3" t="inlineStr">
         <is>
-          <t>№ 023Ч№ 0925343104 от 17.09.2025г.</t>
+          <t>№ 023/366876-Е от 10.09.2026 г.</t>
         </is>
       </c>
       <c r="F25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>Глазкова Алена Вячеславовна</v>
       </c>
       <c r="B26" s="2" t="n">
-        <v>45884</v>
+        <v>46237</v>
       </c>
       <c r="C26" s="2" t="n">
-        <v>46279</v>
+        <v>46601</v>
       </c>
       <c r="D26" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по г.Москве</t>
+          <t>ГУ МВД России по г. Москве</t>
         </is>
       </c>
       <c r="E26" s="3" t="inlineStr">
         <is>
-          <t>№ 099Ч№0825445839</t>
+          <t>№ 099/474576-Е от 03.08.2026 г.</t>
         </is>
       </c>
       <c r="F26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>Голев Андрей Иванович</v>
       </c>
       <c r="B27" s="2" t="n">
         <v>46013</v>
       </c>
       <c r="C27" s="2" t="n">
         <v>46377</v>
       </c>
       <c r="D27" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД по Воронежской области</t>
         </is>
       </c>
       <c r="E27" s="3" t="inlineStr">
         <is>
           <t>№ 036/124005-Е от 22.12.2025 г.</t>
         </is>
       </c>
       <c r="F27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
         <v>Горячев Александр Сергеевич</v>
       </c>
       <c r="B28" s="2" t="n">
-        <v>45915</v>
+        <v>46251</v>
       </c>
       <c r="C28" s="2" t="n">
-        <v>46279</v>
+        <v>46615</v>
       </c>
       <c r="D28" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Алтайскому краю</t>
+          <t>ГУ МВД России по Алтайскому краю</t>
         </is>
       </c>
       <c r="E28" s="3" t="inlineStr">
         <is>
-          <t>№ 022Ч№ 0925076605</t>
+          <t>№ 022/76208-Е от 17.08.2026 г.</t>
         </is>
       </c>
       <c r="F28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B29" s="2" t="n">
         <v>46133</v>
       </c>
       <c r="C29" s="2" t="n">
         <v>46497</v>
       </c>
       <c r="D29" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E29" s="3" t="inlineStr">
         <is>
           <t>№023/148158-М от 21.04.2026 г.</t>
         </is>
       </c>
       <c r="F29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B30" s="2" t="n">
-        <v>46063</v>
+        <v>46267</v>
       </c>
       <c r="C30" s="2" t="n">
-        <v>46427</v>
+        <v>46631</v>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E30" s="3" t="inlineStr">
         <is>
-          <t>№ 023/37389-Е от 10.02.2026 г.</t>
+          <t>№ 023/342774-Е от 02.09.2026 г.</t>
         </is>
       </c>
       <c r="F30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B31" s="2" t="n">
-        <v>45902</v>
+        <v>46244</v>
       </c>
       <c r="C31" s="2" t="n">
-        <v>46266</v>
+        <v>46608</v>
       </c>
       <c r="D31" s="3" t="inlineStr">
         <is>
           <t>МВД по Республике Адыгея</t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
-          <t>№ 001Ч№0925016815</t>
+          <t>№ 001/17910-Е от 10.08.2026 г.</t>
         </is>
       </c>
       <c r="F31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B32" s="2" t="n">
         <v>45959</v>
       </c>
       <c r="C32" s="2" t="n">
         <v>46323</v>
       </c>
       <c r="D32" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД по Самарской области</t>
         </is>
       </c>
       <c r="E32" s="3" t="inlineStr">
         <is>
           <t>№ 063/196678-М от 29.10.2025 г.</t>
         </is>
       </c>
       <c r="F32" s="3"/>
@@ -888,316 +884,316 @@
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B33" s="2" t="n">
         <v>46006</v>
       </c>
       <c r="C33" s="2" t="n">
         <v>46370</v>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>УМВД России по Пензенской области </t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>№ 058/54168-Е от 15.12.2025 г.</t>
         </is>
       </c>
       <c r="F33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
         <v>Дузенко Дмитрий Юрьевич</v>
       </c>
       <c r="B34" s="2" t="n">
-        <v>45876</v>
+        <v>46224</v>
       </c>
       <c r="C34" s="2" t="n">
-        <v>46240</v>
+        <v>46588</v>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
-          <t>№ 023/290869-Е от 07.08.2026 г.</t>
+          <t>№ 023/263752-Е от 21.07.2026 г.</t>
         </is>
       </c>
       <c r="F34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
         <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B35" s="2" t="n">
-        <v>45907</v>
+        <v>46135</v>
       </c>
       <c r="C35" s="2" t="n">
-        <v>46271</v>
+        <v>46499</v>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
-          <t>МВД России по Республике Татарстан</t>
+          <t>МВД по Республике Татарстан</t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
-          <t>№016Ч №0925207278 от 07.09.2025</t>
+          <t>№ 016/86153-Е от 23.04.2026 г.</t>
         </is>
       </c>
       <c r="F35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
         <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B36" s="2" t="n">
         <v>46176</v>
       </c>
       <c r="C36" s="2" t="n">
         <v>46540</v>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
           <t>№ 023/202715-Е от 03.06.2026 г.</t>
         </is>
       </c>
       <c r="F36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жидилева Елена Александровна</v>
       </c>
       <c r="B37" s="2" t="n">
-        <v>46140</v>
+        <v>46094</v>
       </c>
       <c r="C37" s="2" t="n">
-        <v>46504</v>
+        <v>46458</v>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>УМВД России по Пензенской области</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
-          <t>№ 023/157862-Е от 28.04.2026 г.</t>
+          <t>№ 058/09750-Е от 13.03.2026 г.</t>
         </is>
       </c>
       <c r="F37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B38" s="2" t="n">
-        <v>45888</v>
+        <v>46140</v>
       </c>
       <c r="C38" s="2" t="n">
-        <v>46252</v>
+        <v>46504</v>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
-          <t>МВД по Краснодарскому краю</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
-          <t>№ 023Ч№ 0825289809 от 19.08.2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 023/157862-Е от 28.04.2026 г.</t>
+        </is>
+      </c>
+      <c r="F38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B39" s="2" t="n">
-        <v>45905</v>
+        <v>45888</v>
       </c>
       <c r="C39" s="2" t="n">
-        <v>46269</v>
+        <v>46252</v>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
-          <t>№ 023Ч№0925319955 от 05.09.2025 г.</t>
-[...2 lines deleted...]
-      <c r="F39" s="3"/>
+          <t>№ 023Ч№ 0825289809 от 19.08.2025</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 14.07</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>Зорин Дмитрий Александрович</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B40" s="2" t="n">
-        <v>46217</v>
+        <v>46244</v>
       </c>
       <c r="C40" s="2" t="n">
-        <v>46581</v>
+        <v>46608</v>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Красноярскому краю</t>
+          <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
-          <t>№ 024/152928-Е от 14.07.2026 г.</t>
+          <t>№ 023/305850-Е от 10.08.2026 г.</t>
         </is>
       </c>
       <c r="F40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зорин Дмитрий Александрович</v>
       </c>
       <c r="B41" s="2" t="n">
-        <v>45972</v>
+        <v>46217</v>
       </c>
       <c r="C41" s="2" t="n">
-        <v>46336</v>
+        <v>46581</v>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Ростовской области</t>
+          <t>ГУ МВД России по Красноярскому краю</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
-          <t>№ 061/199352-Е от 11.11.2025 г.</t>
+          <t>№ 024/152928-Е от 14.07.2026 г.</t>
         </is>
       </c>
       <c r="F41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B42" s="2" t="n">
-        <v>45915</v>
+        <v>46224</v>
       </c>
       <c r="C42" s="2" t="n">
-        <v>46279</v>
+        <v>46588</v>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
-          <t>МВД по Республике Мордовия</t>
+          <t>ГУ МВД России по Ростовской области</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
-          <t>№ 013/35311-Е от 15.09.2025г.</t>
+          <t>№ 061/119807-Е от 21.07.2026 г.</t>
         </is>
       </c>
       <c r="F42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>Казанцев Денис Валерьевич</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B43" s="2" t="n">
-        <v>45938</v>
+        <v>46251</v>
       </c>
       <c r="C43" s="2" t="n">
-        <v>46302</v>
+        <v>46615</v>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Санкт-Петербургу</t>
+          <t>МВД по Республике Мордовия</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
-          <t>№ 047Ш№ 1025325615</t>
+          <t>№ 013/36560-Е от 17.08.2026 г.</t>
         </is>
       </c>
       <c r="F43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>Каныгин Денис Викторович</v>
+        <v>Казанцев Денис Валерьевич</v>
       </c>
       <c r="B44" s="2" t="n">
-        <v>45971</v>
+        <v>45938</v>
       </c>
       <c r="C44" s="2" t="n">
-        <v>46335</v>
+        <v>46302</v>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Волгоградской области</t>
+          <t>ГУ МВД по Санкт-Петербургу</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
-          <t>№ 034/125624-Е от 10.11.2025 г.</t>
-[...2 lines deleted...]
-      <c r="F44" s="3"/>
+          <t>№ 047Ш№ 1025325615</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 07.09.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Каныгин Денис Викторович</v>
       </c>
       <c r="B45" s="2" t="n">
-        <v>45880</v>
+        <v>45971</v>
       </c>
       <c r="C45" s="2" t="n">
-        <v>46244</v>
+        <v>46335</v>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Хабаровскому краю </t>
+          <t>ГУ МВД России по Волгоградской области</t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
-          <t>№ 059/64591-Е от 11.08.2025 г.</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 034/125624-Е от 10.11.2025 г.</t>
+        </is>
+      </c>
+      <c r="F45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
         <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B46" s="2" t="n">
         <v>46111</v>
       </c>
       <c r="C46" s="2" t="n">
         <v>46475</v>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>№ 023/93321-Е от 30.03.2026г.</t>
         </is>
       </c>
       <c r="F46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
@@ -1263,70 +1259,74 @@
           <t>№ 059/144144-Е от 14.11.2025 г.</t>
         </is>
       </c>
       <c r="F49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
         <v>Коваленко Алексей Владимирович</v>
       </c>
       <c r="B50" s="2" t="n">
         <v>45898</v>
       </c>
       <c r="C50" s="2" t="n">
         <v>46262</v>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>УВД России по Омской области</t>
         </is>
       </c>
       <c r="E50" s="3" t="inlineStr">
         <is>
           <t>№ 055Ч№ 0825069079 от 29.08.2025 г.</t>
         </is>
       </c>
-      <c r="F50" s="3"/>
+      <c r="F50" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 04.08.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B51" s="2" t="n">
-        <v>45903</v>
+        <v>46268</v>
       </c>
       <c r="C51" s="2" t="n">
-        <v>46267</v>
+        <v>46632</v>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Ростовской области</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
-          <t>№ 061/149221-Е от 03.09.2025</t>
+          <t>№ 061/175897-Е от 03.09.2026 г.</t>
         </is>
       </c>
       <c r="F51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
         <v>Колесников Петр Павлович</v>
       </c>
       <c r="B52" s="2" t="n">
         <v>46085</v>
       </c>
       <c r="C52" s="2" t="n">
         <v>46449</v>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
           <t>№ 023/86986-Е от 04.03.2026г.</t>
         </is>
       </c>
       <c r="F52" s="3"/>
@@ -1402,1162 +1402,1184 @@
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B56" s="2" t="n">
         <v>45974</v>
       </c>
       <c r="C56" s="2" t="n">
         <v>46338</v>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>УМВД России по Пензенской области </t>
         </is>
       </c>
       <c r="E56" s="3" t="inlineStr">
         <is>
           <t>№ 058/48151-Е от 13.11.2025 г.</t>
         </is>
       </c>
       <c r="F56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B57" s="2" t="n">
-        <v>45891</v>
+        <v>46104</v>
       </c>
       <c r="C57" s="2" t="n">
-        <v>46255</v>
+        <v>46468</v>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>МВД по Республике Мордовия</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
-          <t>№ 013Ч№0825029788 от 22.08.2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 013/12706-Е от 23.03.2026 г.</t>
+        </is>
+      </c>
+      <c r="F57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
         <v>Кузнецова Елизавета Александровна</v>
       </c>
       <c r="B58" s="2" t="n">
         <v>45986</v>
       </c>
       <c r="C58" s="2" t="n">
         <v>46350</v>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>№ 023/460672-Е от 25.11.2025 г.</t>
         </is>
       </c>
       <c r="F58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
         <v>Кулинич Александр Васильевич</v>
       </c>
       <c r="B59" s="2" t="n">
         <v>46113</v>
       </c>
       <c r="C59" s="2" t="n">
         <v>46477</v>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
           <t>№ 023/121439-Е от 01.04.2026 г.</t>
         </is>
       </c>
       <c r="F59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Лёвина Инна Дмитриевна</v>
       </c>
       <c r="B60" s="2" t="n">
-        <v>46097</v>
+        <v>46015</v>
       </c>
       <c r="C60" s="2" t="n">
-        <v>46461</v>
+        <v>46380</v>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
-          <t>МВД по Республике Башкортостан </t>
+          <t>УМВД России по Пензенской области</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
-          <t>002Щ№0326060521 от 16.03.2026</t>
+          <t>№ 058/56188-Е от 24.12.2025 г.</t>
         </is>
       </c>
       <c r="F60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>Литвинов Иван Евгеньевич</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B61" s="2" t="n">
-        <v>45973</v>
+        <v>46097</v>
       </c>
       <c r="C61" s="2" t="n">
-        <v>46337</v>
+        <v>46461</v>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>МВД по Республике Башкортостан </t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
-          <t>023/446495-Е от 12.11.2025 </t>
+          <t>002Щ№0326060521 от 16.03.2026</t>
         </is>
       </c>
       <c r="F61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Литвинов Иван Евгеньевич</v>
       </c>
       <c r="B62" s="2" t="n">
-        <v>46218</v>
+        <v>45973</v>
       </c>
       <c r="C62" s="2" t="n">
-        <v>46582</v>
+        <v>46337</v>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Пензенской области</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E62" s="3" t="inlineStr">
         <is>
-          <t>№ 058/32242-Е от 15.07.2026 г.</t>
+          <t>023/446495-Е от 12.11.2025 </t>
         </is>
       </c>
       <c r="F62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>Ляпина Елена Владимировна</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B63" s="2" t="n">
-        <v>45957</v>
+        <v>46218</v>
       </c>
       <c r="C63" s="2" t="n">
-        <v>46321</v>
+        <v>46582</v>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>УМВД России по Пензенской области</t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
-          <t>№ 058/45139-Е от 27.10.2025 г.</t>
+          <t>№ 058/32242-Е от 15.07.2026 г.</t>
         </is>
       </c>
       <c r="F63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Ляпина Елена Владимировна</v>
       </c>
       <c r="B64" s="2" t="n">
-        <v>45875</v>
+        <v>46233</v>
       </c>
       <c r="C64" s="2" t="n">
-        <v>46239</v>
+        <v>46597</v>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>УМВД России по Пензенской области</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
-          <t>№ 023Ч№ 0825267932</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 058/32369-Е от 30.07.2026 г.</t>
+        </is>
+      </c>
+      <c r="F64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>Макеев Валерий Васильевич</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B65" s="2" t="n">
-        <v>45988</v>
+        <v>46238</v>
       </c>
       <c r="C65" s="2" t="n">
-        <v>46352</v>
+        <v>46602</v>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Самарской области</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
-          <t>№ 063/209990-Е от 27.11.2025 г.</t>
+          <t>№ 023/295110-Е от 04.08.2026 г.</t>
         </is>
       </c>
       <c r="F65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Макеев Валерий Васильевич</v>
       </c>
       <c r="B66" s="2" t="n">
-        <v>45991</v>
+        <v>45988</v>
       </c>
       <c r="C66" s="2" t="n">
-        <v>46355</v>
+        <v>46352</v>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
-          <t>МВД по Республике Татарстан</t>
+          <t>ГУ МВД России по Самарской области</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
-          <t>№ 016/283502-Е от 30.11.2025 г.</t>
+          <t>№ 063/209990-Е от 27.11.2025 г.</t>
         </is>
       </c>
       <c r="F66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B67" s="2" t="n">
-        <v>45891</v>
+        <v>45991</v>
       </c>
       <c r="C67" s="2" t="n">
-        <v>46255</v>
+        <v>46355</v>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по г.Санкт-Петербург и Ленинградской области</t>
+          <t>МВД по Республике Татарстан</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
-          <t>№ 047Ч№0825260231</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 016/283502-Е от 30.11.2025 г.</t>
+        </is>
+      </c>
+      <c r="F67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B68" s="2" t="n">
-        <v>46104</v>
+        <v>45891</v>
       </c>
       <c r="C68" s="2" t="n">
-        <v>46468</v>
+        <v>46255</v>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Пермскому краю</t>
+          <t>ГУ МВД по г.Санкт-Петербург и Ленинградской области</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
-          <t>№ 059/31851-Е от 23.03.2026г.</t>
-[...2 lines deleted...]
-      <c r="F68" s="3"/>
+          <t>№ 047Ч№0825260231</t>
+        </is>
+      </c>
+      <c r="F68" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 22.07</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B69" s="2" t="n">
-        <v>45980</v>
+        <v>46104</v>
       </c>
       <c r="C69" s="2" t="n">
-        <v>46344</v>
+        <v>46468</v>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>ГУ МВД России по Пермскому краю</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
-          <t>№ 023/498321-Е от 19.11.2025г.</t>
+          <t>№ 059/31851-Е от 23.03.2026г.</t>
         </is>
       </c>
       <c r="F69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B70" s="2" t="n">
-        <v>45943</v>
+        <v>45980</v>
       </c>
       <c r="C70" s="2" t="n">
-        <v>46307</v>
+        <v>46344</v>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
-          <t>№ 023/54841-Е от 13.10.2025г.</t>
+          <t>№ 023/498321-Е от 19.11.2025г.</t>
         </is>
       </c>
       <c r="F70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B71" s="2" t="n">
-        <v>45973</v>
+        <v>45943</v>
       </c>
       <c r="C71" s="2" t="n">
-        <v>46337</v>
+        <v>46307</v>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Кранодарскому краю </t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
-          <t>№ 023/443399-Е от 12.11.2025 г.</t>
+          <t>№ 023/54841-Е от 13.10.2025г.</t>
         </is>
       </c>
       <c r="F71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B72" s="2" t="n">
-        <v>0</v>
+        <v>45973</v>
       </c>
       <c r="C72" s="2" t="n">
-        <v>46359</v>
+        <v>46337</v>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Оренбургской области</t>
+          <t>ГУ МВД по Кранодарскому краю </t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
-          <t>№ 056/113496-Е от 04.12.2025 г.</t>
+          <t>№ 023/443399-Е от 12.11.2025 г.</t>
         </is>
       </c>
       <c r="F72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>Нигоев Сергей Валерьевич</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B73" s="2" t="n">
-        <v>46038</v>
+        <v>0</v>
       </c>
       <c r="C73" s="2" t="n">
-        <v>46402</v>
+        <v>46359</v>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>УМВД России по Оренбургской области</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
-          <t>023Щ №0126009434 от 16.01.2026</t>
+          <t>№ 056/113496-Е от 04.12.2025 г.</t>
         </is>
       </c>
       <c r="F73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B74" s="2" t="n">
-        <v>46083</v>
+        <v>46038</v>
       </c>
       <c r="C74" s="2" t="n">
-        <v>46447</v>
+        <v>46402</v>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Пензенской области</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E74" s="3" t="inlineStr">
         <is>
-          <t>№ 058/07800-Е от 02.03.2026г.</t>
+          <t>023Щ №0126009434 от 16.01.2026</t>
         </is>
       </c>
       <c r="F74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>Онищенко Никита Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B75" s="2" t="n">
-        <v>45958</v>
+        <v>46083</v>
       </c>
       <c r="C75" s="2" t="n">
-        <v>46322</v>
+        <v>46447</v>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>УМВД России по Пензенской области</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
-          <t>№ 023/426797-Е от 28.10.2025</t>
+          <t>№ 058/07800-Е от 02.03.2026г.</t>
         </is>
       </c>
       <c r="F75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Онищенко Никита Сергеевич</v>
       </c>
       <c r="B76" s="2" t="n">
-        <v>46111</v>
+        <v>45958</v>
       </c>
       <c r="C76" s="2" t="n">
-        <v>46475</v>
+        <v>46322</v>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
-          <t>МВД по Республике Башкортостан</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
-          <t>№ 002/283242-Е от 30.03.2026г.</t>
+          <t>№ 023/426797-Е от 28.10.2025</t>
         </is>
       </c>
       <c r="F76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B77" s="2" t="n">
-        <v>45996</v>
+        <v>46111</v>
       </c>
       <c r="C77" s="2" t="n">
-        <v>46360</v>
+        <v>46475</v>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Томской области</t>
+          <t>МВД по Республике Башкортостан</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
-          <t>№ 4/89414-Е от 05.12.2025 г.</t>
+          <t>№ 002/283242-Е от 30.03.2026г.</t>
         </is>
       </c>
       <c r="F77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B78" s="2" t="n">
-        <v>46059</v>
+        <v>45996</v>
       </c>
       <c r="C78" s="2" t="n">
-        <v>46423</v>
+        <v>46360</v>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД Росси по Челябинской области</t>
+          <t>УМВД России по Томской области</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
-          <t>074Щ №0226016411 от 06.02.2026</t>
+          <t>№ 4/89414-Е от 05.12.2025 г.</t>
         </is>
       </c>
       <c r="F78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>Пиунов Алексей Андреевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B79" s="2" t="n">
-        <v>46150</v>
+        <v>46059</v>
       </c>
       <c r="C79" s="2" t="n">
-        <v>46514</v>
+        <v>46423</v>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Самарской области</t>
+          <t>ГУ МВД Росси по Челябинской области</t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
-          <t>№ 063/80164-Е от 08.05.2026 г.</t>
+          <t>074Щ №0226016411 от 06.02.2026</t>
         </is>
       </c>
       <c r="F79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>Пухов Андрей Борисович</v>
+        <v>Пиунов Алексей Андреевич</v>
       </c>
       <c r="B80" s="2" t="n">
-        <v>45932</v>
+        <v>46150</v>
       </c>
       <c r="C80" s="2" t="n">
-        <v>46296</v>
+        <v>46514</v>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>ГУ МВД России по Самарской области</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
-          <t>№ 023Ш №1025373857 от 02.10.2025</t>
+          <t>№ 063/80164-Е от 08.05.2026 г.</t>
         </is>
       </c>
       <c r="F80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>Решетников Дмитрий Олегович</v>
+        <v>Пухов Андрей Борисович</v>
       </c>
       <c r="B81" s="2" t="n">
-        <v>45996</v>
+        <v>45932</v>
       </c>
       <c r="C81" s="2" t="n">
-        <v>46360</v>
+        <v>46296</v>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Оренбургской области</t>
+          <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
-          <t>№ 056/124497-Е от 05.12.2025 г.</t>
-[...2 lines deleted...]
-      <c r="F81" s="3"/>
+          <t>№ 023Ш №1025373857 от 02.10.2025</t>
+        </is>
+      </c>
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 01.09</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Решетников Дмитрий Олегович</v>
       </c>
       <c r="B82" s="2" t="n">
-        <v>45912</v>
+        <v>45996</v>
       </c>
       <c r="C82" s="2" t="n">
-        <v>46276</v>
+        <v>46360</v>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Пензенской области </t>
+          <t>УМВД России по Оренбургской области</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
-          <t>№ 058Ч№ 0925036804</t>
+          <t>№ 056/124497-Е от 05.12.2025 г.</t>
         </is>
       </c>
       <c r="F82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B83" s="2" t="n">
-        <v>45985</v>
+        <v>45912</v>
       </c>
       <c r="C83" s="2" t="n">
-        <v>46349</v>
+        <v>46276</v>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Томской области</t>
+          <t>УМВД России по Пензенской области </t>
         </is>
       </c>
       <c r="E83" s="3" t="inlineStr">
         <is>
-          <t>№ 070/83079-Е от 24.11.2025 г.</t>
-[...2 lines deleted...]
-      <c r="F83" s="3"/>
+          <t>№ 058Ч№ 0925036804</t>
+        </is>
+      </c>
+      <c r="F83" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 04.08.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B84" s="2" t="n">
-        <v>46196</v>
+        <v>45985</v>
       </c>
       <c r="C84" s="2" t="n">
-        <v>46560</v>
+        <v>46349</v>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Свердловской области </t>
+          <t>УМВД России по Томской области</t>
         </is>
       </c>
       <c r="E84" s="3" t="inlineStr">
         <is>
-          <t>№ 066/235978-Е от 23.06.2026 г.</t>
+          <t>№ 070/83079-Е от 24.11.2025 г.</t>
         </is>
       </c>
       <c r="F84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B85" s="2" t="n">
-        <v>46100</v>
+        <v>46196</v>
       </c>
       <c r="C85" s="2" t="n">
-        <v>46464</v>
+        <v>46560</v>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>ГУ МВД России по Свердловской области </t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
-          <t>№ 023/108630-Е от 19.03.2026 г.</t>
+          <t>№ 066/235978-Е от 23.06.2026 г.</t>
         </is>
       </c>
       <c r="F85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B86" s="2" t="n">
-        <v>46076</v>
+        <v>46100</v>
       </c>
       <c r="C86" s="2" t="n">
-        <v>46440</v>
+        <v>46464</v>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД РФ по Московской области</t>
+          <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E86" s="3" t="inlineStr">
         <is>
-          <t>№ 052/762325-Е от 23.02.2026г.</t>
+          <t>№ 023/108630-Е от 19.03.2026 г.</t>
         </is>
       </c>
       <c r="F86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
         <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
         <v>Сакс Юрий Леонардович</v>
       </c>
       <c r="B88" s="2" t="n">
         <v>46205</v>
       </c>
       <c r="C88" s="2" t="n">
         <v>46569</v>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
           <t>УМВД России по Томской области</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
           <t>№ 070/52523-Е от 02.07.2026 г.</t>
         </is>
       </c>
       <c r="F88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
         <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B89" s="2" t="n">
-        <v>45881</v>
+        <v>46234</v>
       </c>
       <c r="C89" s="2" t="n">
-        <v>46245</v>
+        <v>46598</v>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>МВД по республике Саха (Якутия)</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
-          <t>№ 014Ч№0825053506 от 12.08.2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 023/329136-Е от 31.07.2026 г.</t>
+        </is>
+      </c>
+      <c r="F89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
         <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B91" s="2" t="n">
         <v>46107</v>
       </c>
       <c r="C91" s="2" t="n">
         <v>46471</v>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД по Пермскому краю</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
           <t>№ 059/37834-Е от 26.03.2026г.</t>
         </is>
       </c>
       <c r="F91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Соловьева Ольга Андреевна</v>
       </c>
       <c r="B92" s="2" t="n">
-        <v>46217</v>
+        <v>45938</v>
       </c>
       <c r="C92" s="2" t="n">
-        <v>46581</v>
+        <v>46302</v>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
-          <t>МВД по Карачаево-Черкесской Республике</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E92" s="3" t="inlineStr">
         <is>
-          <t>№ 009/13528-Е от 14.07.2026 г.</t>
-[...2 lines deleted...]
-      <c r="F92" s="3"/>
+          <t>№ 023/409776-Е от 08.10.2025 г.</t>
+        </is>
+      </c>
+      <c r="F92" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 07.09.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B93" s="2" t="n">
-        <v>46099</v>
+        <v>46217</v>
       </c>
       <c r="C93" s="2" t="n">
-        <v>46463</v>
+        <v>46581</v>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Самарской области</t>
+          <t>МВД по Карачаево-Черкесской Республике</t>
         </is>
       </c>
       <c r="E93" s="3" t="inlineStr">
         <is>
-          <t>№ 063/39023-Е от 18.03.2026 г.</t>
+          <t>№ 009/13528-Е от 14.07.2026 г.</t>
         </is>
       </c>
       <c r="F93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>Темзоков Руслан Борисович</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B94" s="2" t="n">
-        <v>45902</v>
+        <v>46099</v>
       </c>
       <c r="C94" s="2" t="n">
-        <v>46266</v>
+        <v>46463</v>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
-          <t>МВД по Республике Адыгея</t>
+          <t>ГУ МВД России по Самарской области</t>
         </is>
       </c>
       <c r="E94" s="3" t="inlineStr">
         <is>
-          <t> 001Ч№0925016741 от 02.09.2025</t>
+          <t>№ 063/39023-Е от 18.03.2026 г.</t>
         </is>
       </c>
       <c r="F94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>Токарева Елена Олеговна</v>
+        <v>Темзоков Руслан Борисович</v>
       </c>
       <c r="B95" s="2" t="n">
-        <v>45994</v>
+        <v>46239</v>
       </c>
       <c r="C95" s="2" t="n">
-        <v>46358</v>
+        <v>46603</v>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>МВД по Республике Адыгея</t>
         </is>
       </c>
       <c r="E95" s="3" t="inlineStr">
         <is>
-          <t>№ 023/473756-Е от 03.12.2025 г.</t>
+          <t>№ 001/17872-М от 05.08.2026 г.</t>
         </is>
       </c>
       <c r="F95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>Узунов Дмитрий Николаевич</v>
+        <v>Токарева Елена Олеговна</v>
       </c>
       <c r="B96" s="2" t="n">
-        <v>45929</v>
+        <v>45994</v>
       </c>
       <c r="C96" s="2" t="n">
-        <v>46293</v>
+        <v>46358</v>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>ГУ МВД по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E96" s="3" t="inlineStr">
         <is>
-          <t>№ 023/407135-Е от 29.09.2025 г.</t>
+          <t>№ 023/473756-Е от 03.12.2025 г.</t>
         </is>
       </c>
       <c r="F96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>Ушков Александр Вячеславович</v>
+        <v>Узунов Дмитрий Николаевич</v>
       </c>
       <c r="B97" s="2" t="n">
-        <v>46069</v>
+        <v>45929</v>
       </c>
       <c r="C97" s="2" t="n">
-        <v>46433</v>
+        <v>46293</v>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>УМВД России по Тамбовской области</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E97" s="3" t="inlineStr">
         <is>
-          <t>№ 069/07837-Е от 16.02.2026г.</t>
-[...2 lines deleted...]
-      <c r="F97" s="3"/>
+          <t>№ 023/407135-Е от 29.09.2025 г.</t>
+        </is>
+      </c>
+      <c r="F97" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 25.08</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>Федосеев Александр Владимирович</v>
+        <v>Ушков Александр Вячеславович</v>
       </c>
       <c r="B98" s="2" t="n">
-        <v>45898</v>
+        <v>46069</v>
       </c>
       <c r="C98" s="2" t="n">
-        <v>46263</v>
+        <v>46433</v>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
-          <t>УМВД по Пензенской области</t>
+          <t>УМВД России по Тамбовской области</t>
         </is>
       </c>
       <c r="E98" s="3" t="inlineStr">
         <is>
-          <t>№ 058Ч№0825033563</t>
+          <t>№ 069/07837-Е от 16.02.2026г.</t>
         </is>
       </c>
       <c r="F98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Федосеев Александр Владимирович</v>
       </c>
       <c r="B99" s="2" t="n">
-        <v>45987</v>
+        <v>46233</v>
       </c>
       <c r="C99" s="2" t="n">
-        <v>46351</v>
+        <v>46597</v>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
-          <t>МВД по Республике Башкортостан</t>
+          <t>УМВД России по Пензенской области</t>
         </is>
       </c>
       <c r="E99" s="3" t="inlineStr">
         <is>
-          <t>№ 002/282471-Е от 26.11.2025 г.</t>
+          <t>№ 058/35247-Е от 30.07.2026 г.</t>
         </is>
       </c>
       <c r="F99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B100" s="2" t="n">
-        <v>46000</v>
+        <v>45987</v>
       </c>
       <c r="C100" s="2" t="n">
-        <v>46364</v>
+        <v>46351</v>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>МВД по Республике Башкортостан</t>
         </is>
       </c>
       <c r="E100" s="3" t="inlineStr">
         <is>
-          <t>№ 023/478599-Е от 09.12.2025 г.</t>
+          <t>№ 002/282471-Е от 26.11.2025 г.</t>
         </is>
       </c>
       <c r="F100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B101" s="2" t="n">
-        <v>45971</v>
+        <v>46000</v>
       </c>
       <c r="C101" s="2" t="n">
-        <v>46335</v>
+        <v>46364</v>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
-          <t>МВД по Удмурской Республике</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
-          <t>№ 018/155294-Е от 10.11.2025</t>
+          <t>№ 023/478599-Е от 09.12.2025 г.</t>
         </is>
       </c>
       <c r="F101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B102" s="2" t="n">
-        <v>46169</v>
+        <v>45971</v>
       </c>
       <c r="C102" s="2" t="n">
-        <v>46533</v>
+        <v>46335</v>
       </c>
       <c r="D102" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по г. Москве</t>
+          <t>МВД по Удмуртской Республике  </t>
         </is>
       </c>
       <c r="E102" s="3" t="inlineStr">
         <is>
-          <t>№ 099/323348-Е от 27.05.2026 г.</t>
+          <t>№ 018/155294-Е от 10.11.2025</t>
         </is>
       </c>
       <c r="F102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>Шакиров Азат Альбиртович</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B103" s="2" t="n">
-        <v>46076</v>
+        <v>46169</v>
       </c>
       <c r="C103" s="2" t="n">
-        <v>46440</v>
+        <v>46533</v>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
-          <t>МВД по Республике Башкортостан</t>
+          <t>ГУ МВД по г. Москве</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
-          <t>№ 003/69791-Е от 23.02.2026г.</t>
+          <t>№ 099/323348-Е от 27.05.2026 г.</t>
         </is>
       </c>
       <c r="F103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>Шевелева Екатерина Олеговна</v>
+        <v>Шакиров Азат Альбиртович</v>
       </c>
       <c r="B104" s="2" t="n">
-        <v>45895</v>
+        <v>46076</v>
       </c>
       <c r="C104" s="2" t="n">
-        <v>46259</v>
+        <v>46440</v>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России  по г Москве </t>
+          <t>МВД по Республике Башкортостан</t>
         </is>
       </c>
       <c r="E104" s="3" t="inlineStr">
         <is>
-          <t>№ 099Ч№0825473692</t>
-[...6 lines deleted...]
-      </c>
+          <t>№ 003/69791-Е от 23.02.2026г.</t>
+        </is>
+      </c>
+      <c r="F104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>Шокальский Владислав Николаевич</v>
+        <v>Шевелева Екатерина Олеговна</v>
       </c>
       <c r="B105" s="2" t="n">
-        <v>0</v>
+        <v>46245</v>
       </c>
       <c r="C105" s="2" t="n">
-        <v>46413</v>
+        <v>46609</v>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД России по Краснодарскому краю</t>
+          <t>ГУ МВД России по г. Москве</t>
         </is>
       </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
-          <t>№ 023/17552-Е от 27.01.2026</t>
+          <t>№ 099/492669-Е от 11.08.2026 г.</t>
         </is>
       </c>
       <c r="F105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Шокальский Владислав Николаевич</v>
       </c>
       <c r="B106" s="2" t="n">
-        <v>46070</v>
+        <v>0</v>
       </c>
       <c r="C106" s="2" t="n">
-        <v>46434</v>
+        <v>46413</v>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
-          <t>ГУ МВД по Краснодарскому краю</t>
+          <t>ГУ МВД России по Краснодарскому краю</t>
         </is>
       </c>
       <c r="E106" s="3" t="inlineStr">
         <is>
-          <t>№ 023/58214-Е от 17.02.2026г.</t>
+          <t>№ 023/17552-Е от 27.01.2026</t>
         </is>
       </c>
       <c r="F106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
+        <v>Юшкин Александр Геннадьевич</v>
+      </c>
+      <c r="B107" s="2" t="n">
+        <v>46070</v>
+      </c>
+      <c r="C107" s="2" t="n">
+        <v>46434</v>
+      </c>
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>ГУ МВД по Краснодарскому краю</t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>№ 023/58214-Е от 17.02.2026г.</t>
+        </is>
+      </c>
+      <c r="F107" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
-      <c r="B107" s="2" t="n">
+      <c r="B108" s="2" t="n">
         <v>45987</v>
       </c>
-      <c r="C107" s="2" t="n">
+      <c r="C108" s="2" t="n">
         <v>46351</v>
       </c>
-      <c r="D107" s="3" t="inlineStr">
+      <c r="D108" s="3" t="inlineStr">
         <is>
           <t>ГУ МВД России по г. Санкт-Петербургу и Ленинградской области</t>
         </is>
       </c>
-      <c r="E107" s="3" t="inlineStr">
+      <c r="E108" s="3" t="inlineStr">
         <is>
           <t>№ 047/411325-Е от 26.11.2025 г.</t>
         </is>
       </c>
-      <c r="F107" s="3"/>
+      <c r="F108" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>