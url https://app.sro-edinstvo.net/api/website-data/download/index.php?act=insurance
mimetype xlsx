--- v0 (2026-06-14)
+++ v1 (2026-07-30)
@@ -138,51 +138,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H106"/>
+  <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Физ. лицо</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Дата начала действия страховки</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Дата окончания действия страховки</t>
         </is>
       </c>
@@ -216,51 +216,55 @@
       <c r="A2" s="1" t="n">
         <v>Абрамов Артур Гарникович</v>
       </c>
       <c r="B2" s="2" t="n">
         <v>45870</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>46234</v>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>ОАУ №17307/700/25 от 21.07.2025</t>
         </is>
       </c>
       <c r="F2" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="4" t="n">
         <v>10000000</v>
       </c>
-      <c r="H2" s="3"/>
+      <c r="H2" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 14.07</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>Абрамцова Светлана Анатольевна</v>
       </c>
       <c r="B3" s="2" t="n">
         <v>46089</v>
       </c>
       <c r="C3" s="2" t="n">
         <v>46453</v>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>ОАУ №22053/700/26 от 02.03.2026</t>
         </is>
       </c>
       <c r="F3" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="4" t="n">
@@ -447,63 +451,63 @@
         <v>46425</v>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>ОАУ №20997/700/26 от 02.02.2026</t>
         </is>
       </c>
       <c r="F10" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H10" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
         <v>Балалаева (Могилевцева) Алёна Александровна</v>
       </c>
       <c r="B11" s="2" t="n">
-        <v>45862</v>
+        <v>46227</v>
       </c>
       <c r="C11" s="2" t="n">
-        <v>46226</v>
+        <v>46577</v>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №16896/700/25 от 02.06.2025</t>
+          <t>ОАУ №25762/700/26 от 06.07.2026</t>
         </is>
       </c>
       <c r="F11" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H11" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>Баланда Евгений Михайлович</v>
       </c>
       <c r="B12" s="2" t="n">
         <v>46082</v>
       </c>
       <c r="C12" s="2" t="n">
         <v>46446</v>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
@@ -1088,2083 +1092,2111 @@
         <v>46065</v>
       </c>
       <c r="C33" s="2" t="n">
         <v>46457</v>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E33" s="3" t="inlineStr">
         <is>
           <t>ОАУ №22905/700/26 от 05.03.2026</t>
         </is>
       </c>
       <c r="F33" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Дузенко Дмитрий Юрьевич</v>
       </c>
       <c r="B34" s="2" t="n">
-        <v>45955</v>
+        <v>45929</v>
       </c>
       <c r="C34" s="2" t="n">
-        <v>46319</v>
+        <v>46293</v>
       </c>
       <c r="D34" s="3" t="inlineStr">
         <is>
-          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
+          <t>ООО "Страховая компания "ТИТ"</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
-          <t>Arbitr-3980975400-44762 от 30.09.2025</t>
+          <t>№ УБК_19474/АУ-2025 от 28.08.2025 г.</t>
         </is>
       </c>
       <c r="F34" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B35" s="2" t="n">
-        <v>46054</v>
+        <v>45955</v>
       </c>
       <c r="C35" s="2" t="n">
-        <v>46418</v>
+        <v>46319</v>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21106/700/26 от 19.12.2025</t>
+          <t>Arbitr-3980975400-44762 от 30.09.2025</t>
         </is>
       </c>
       <c r="F35" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B36" s="2" t="n">
-        <v>45876</v>
+        <v>46054</v>
       </c>
       <c r="C36" s="2" t="n">
-        <v>46240</v>
+        <v>46418</v>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
-          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
-          <t>Arbitr-3980975400-63864 от 22.07.2025</t>
+          <t>ОАУ №21106/700/26 от 19.12.2025</t>
         </is>
       </c>
       <c r="F36" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B37" s="2" t="n">
-        <v>46129</v>
+        <v>45876</v>
       </c>
       <c r="C37" s="2" t="n">
-        <v>46493</v>
+        <v>46240</v>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №23476/700/26 от 17.04.2026</t>
+          <t>Arbitr-3980975400-63864 от 22.07.2025</t>
         </is>
       </c>
       <c r="F37" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="4" t="n">
         <v>10000000</v>
       </c>
-      <c r="H37" s="3"/>
+      <c r="H37" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 14.07</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B38" s="2" t="n">
-        <v>46111</v>
+        <v>46129</v>
       </c>
       <c r="C38" s="2" t="n">
-        <v>46475</v>
+        <v>46493</v>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
-          <t>СОАУ027/03-АУ_2026 от 13.03.2026</t>
+          <t>ОАУ №23476/700/26 от 17.04.2026</t>
         </is>
       </c>
       <c r="F38" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>Зорин Дмитрий Александрович</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B39" s="2" t="n">
-        <v>46148</v>
+        <v>46111</v>
       </c>
       <c r="C39" s="2" t="n">
-        <v>46512</v>
+        <v>46475</v>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №23163/700/26 от 11.03.2026</t>
+          <t>СОАУ027/03-АУ_2026 от 13.03.2026</t>
         </is>
       </c>
       <c r="F39" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зорин Дмитрий Александрович</v>
       </c>
       <c r="B40" s="2" t="n">
-        <v>46155</v>
+        <v>46148</v>
       </c>
       <c r="C40" s="2" t="n">
-        <v>46519</v>
+        <v>46512</v>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №23395/700/26 от 20.04.2026</t>
+          <t>ОАУ №23163/700/26 от 11.03.2026</t>
         </is>
       </c>
       <c r="F40" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B41" s="2" t="n">
-        <v>46164</v>
+        <v>46155</v>
       </c>
       <c r="C41" s="2" t="n">
-        <v>46528</v>
+        <v>46519</v>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №23540/700/26 от 06.05.2026</t>
+          <t>ОАУ №23395/700/26 от 20.04.2026</t>
         </is>
       </c>
       <c r="F41" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>Казанцев Денис Валерьевич</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B42" s="2" t="n">
-        <v>46143</v>
+        <v>46164</v>
       </c>
       <c r="C42" s="2" t="n">
-        <v>46507</v>
+        <v>46528</v>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №23072/700/26 от 20.04.2026</t>
+          <t>ОАУ №23540/700/26 от 06.05.2026</t>
         </is>
       </c>
       <c r="F42" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>Каныгин Денис Викторович</v>
+        <v>Казанцев Денис Валерьевич</v>
       </c>
       <c r="B43" s="2" t="n">
-        <v>46067</v>
+        <v>46143</v>
       </c>
       <c r="C43" s="2" t="n">
-        <v>46431</v>
+        <v>46507</v>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21055/700/26 от 06.02.2026</t>
+          <t>ОАУ №23072/700/26 от 20.04.2026</t>
         </is>
       </c>
       <c r="F43" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Каныгин Денис Викторович</v>
       </c>
       <c r="B44" s="2" t="n">
-        <v>46097</v>
+        <v>46067</v>
       </c>
       <c r="C44" s="2" t="n">
-        <v>46461</v>
+        <v>46431</v>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 042/03-АУ_2026 от 18.03.2026</t>
+          <t>ОАУ №21055/700/26 от 06.02.2026</t>
         </is>
       </c>
       <c r="F44" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Касаев Александр Александрович</v>
       </c>
       <c r="B45" s="2" t="n">
-        <v>46055</v>
+        <v>46097</v>
       </c>
       <c r="C45" s="2" t="n">
-        <v>46419</v>
+        <v>46461</v>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
-          <t>60/26/177/031228 от 19.01.2026</t>
+          <t>СОАУ 042/03-АУ_2026 от 18.03.2026</t>
         </is>
       </c>
       <c r="F45" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>Керимова Эльмира Ряшитовна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B46" s="2" t="n">
-        <v>46097</v>
+        <v>46055</v>
       </c>
       <c r="C46" s="2" t="n">
-        <v>46461</v>
+        <v>46419</v>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 025/03-АУ_2026 от 20.03.2026</t>
+          <t>60/26/177/031228 от 19.01.2026</t>
         </is>
       </c>
       <c r="F46" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Керимова Эльмира Ряшитовна</v>
       </c>
       <c r="B47" s="2" t="n">
-        <v>46144</v>
+        <v>46097</v>
       </c>
       <c r="C47" s="2" t="n">
-        <v>46508</v>
+        <v>46461</v>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E47" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №23348/700/26 от 17.04.2026</t>
+          <t>СОАУ 025/03-АУ_2026 от 20.03.2026</t>
         </is>
       </c>
       <c r="F47" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B48" s="2" t="n">
-        <v>46121</v>
+        <v>46144</v>
       </c>
       <c r="C48" s="2" t="n">
-        <v>46485</v>
+        <v>46508</v>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
-          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
-          <t>60/26/177/032114 от 20.03.2026</t>
+          <t>ОАУ №23348/700/26 от 17.04.2026</t>
         </is>
       </c>
       <c r="F48" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G48" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>Коваленко Алексей Владимирович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B49" s="2" t="n">
-        <v>45844</v>
+        <v>46121</v>
       </c>
       <c r="C49" s="2" t="n">
-        <v>46208</v>
+        <v>46485</v>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
-          <t>60/25/177/028692 от 01.07.2025</t>
+          <t>60/26/177/032114 от 20.03.2026</t>
         </is>
       </c>
       <c r="F49" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="4" t="n">
         <v>10000000</v>
       </c>
-      <c r="H49" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Коваленко Алексей Владимирович</v>
       </c>
       <c r="B50" s="2" t="n">
-        <v>46054</v>
+        <v>46209</v>
       </c>
       <c r="C50" s="2" t="n">
-        <v>46418</v>
+        <v>46573</v>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E50" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №20620/700/26 от 01.12.2025</t>
+          <t>ОАУ №25407/700/26 от 03.07.2026</t>
         </is>
       </c>
       <c r="F50" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>Колесников Петр Павлович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B51" s="2" t="n">
-        <v>46113</v>
+        <v>46054</v>
       </c>
       <c r="C51" s="2" t="n">
-        <v>46507</v>
+        <v>46418</v>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22586/700/26 от 23.03.2026</t>
+          <t>ОАУ №20620/700/26 от 01.12.2025</t>
         </is>
       </c>
       <c r="F51" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>Колобошников Альберт Борисович</v>
+        <v>Колесников Петр Павлович</v>
       </c>
       <c r="B52" s="2" t="n">
-        <v>46109</v>
+        <v>46113</v>
       </c>
       <c r="C52" s="2" t="n">
-        <v>46473</v>
+        <v>46507</v>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22471/700/26 от 02.03.2026</t>
+          <t>ОАУ №22586/700/26 от 23.03.2026</t>
         </is>
       </c>
       <c r="F52" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>Коновалова Елена Юрьевна</v>
+        <v>Колобошников Альберт Борисович</v>
       </c>
       <c r="B53" s="2" t="n">
-        <v>46068</v>
+        <v>46109</v>
       </c>
       <c r="C53" s="2" t="n">
-        <v>46432</v>
+        <v>46473</v>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Спектр"  лицензия ВС №4403 от 14.12.2023</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
-          <t>00018/100/26 от 12.02.2026</t>
+          <t>ОАУ №22471/700/26 от 02.03.2026</t>
         </is>
       </c>
       <c r="F53" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>Кочкаров Джамбулат Билялович</v>
+        <v>Коновалова Елена Юрьевна</v>
       </c>
       <c r="B54" s="2" t="n">
-        <v>46056</v>
+        <v>46068</v>
       </c>
       <c r="C54" s="2" t="n">
-        <v>46448</v>
+        <v>46432</v>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Спектр"  лицензия ВС №4403 от 14.12.2023</t>
         </is>
       </c>
       <c r="E54" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22033/700/26 от 02.02.2026</t>
+          <t>00018/100/26 от 12.02.2026</t>
         </is>
       </c>
       <c r="F54" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G54" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Кочкаров Джамбулат Билялович</v>
       </c>
       <c r="B55" s="2" t="n">
-        <v>45992</v>
+        <v>46056</v>
       </c>
       <c r="C55" s="2" t="n">
-        <v>46356</v>
+        <v>46448</v>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
-          <t>60/25/177/030349 от 21.11.2025</t>
+          <t>ОАУ №22033/700/26 от 02.02.2026</t>
         </is>
       </c>
       <c r="F55" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B56" s="2" t="n">
-        <v>46142</v>
+        <v>45992</v>
       </c>
       <c r="C56" s="2" t="n">
-        <v>46506</v>
+        <v>46356</v>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E56" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №24260/700/26 от 22.04.2026</t>
+          <t>60/25/177/030349 от 21.11.2025</t>
         </is>
       </c>
       <c r="F56" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>Кузнецова Елизавета Александровна</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B57" s="2" t="n">
-        <v>46102</v>
+        <v>46142</v>
       </c>
       <c r="C57" s="2" t="n">
-        <v>46466</v>
+        <v>46506</v>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22545/700/26 от 02.03.2026</t>
+          <t>ОАУ №24260/700/26 от 22.04.2026</t>
         </is>
       </c>
       <c r="F57" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>Кулинич Александр Васильевич</v>
+        <v>Кузнецова Елизавета Александровна</v>
       </c>
       <c r="B58" s="2" t="n">
-        <v>45821</v>
+        <v>46102</v>
       </c>
       <c r="C58" s="2" t="n">
-        <v>46185</v>
+        <v>46466</v>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Содружество" лицензия ВС №4362 от 18.05.2021</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
-          <t>СОАУ-076/2025 от 13.05.2025</t>
+          <t>ОАУ №22545/700/26 от 02.03.2026</t>
         </is>
       </c>
       <c r="F58" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G58" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Кулинич Александр Васильевич</v>
       </c>
       <c r="B59" s="2" t="n">
-        <v>46113</v>
+        <v>46205</v>
       </c>
       <c r="C59" s="2" t="n">
-        <v>46477</v>
+        <v>46569</v>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22589/700/26 от 02.03.2026</t>
+          <t>60/26/177/042124 от 01.07.2026</t>
         </is>
       </c>
       <c r="F59" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>Литвинов Иван Евгеньевич</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B60" s="2" t="n">
-        <v>46058</v>
+        <v>46113</v>
       </c>
       <c r="C60" s="2" t="n">
-        <v>46422</v>
+        <v>46477</v>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21111/700/26 от 20.01.2026</t>
+          <t>ОАУ №22589/700/26 от 02.03.2026</t>
         </is>
       </c>
       <c r="F60" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Литвинов Иван Евгеньевич</v>
       </c>
       <c r="B61" s="2" t="n">
-        <v>46081</v>
+        <v>46058</v>
       </c>
       <c r="C61" s="2" t="n">
-        <v>46445</v>
+        <v>46422</v>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 029/03-АУ_2026 от 18.03.2026</t>
+          <t>ОАУ №21111/700/26 от 20.01.2026</t>
         </is>
       </c>
       <c r="F61" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>Ляпина Елена Владимировна</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B62" s="2" t="n">
-        <v>46138</v>
+        <v>46081</v>
       </c>
       <c r="C62" s="2" t="n">
-        <v>46502</v>
+        <v>46445</v>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E62" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22973/700/26 от 13.04.2026</t>
+          <t>СОАУ 029/03-АУ_2026 от 18.03.2026</t>
         </is>
       </c>
       <c r="F62" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Ляпина Елена Владимировна</v>
       </c>
       <c r="B63" s="2" t="n">
-        <v>45949</v>
+        <v>46138</v>
       </c>
       <c r="C63" s="2" t="n">
-        <v>46313</v>
+        <v>46502</v>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №18885/700/25 от 19.10.2025</t>
+          <t>ОАУ №22973/700/26 от 13.04.2026</t>
         </is>
       </c>
       <c r="F63" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>Макеев Валерий Васильевич</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B64" s="2" t="n">
-        <v>46054</v>
+        <v>45949</v>
       </c>
       <c r="C64" s="2" t="n">
-        <v>46446</v>
+        <v>46313</v>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21101/700/26 от 22.02.2026</t>
+          <t>ОАУ №18885/700/25 от 19.10.2025</t>
         </is>
       </c>
       <c r="F64" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Макеев Валерий Васильевич</v>
       </c>
       <c r="B65" s="2" t="n">
-        <v>46090</v>
+        <v>46054</v>
       </c>
       <c r="C65" s="2" t="n">
-        <v>46485</v>
+        <v>46446</v>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22801/700/26 от 30.03.2026</t>
+          <t>ОАУ №21101/700/26 от 22.02.2026</t>
         </is>
       </c>
       <c r="F65" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B66" s="2" t="n">
-        <v>46061</v>
+        <v>46090</v>
       </c>
       <c r="C66" s="2" t="n">
-        <v>46425</v>
+        <v>46485</v>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
-          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
-          <t>60/26/177/031911 от 04.03.2026</t>
+          <t>ОАУ №22801/700/26 от 30.03.2026</t>
         </is>
       </c>
       <c r="F66" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B67" s="2" t="n">
-        <v>46081</v>
+        <v>46061</v>
       </c>
       <c r="C67" s="2" t="n">
-        <v>46445</v>
+        <v>46425</v>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21097/700/26 от 19.12.2025</t>
+          <t>60/26/177/031911 от 04.03.2026</t>
         </is>
       </c>
       <c r="F67" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G67" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B68" s="2" t="n">
-        <v>46129</v>
+        <v>46081</v>
       </c>
       <c r="C68" s="2" t="n">
-        <v>46493</v>
+        <v>46445</v>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 054/04-АУ_2026 от 17.04.2026</t>
+          <t>ОАУ №21097/700/26 от 19.12.2025</t>
         </is>
       </c>
       <c r="F68" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B69" s="2" t="n">
-        <v>45790</v>
+        <v>46129</v>
       </c>
       <c r="C69" s="2" t="n">
-        <v>46154</v>
+        <v>46493</v>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Содружество" лицензия ВС №4362 от 18.05.2021</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
-          <t>СОАУ-078/2025 от 13.05.2025</t>
+          <t>СОАУ 054/04-АУ_2026 от 17.04.2026</t>
         </is>
       </c>
       <c r="F69" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B70" s="2" t="n">
-        <v>45881</v>
+        <v>46204</v>
       </c>
       <c r="C70" s="2" t="n">
-        <v>46245</v>
+        <v>46568</v>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
           <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
-          <t>60/25/177/029162 от 12.08.2025</t>
+          <t>60/26/177/042114 от 01.07.2026</t>
         </is>
       </c>
       <c r="F70" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B71" s="2" t="n">
-        <v>46107</v>
+        <v>45881</v>
       </c>
       <c r="C71" s="2" t="n">
-        <v>46471</v>
+        <v>46245</v>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 048/03-АУ_2026 от 03.04.2026</t>
+          <t>60/25/177/029162 от 12.08.2025</t>
         </is>
       </c>
       <c r="F71" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G71" s="4" t="n">
         <v>10000000</v>
       </c>
-      <c r="H71" s="3"/>
+      <c r="H71" s="3" t="inlineStr">
+        <is>
+          <t>Запросила 14.07</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>Нигоев Сергей Валерьевич</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B72" s="2" t="n">
-        <v>46019</v>
+        <v>46107</v>
       </c>
       <c r="C72" s="2" t="n">
-        <v>46383</v>
+        <v>46471</v>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
-          <t>Arbitr-3980975400-80467 от 02.12.2025</t>
+          <t>СОАУ 048/03-АУ_2026 от 03.04.2026</t>
         </is>
       </c>
       <c r="F72" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G72" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B73" s="2" t="n">
-        <v>46095</v>
+        <v>46019</v>
       </c>
       <c r="C73" s="2" t="n">
-        <v>46459</v>
+        <v>46383</v>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
-          <t>СОАУ034/03-АУ_2026 от 17.03.2026</t>
+          <t>Arbitr-3980975400-80467 от 02.12.2025</t>
         </is>
       </c>
       <c r="F73" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>Онищенко Никита Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B74" s="2" t="n">
-        <v>46017</v>
+        <v>46095</v>
       </c>
       <c r="C74" s="2" t="n">
-        <v>46381</v>
+        <v>46459</v>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
-          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E74" s="3" t="inlineStr">
         <is>
-          <t>№Arbitr-3980975400-11372 от 21.11.2025</t>
+          <t>СОАУ034/03-АУ_2026 от 17.03.2026</t>
         </is>
       </c>
       <c r="F74" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G74" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Онищенко Никита Сергеевич</v>
       </c>
       <c r="B75" s="2" t="n">
-        <v>46054</v>
+        <v>46017</v>
       </c>
       <c r="C75" s="2" t="n">
-        <v>46418</v>
+        <v>46381</v>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>АО "Д2 Страхование" лицензия СИ №1412 от 10.03.2021</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №20717/700/26 от 08.12.2025</t>
+          <t>№Arbitr-3980975400-11372 от 21.11.2025</t>
         </is>
       </c>
       <c r="F75" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G75" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B76" s="2" t="n">
-        <v>46082</v>
+        <v>46054</v>
       </c>
       <c r="C76" s="2" t="n">
-        <v>46446</v>
+        <v>46418</v>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22029/700/26 от 01.03.2026</t>
+          <t>ОАУ №20717/700/26 от 08.12.2025</t>
         </is>
       </c>
       <c r="F76" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G76" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B77" s="2" t="n">
-        <v>46108</v>
+        <v>46082</v>
       </c>
       <c r="C77" s="2" t="n">
-        <v>46472</v>
+        <v>46446</v>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 032/03-АУ_2026 от 17.03.2026</t>
+          <t>ОАУ №22029/700/26 от 01.03.2026</t>
         </is>
       </c>
       <c r="F77" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>Пиунов Алексей Андреевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B78" s="2" t="n">
-        <v>46082</v>
+        <v>46108</v>
       </c>
       <c r="C78" s="2" t="n">
-        <v>46477</v>
+        <v>46472</v>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №20930/700/26 от 12.02.2026</t>
+          <t>СОАУ 032/03-АУ_2026 от 17.03.2026</t>
         </is>
       </c>
       <c r="F78" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>Пухов Андрей Борисович</v>
+        <v>Пиунов Алексей Андреевич</v>
       </c>
       <c r="B79" s="2" t="n">
-        <v>46061</v>
+        <v>46082</v>
       </c>
       <c r="C79" s="2" t="n">
-        <v>46425</v>
+        <v>46477</v>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
-          <t>СОАУ  052/03-АУ_2026 от 03.04.2026</t>
+          <t>ОАУ №20930/700/26 от 12.02.2026</t>
         </is>
       </c>
       <c r="F79" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>Решетников Дмитрий Олегович</v>
+        <v>Пухов Андрей Борисович</v>
       </c>
       <c r="B80" s="2" t="n">
         <v>46061</v>
       </c>
       <c r="C80" s="2" t="n">
         <v>46425</v>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №20998/700/26 от 16.01.2026</t>
+          <t>СОАУ  052/03-АУ_2026 от 03.04.2026</t>
         </is>
       </c>
       <c r="F80" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Решетников Дмитрий Олегович</v>
       </c>
       <c r="B81" s="2" t="n">
-        <v>45992</v>
+        <v>46061</v>
       </c>
       <c r="C81" s="2" t="n">
-        <v>46356</v>
+        <v>46425</v>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
-          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
-          <t>60/25/177/030077 от 01.11.2025</t>
+          <t>ОАУ №20998/700/26 от 16.01.2026</t>
         </is>
       </c>
       <c r="F81" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B82" s="2" t="n">
-        <v>46073</v>
+        <v>45992</v>
       </c>
       <c r="C82" s="2" t="n">
-        <v>46437</v>
+        <v>46356</v>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21076/700/26 от 12.02.2026</t>
+          <t>60/25/177/030077 от 01.11.2025</t>
         </is>
       </c>
       <c r="F82" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B83" s="2" t="n">
-        <v>46061</v>
+        <v>46073</v>
       </c>
       <c r="C83" s="2" t="n">
-        <v>46425</v>
+        <v>46437</v>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E83" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21175/700/26 от 02.02.2026</t>
+          <t>ОАУ №21076/700/26 от 12.02.2026</t>
         </is>
       </c>
       <c r="F83" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G83" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B84" s="2" t="n">
-        <v>46150</v>
+        <v>46061</v>
       </c>
       <c r="C84" s="2" t="n">
-        <v>46514</v>
+        <v>46425</v>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E84" s="3" t="inlineStr">
         <is>
-          <t>60/26/177/032655 от 29.04.2026</t>
+          <t>ОАУ №21175/700/26 от 02.02.2026</t>
         </is>
       </c>
       <c r="F84" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G84" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B85" s="2" t="n">
-        <v>46094</v>
+        <v>46150</v>
       </c>
       <c r="C85" s="2" t="n">
-        <v>46458</v>
+        <v>46514</v>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 039/03-АУ_2026 от 18.03.2026</t>
+          <t>60/26/177/032655 от 29.04.2026</t>
         </is>
       </c>
       <c r="F85" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
-[...6 lines deleted...]
-      <c r="G86" s="4"/>
+        <v>Савгучев Дмитрий Алексеевич</v>
+      </c>
+      <c r="B86" s="2" t="n">
+        <v>46094</v>
+      </c>
+      <c r="C86" s="2" t="n">
+        <v>46458</v>
+      </c>
+      <c r="D86" s="3" t="inlineStr">
+        <is>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+        </is>
+      </c>
+      <c r="E86" s="3" t="inlineStr">
+        <is>
+          <t>СОАУ 039/03-АУ_2026 от 18.03.2026</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G86" s="4" t="n">
+        <v>10000000</v>
+      </c>
       <c r="H86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>Сакс Юрий Леонардович</v>
-[...27 lines deleted...]
-      </c>
+        <v>Садыков Руслан Ринатович</v>
+      </c>
+      <c r="B87" s="2"/>
+      <c r="C87" s="2"/>
+      <c r="D87" s="3"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="4"/>
+      <c r="G87" s="4"/>
+      <c r="H87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Сакс Юрий Леонардович</v>
       </c>
       <c r="B88" s="2" t="n">
-        <v>46091</v>
+        <v>46202</v>
       </c>
       <c r="C88" s="2" t="n">
-        <v>46455</v>
+        <v>46566</v>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22061/700/26 от 02.02.2026</t>
+          <t>60/26/177/033175 от 26.06.2026</t>
         </is>
       </c>
       <c r="F88" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G88" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B89" s="2" t="n">
-        <v>46097</v>
+        <v>46091</v>
       </c>
       <c r="C89" s="2" t="n">
-        <v>46461</v>
+        <v>46455</v>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 041/03-АУ_2026 от 18.03.2026</t>
+          <t>ОАУ №22061/700/26 от 02.02.2026</t>
         </is>
       </c>
       <c r="F89" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G89" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B90" s="2" t="n">
-        <v>46112</v>
+        <v>46097</v>
       </c>
       <c r="C90" s="2" t="n">
-        <v>46476</v>
+        <v>46461</v>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 030/03-АУ_2026 от 17.03.2026</t>
+          <t>СОАУ 041/03-АУ_2026 от 18.03.2026</t>
         </is>
       </c>
       <c r="F90" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B91" s="2" t="n">
-        <v>46089</v>
+        <v>46112</v>
       </c>
       <c r="C91" s="2" t="n">
-        <v>46453</v>
+        <v>46476</v>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22054/700/26 от 02.03.2026</t>
+          <t>СОАУ 030/03-АУ_2026 от 17.03.2026</t>
         </is>
       </c>
       <c r="F91" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B92" s="2" t="n">
-        <v>46051</v>
+        <v>46089</v>
       </c>
       <c r="C92" s="2" t="n">
-        <v>46415</v>
+        <v>46453</v>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E92" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №20728/700/26 от 22.01.2026</t>
+          <t>ОАУ №22054/700/26 от 02.03.2026</t>
         </is>
       </c>
       <c r="F92" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>Темзоков Руслан Борисович</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B93" s="2" t="n">
-        <v>46112</v>
+        <v>46051</v>
       </c>
       <c r="C93" s="2" t="n">
-        <v>46476</v>
+        <v>46415</v>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E93" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22472/700/26 от 18.03.2026</t>
+          <t>ОАУ №20728/700/26 от 22.01.2026</t>
         </is>
       </c>
       <c r="F93" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G93" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>Токарева Елена Олеговна</v>
+        <v>Темзоков Руслан Борисович</v>
       </c>
       <c r="B94" s="2" t="n">
-        <v>46048</v>
+        <v>46112</v>
       </c>
       <c r="C94" s="2" t="n">
-        <v>46412</v>
+        <v>46476</v>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E94" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №20557/700/26 от 25.12.2025</t>
+          <t>ОАУ №22472/700/26 от 18.03.2026</t>
         </is>
       </c>
       <c r="F94" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G94" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>Узунов Дмитрий Николаевич</v>
+        <v>Токарева Елена Олеговна</v>
       </c>
       <c r="B95" s="2" t="n">
-        <v>45947</v>
+        <v>46048</v>
       </c>
       <c r="C95" s="2" t="n">
-        <v>46311</v>
+        <v>46412</v>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E95" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №19401/700/25 от 17.10.2025</t>
+          <t>ОАУ №20557/700/26 от 25.12.2025</t>
         </is>
       </c>
       <c r="F95" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G95" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>Ушков Александр Вячеславович</v>
+        <v>Узунов Дмитрий Николаевич</v>
       </c>
       <c r="B96" s="2" t="n">
-        <v>46112</v>
+        <v>45947</v>
       </c>
       <c r="C96" s="2" t="n">
-        <v>46476</v>
+        <v>46311</v>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E96" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 040/03-АУ_2026 от 18.03.2026</t>
+          <t>ОАУ №19401/700/25 от 17.10.2025</t>
         </is>
       </c>
       <c r="F96" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G96" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>Федосеев Александр Владимирович</v>
+        <v>Ушков Александр Вячеславович</v>
       </c>
       <c r="B97" s="2" t="n">
-        <v>46201</v>
+        <v>46112</v>
       </c>
       <c r="C97" s="2" t="n">
-        <v>46200</v>
+        <v>46476</v>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E97" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №25057/700/26 от 08.06.2026</t>
+          <t>СОАУ 040/03-АУ_2026 от 18.03.2026</t>
         </is>
       </c>
       <c r="F97" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G97" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Федосеев Александр Владимирович</v>
       </c>
       <c r="B98" s="2" t="n">
-        <v>46082</v>
+        <v>46201</v>
       </c>
       <c r="C98" s="2" t="n">
-        <v>46477</v>
+        <v>46565</v>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E98" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21097/700/26 от 19.12.2025</t>
+          <t>ОАУ №25057/700/26 от 08.06.2026</t>
         </is>
       </c>
       <c r="F98" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G98" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B99" s="2" t="n">
         <v>46082</v>
       </c>
       <c r="C99" s="2" t="n">
-        <v>46446</v>
+        <v>46477</v>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
-          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E99" s="3" t="inlineStr">
         <is>
-          <t>60/26/177/031828 от 02.03.2026</t>
+          <t>ОАУ №21097/700/26 от 19.12.2025</t>
         </is>
       </c>
       <c r="F99" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G99" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B100" s="2" t="n">
-        <v>46113</v>
+        <v>46082</v>
       </c>
       <c r="C100" s="2" t="n">
-        <v>46477</v>
+        <v>46446</v>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</t>
         </is>
       </c>
       <c r="E100" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №22728/700/26 от 01.04.2026</t>
+          <t>60/26/177/031828 от 02.03.2026</t>
         </is>
       </c>
       <c r="F100" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G100" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B101" s="2" t="n">
-        <v>46061</v>
+        <v>46113</v>
       </c>
       <c r="C101" s="2" t="n">
-        <v>46425</v>
+        <v>46477</v>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №20593/700/26 от 12.01.2026</t>
+          <t>ОАУ №22728/700/26 от 01.04.2026</t>
         </is>
       </c>
       <c r="F101" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G101" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>Шакиров Азат Альбиртович</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B102" s="2" t="n">
-        <v>46097</v>
+        <v>46061</v>
       </c>
       <c r="C102" s="2" t="n">
-        <v>46461</v>
+        <v>46425</v>
       </c>
       <c r="D102" s="3" t="inlineStr">
         <is>
-          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E102" s="3" t="inlineStr">
         <is>
-          <t>СОАУ 043/03-АУ_2026 от 18.03.2026</t>
+          <t>ОАУ №20593/700/26 от 12.01.2026</t>
         </is>
       </c>
       <c r="F102" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>Шевелева Екатерина Олеговна</v>
+        <v>Шакиров Азат Альбиртович</v>
       </c>
       <c r="B103" s="2" t="n">
-        <v>45964</v>
+        <v>46097</v>
       </c>
       <c r="C103" s="2" t="n">
-        <v>46328</v>
+        <v>46461</v>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
-          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+          <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
-          <t>ОАУ № 19881/700/25 от 03.11.2025</t>
+          <t>СОАУ 043/03-АУ_2026 от 18.03.2026</t>
         </is>
       </c>
       <c r="F103" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G103" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>Шокальский Владислав Николаевич</v>
+        <v>Шевелева Екатерина Олеговна</v>
       </c>
       <c r="B104" s="2" t="n">
-        <v>46082</v>
+        <v>45964</v>
       </c>
       <c r="C104" s="2" t="n">
-        <v>46446</v>
+        <v>46328</v>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E104" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21558/700/26 от 08.01.2026</t>
+          <t>ОАУ № 19881/700/25 от 03.11.2025</t>
         </is>
       </c>
       <c r="F104" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G104" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Шокальский Владислав Николаевич</v>
       </c>
       <c r="B105" s="2" t="n">
         <v>46082</v>
       </c>
       <c r="C105" s="2" t="n">
         <v>46446</v>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
           <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
         </is>
       </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
-          <t>ОАУ №21516/700/26 от 03.02.2026</t>
+          <t>ОАУ №21558/700/26 от 08.01.2026</t>
         </is>
       </c>
       <c r="F105" s="4" t="n">
         <v>0</v>
       </c>
       <c r="G105" s="4" t="n">
         <v>10000000</v>
       </c>
       <c r="H105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
+        <v>Юшкин Александр Геннадьевич</v>
+      </c>
+      <c r="B106" s="2" t="n">
+        <v>46082</v>
+      </c>
+      <c r="C106" s="2" t="n">
+        <v>46446</v>
+      </c>
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>ОАУ №21516/700/26 от 03.02.2026</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G106" s="4" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="H106" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
-      <c r="B106" s="2" t="n">
+      <c r="B107" s="2" t="n">
         <v>46113</v>
       </c>
-      <c r="C106" s="2" t="n">
+      <c r="C107" s="2" t="n">
         <v>46477</v>
       </c>
-      <c r="D106" s="3" t="inlineStr">
+      <c r="D107" s="3" t="inlineStr">
         <is>
           <t>НКО ПОВС "Парус" лицензия ВС №4389 ОТ 15.05.2024</t>
         </is>
       </c>
-      <c r="E106" s="3" t="inlineStr">
+      <c r="E107" s="3" t="inlineStr">
         <is>
           <t>СОАУ051/03-АУ_2026 от 31.03.2026</t>
         </is>
       </c>
-      <c r="F106" s="4" t="n">
-[...5 lines deleted...]
-      <c r="H106" s="3"/>
+      <c r="F107" s="4" t="n">
+        <v>0</v>
+      </c>
+      <c r="G107" s="4" t="n">
+        <v>10000000</v>
+      </c>
+      <c r="H107" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>