--- v0 (2026-06-14)
+++ v1 (2026-08-17)
@@ -133,51 +133,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G66"/>
+  <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Наименование аккредитованной организации</t>
         </is>
       </c>
       <c r="B1" s="4" t="inlineStr">
         <is>
           <t>Контактная информация</t>
         </is>
       </c>
       <c r="C1" s="4" t="inlineStr">
         <is>
           <t>Руководитель организации</t>
         </is>
       </c>
@@ -737,1888 +737,1814 @@
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>, Андров Василий Николаевич
 </t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>03/25</t>
         </is>
       </c>
       <c r="E16" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="F16" s="3" t="n">
         <v>46229</v>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>Юридические услуги</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>НКО ПОВС "Парус" лицензия ВС №4389 от 15.05.2024</v>
+        <v>ООО "Агентство оценки и экспертизы"</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
-        <is>
-[...72 lines deleted...]
-      <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 117105, Москва г, вн. терю г. муниципальный округ Нагатино-Садовники, ш. Варшавское, дом № 39, помещение 508А-2
 Фактический адрес: 117105, Москва г, вн. терю г. муниципальный округ Нагатино-Садовники, ш. Варшавское, дом № 39, помещение 508А-2
 Почтовый адрес: 117105, Москва г, вн. терю г. муниципальный округ Нагатино-Садовники, ш. Варшавское, дом № 39, помещение 508А-2
 Email: ocenkarm@mail.ru
 Телефон: +7-927-975-75-45, +7-927-198-86-58
 </t>
         </is>
       </c>
-      <c r="C19" s="2" t="inlineStr">
+      <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Директор, Евграфов Евгений Валентинович
 </t>
         </is>
       </c>
-      <c r="D19" s="2" t="inlineStr">
+      <c r="D17" s="2" t="inlineStr">
         <is>
           <t>4/25</t>
         </is>
       </c>
-      <c r="E19" s="3" t="n">
+      <c r="E17" s="3" t="n">
         <v>45945</v>
       </c>
-      <c r="F19" s="3" t="n">
+      <c r="F17" s="3" t="n">
         <v>46286</v>
       </c>
-      <c r="G19" s="2" t="inlineStr">
+      <c r="G17" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="n">
         <v>ООО "Бюро оценки и комплексных экспертиз"</v>
       </c>
-      <c r="B20" s="2" t="inlineStr">
+      <c r="B18" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Фактический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Почтовый адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Телефон: +7 (911) 8509363
 Email: ozenka_expertiza@mail.ru
 </t>
         </is>
       </c>
-      <c r="C20" s="2" t="inlineStr">
+      <c r="C18" s="2" t="inlineStr">
         <is>
           <t>, Мусатова Елена Александровна
 </t>
         </is>
       </c>
-      <c r="D20" s="2" t="inlineStr">
+      <c r="D18" s="2" t="inlineStr">
         <is>
           <t>1/21</t>
         </is>
       </c>
-      <c r="E20" s="3" t="n">
+      <c r="E18" s="3" t="n">
         <v>44218</v>
       </c>
-      <c r="F20" s="3" t="n">
+      <c r="F18" s="3" t="n">
         <v>44582</v>
       </c>
-      <c r="G20" s="2" t="inlineStr">
+      <c r="G18" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="n">
         <v>ООО "Бюро оценки и комплексных экспертиз"</v>
       </c>
-      <c r="B21" s="2" t="inlineStr">
+      <c r="B19" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Фактический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Почтовый адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Телефон: +7 (911) 8509363
 Email: ozenka_expertiza@mail.ru
 </t>
         </is>
       </c>
-      <c r="C21" s="2" t="inlineStr">
+      <c r="C19" s="2" t="inlineStr">
         <is>
           <t>, Мусатова Елена Александровна
 </t>
         </is>
       </c>
-      <c r="D21" s="2" t="inlineStr">
+      <c r="D19" s="2" t="inlineStr">
         <is>
           <t>1/23</t>
         </is>
       </c>
-      <c r="E21" s="3" t="n">
+      <c r="E19" s="3" t="n">
         <v>44963</v>
       </c>
-      <c r="F21" s="3" t="n">
+      <c r="F19" s="3" t="n">
         <v>45312</v>
       </c>
-      <c r="G21" s="2" t="inlineStr">
+      <c r="G19" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
-      <c r="A22" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="n">
         <v>ООО "Бюро оценки и комплексных экспертиз"</v>
       </c>
-      <c r="B22" s="2" t="inlineStr">
+      <c r="B20" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Фактический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Почтовый адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Телефон: +7 (911) 8509363
 Email: ozenka_expertiza@mail.ru
 </t>
         </is>
       </c>
-      <c r="C22" s="2" t="inlineStr">
+      <c r="C20" s="2" t="inlineStr">
         <is>
           <t>, Мусатова Елена Александровна
 </t>
         </is>
       </c>
-      <c r="D22" s="2" t="inlineStr">
+      <c r="D20" s="2" t="inlineStr">
         <is>
           <t>2/24</t>
         </is>
       </c>
-      <c r="E22" s="3" t="n">
+      <c r="E20" s="3" t="n">
         <v>45365</v>
       </c>
-      <c r="F22" s="3" t="n">
+      <c r="F20" s="3" t="n">
         <v>45678</v>
       </c>
-      <c r="G22" s="2" t="inlineStr">
+      <c r="G20" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="n">
         <v>ООО "Бюро оценки и комплексных экспертиз"</v>
       </c>
-      <c r="B23" s="2" t="inlineStr">
+      <c r="B21" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Фактический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Почтовый адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Телефон: +7 (911) 8509363
 Email: ozenka_expertiza@mail.ru
 </t>
         </is>
       </c>
-      <c r="C23" s="2" t="inlineStr">
+      <c r="C21" s="2" t="inlineStr">
         <is>
           <t>, Мусатова Елена Александровна
 </t>
         </is>
       </c>
-      <c r="D23" s="2" t="inlineStr">
+      <c r="D21" s="2" t="inlineStr">
         <is>
           <t>1/25</t>
         </is>
       </c>
-      <c r="E23" s="3" t="n">
+      <c r="E21" s="3" t="n">
         <v>45728</v>
       </c>
-      <c r="F23" s="3" t="n">
+      <c r="F21" s="3" t="n">
         <v>46043</v>
       </c>
-      <c r="G23" s="2" t="inlineStr">
+      <c r="G21" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="n">
         <v>ООО "Бюро оценки и комплексных экспертиз"</v>
       </c>
-      <c r="B24" s="2" t="inlineStr">
+      <c r="B22" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Фактический адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Почтовый адрес: 236048, Калининградская обл, город Калининград, улица Аксакова , дом № 102, этаж цокольный №1, помещение II
 Телефон: +7 (911) 8509363
 Email: ozenka_expertiza@mail.ru
 </t>
         </is>
       </c>
-      <c r="C24" s="2" t="inlineStr">
+      <c r="C22" s="2" t="inlineStr">
         <is>
           <t>, Мусатова Елена Александровна
 </t>
         </is>
       </c>
-      <c r="D24" s="2" t="inlineStr">
+      <c r="D22" s="2" t="inlineStr">
         <is>
           <t>1/26</t>
         </is>
       </c>
-      <c r="E24" s="3" t="n">
+      <c r="E22" s="3" t="n">
         <v>46065</v>
       </c>
-      <c r="F24" s="3" t="n">
+      <c r="F22" s="3" t="n">
         <v>46408</v>
       </c>
-      <c r="G24" s="2" t="inlineStr">
+      <c r="G22" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="n">
         <v>ООО "Время оценки"</v>
       </c>
-      <c r="B25" s="2" t="inlineStr">
+      <c r="B23" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Фактический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Почтовый адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Email: vm.ocenka@mail.ru
 Телефон: 8-812-986-53-38, 8-912-881-91-20
 </t>
         </is>
       </c>
-      <c r="C25" s="2" t="inlineStr">
+      <c r="C23" s="2" t="inlineStr">
         <is>
           <t>, Полковников Денис Сергеевич
 </t>
         </is>
       </c>
-      <c r="D25" s="2" t="inlineStr">
+      <c r="D23" s="2" t="inlineStr">
         <is>
           <t>18/21</t>
         </is>
       </c>
-      <c r="E25" s="3" t="n">
+      <c r="E23" s="3" t="n">
         <v>44491</v>
       </c>
-      <c r="F25" s="3" t="n">
+      <c r="F23" s="3" t="n">
         <v>44855</v>
       </c>
-      <c r="G25" s="2" t="inlineStr">
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="n">
         <v>ООО "Время оценки"</v>
       </c>
-      <c r="B26" s="2" t="inlineStr">
+      <c r="B24" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Фактический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Почтовый адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Email: vm.ocenka@mail.ru
 Телефон: 8-812-986-53-38, 8-912-881-91-20
 </t>
         </is>
       </c>
-      <c r="C26" s="2" t="inlineStr">
+      <c r="C24" s="2" t="inlineStr">
         <is>
           <t>, Полковников Денис Сергеевич
 </t>
         </is>
       </c>
-      <c r="D26" s="2" t="inlineStr">
+      <c r="D24" s="2" t="inlineStr">
         <is>
           <t>13/22</t>
         </is>
       </c>
-      <c r="E26" s="3" t="n">
+      <c r="E24" s="3" t="n">
         <v>44922</v>
       </c>
-      <c r="F26" s="3" t="n">
+      <c r="F24" s="3" t="n">
         <v>45229</v>
       </c>
-      <c r="G26" s="2" t="inlineStr">
+      <c r="G24" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="n">
         <v>ООО "Время оценки"</v>
       </c>
-      <c r="B27" s="2" t="inlineStr">
+      <c r="B25" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Фактический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Почтовый адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Email: vm.ocenka@mail.ru
 Телефон: 8-812-986-53-38, 8-912-881-91-20
 </t>
         </is>
       </c>
-      <c r="C27" s="2" t="inlineStr">
+      <c r="C25" s="2" t="inlineStr">
         <is>
           <t>, Полковников Денис Сергеевич
 </t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr">
+      <c r="D25" s="2" t="inlineStr">
         <is>
           <t>8/23</t>
         </is>
       </c>
-      <c r="E27" s="3" t="n">
+      <c r="E25" s="3" t="n">
         <v>45285</v>
       </c>
-      <c r="F27" s="3" t="n">
+      <c r="F25" s="3" t="n">
         <v>45594</v>
       </c>
-      <c r="G27" s="2" t="inlineStr">
+      <c r="G25" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="n">
         <v>ООО "Время оценки"</v>
       </c>
-      <c r="B28" s="2" t="inlineStr">
+      <c r="B26" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Фактический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Почтовый адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Email: vm.ocenka@mail.ru
 Телефон: 8-812-986-53-38, 8-912-881-91-20
 </t>
         </is>
       </c>
-      <c r="C28" s="2" t="inlineStr">
+      <c r="C26" s="2" t="inlineStr">
         <is>
           <t>, Полковников Денис Сергеевич
 </t>
         </is>
       </c>
-      <c r="D28" s="2" t="inlineStr">
+      <c r="D26" s="2" t="inlineStr">
         <is>
           <t>8/24</t>
         </is>
       </c>
-      <c r="E28" s="3" t="n">
+      <c r="E26" s="3" t="n">
         <v>45638</v>
       </c>
-      <c r="F28" s="3" t="n">
+      <c r="F26" s="3" t="n">
         <v>45959</v>
       </c>
-      <c r="G28" s="2" t="inlineStr">
+      <c r="G26" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="n">
         <v>ООО "Время оценки"</v>
       </c>
-      <c r="B29" s="2" t="inlineStr">
+      <c r="B27" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Фактический адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Почтовый адрес: 190000, Санкт-Петербург г, вн. тер. г. муниципальный округ Большая Охта, ул. Магнитогорская, дом № 30, литера А, помещение 11-Н, офис 909
 Email: vm.ocenka@mail.ru
 Телефон: 8-812-986-53-38, 8-912-881-91-20
 </t>
         </is>
       </c>
-      <c r="C29" s="2" t="inlineStr">
+      <c r="C27" s="2" t="inlineStr">
         <is>
           <t>, Полковников Денис Сергеевич
 </t>
         </is>
       </c>
-      <c r="D29" s="2" t="inlineStr">
+      <c r="D27" s="2" t="inlineStr">
         <is>
           <t>5/25</t>
         </is>
       </c>
-      <c r="E29" s="3" t="n">
+      <c r="E27" s="3" t="n">
         <v>46017</v>
       </c>
-      <c r="F29" s="3" t="n">
+      <c r="F27" s="3" t="n">
         <v>46324</v>
       </c>
-      <c r="G29" s="2" t="inlineStr">
+      <c r="G27" s="2" t="inlineStr">
         <is>
           <t>Оценочные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="n">
         <v>ООО "Локомотив" (бухгалтерские услуги)</v>
       </c>
-      <c r="B30" s="2" t="inlineStr">
+      <c r="B28" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Фактический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Почтовый адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Телефон: 8-913-102-51-12
 Email: loko.ot@mail.ru
 </t>
         </is>
       </c>
-      <c r="C30" s="2" t="inlineStr">
+      <c r="C28" s="2" t="inlineStr">
         <is>
           <t>, Галимуллин Антон Халитович
 </t>
         </is>
       </c>
-      <c r="D30" s="2" t="inlineStr">
+      <c r="D28" s="2" t="inlineStr">
         <is>
           <t>31/19</t>
         </is>
       </c>
-      <c r="E30" s="3" t="n">
+      <c r="E28" s="3" t="n">
         <v>43770</v>
       </c>
-      <c r="F30" s="3" t="n">
+      <c r="F28" s="3" t="n">
         <v>44135</v>
       </c>
-      <c r="G30" s="2" t="inlineStr">
+      <c r="G28" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="n">
         <v>ООО "Локомотив" (бухгалтерские услуги)</v>
       </c>
-      <c r="B31" s="2" t="inlineStr">
+      <c r="B29" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Фактический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Почтовый адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Телефон: 8-913-102-51-12
 Email: loko.ot@mail.ru
 </t>
         </is>
       </c>
-      <c r="C31" s="2" t="inlineStr">
+      <c r="C29" s="2" t="inlineStr">
         <is>
           <t>, Галимуллин Антон Халитович
 </t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr">
+      <c r="D29" s="2" t="inlineStr">
         <is>
           <t>16/20</t>
         </is>
       </c>
-      <c r="E31" s="3" t="n">
+      <c r="E29" s="3" t="n">
         <v>44092</v>
       </c>
-      <c r="F31" s="3" t="n">
+      <c r="F29" s="3" t="n">
         <v>44500</v>
       </c>
-      <c r="G31" s="2" t="inlineStr">
+      <c r="G29" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="n">
         <v>ООО "Локомотив" (бухгалтерские услуги)</v>
       </c>
-      <c r="B32" s="2" t="inlineStr">
+      <c r="B30" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Фактический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Почтовый адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Телефон: 8-913-102-51-12
 Email: loko.ot@mail.ru
 </t>
         </is>
       </c>
-      <c r="C32" s="2" t="inlineStr">
+      <c r="C30" s="2" t="inlineStr">
         <is>
           <t>, Галимуллин Антон Халитович
 </t>
         </is>
       </c>
-      <c r="D32" s="2" t="inlineStr">
+      <c r="D30" s="2" t="inlineStr">
         <is>
           <t>15/21</t>
         </is>
       </c>
-      <c r="E32" s="3" t="n">
+      <c r="E30" s="3" t="n">
         <v>44439</v>
       </c>
-      <c r="F32" s="3" t="n">
+      <c r="F30" s="3" t="n">
         <v>44865</v>
       </c>
-      <c r="G32" s="2" t="inlineStr">
+      <c r="G30" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="n">
         <v>ООО "Локомотив" (бухгалтерские услуги)</v>
       </c>
-      <c r="B33" s="2" t="inlineStr">
+      <c r="B31" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Фактический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Почтовый адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Телефон: 8-913-102-51-12
 Email: loko.ot@mail.ru
 </t>
         </is>
       </c>
-      <c r="C33" s="2" t="inlineStr">
+      <c r="C31" s="2" t="inlineStr">
         <is>
           <t>, Галимуллин Антон Халитович
 </t>
         </is>
       </c>
-      <c r="D33" s="2" t="inlineStr">
+      <c r="D31" s="2" t="inlineStr">
         <is>
           <t>12/22</t>
         </is>
       </c>
-      <c r="E33" s="3" t="n">
+      <c r="E31" s="3" t="n">
         <v>44866</v>
       </c>
-      <c r="F33" s="3" t="n">
+      <c r="F31" s="3" t="n">
         <v>45229</v>
       </c>
-      <c r="G33" s="2" t="inlineStr">
+      <c r="G31" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="n">
         <v>ООО "Локомотив" (бухгалтерские услуги)</v>
       </c>
-      <c r="B34" s="2" t="inlineStr">
+      <c r="B32" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Фактический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Почтовый адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Телефон: 8-913-102-51-12
 Email: loko.ot@mail.ru
 </t>
         </is>
       </c>
-      <c r="C34" s="2" t="inlineStr">
+      <c r="C32" s="2" t="inlineStr">
         <is>
           <t>, Галимуллин Антон Халитович
 </t>
         </is>
       </c>
-      <c r="D34" s="2" t="inlineStr">
+      <c r="D32" s="2" t="inlineStr">
         <is>
           <t>5/23</t>
         </is>
       </c>
-      <c r="E34" s="3" t="n">
+      <c r="E32" s="3" t="n">
         <v>45205</v>
       </c>
-      <c r="F34" s="3" t="n">
+      <c r="F32" s="3" t="n">
         <v>45595</v>
       </c>
-      <c r="G34" s="2" t="inlineStr">
+      <c r="G32" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
-      <c r="A35" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="n">
         <v>ООО "Локомотив" (бухгалтерские услуги)</v>
       </c>
-      <c r="B35" s="2" t="inlineStr">
+      <c r="B33" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Фактический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Почтовый адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Телефон: 8-913-102-51-12
 Email: loko.ot@mail.ru
 </t>
         </is>
       </c>
-      <c r="C35" s="2" t="inlineStr">
+      <c r="C33" s="2" t="inlineStr">
         <is>
           <t>, Галимуллин Антон Халитович
 </t>
         </is>
       </c>
-      <c r="D35" s="2" t="inlineStr">
+      <c r="D33" s="2" t="inlineStr">
         <is>
           <t>07/24</t>
         </is>
       </c>
-      <c r="E35" s="3" t="n">
+      <c r="E33" s="3" t="n">
         <v>45603</v>
       </c>
-      <c r="F35" s="3" t="n">
+      <c r="F33" s="3" t="n">
         <v>45960</v>
       </c>
-      <c r="G35" s="2" t="inlineStr">
+      <c r="G33" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="n">
         <v>ООО "Локомотив" (бухгалтерские услуги)</v>
       </c>
-      <c r="B36" s="2" t="inlineStr">
+      <c r="B34" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Фактический адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Почтовый адрес: 636071, Томская обл, Северск, Пионерская, дом № 30, квартира 54
 Телефон: 8-913-102-51-12
 Email: loko.ot@mail.ru
 </t>
         </is>
       </c>
-      <c r="C36" s="2" t="inlineStr">
+      <c r="C34" s="2" t="inlineStr">
         <is>
           <t>, Галимуллин Антон Халитович
 </t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
+      <c r="D34" s="2" t="inlineStr">
         <is>
           <t>5/25</t>
         </is>
       </c>
-      <c r="E36" s="3" t="n">
+      <c r="E34" s="3" t="n">
         <v>46017</v>
       </c>
-      <c r="F36" s="3" t="n">
+      <c r="F34" s="3" t="n">
         <v>46325</v>
       </c>
-      <c r="G36" s="2" t="inlineStr">
+      <c r="G34" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
-      <c r="A37" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="n">
         <v>ООО "Международная Антикризисная Компания"</v>
       </c>
-      <c r="B37" s="2" t="inlineStr">
+      <c r="B35" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 143401, Московская область, г. Красногорск, Бульвар Красногорский, дом № 14, офис 9
 Фактический адрес: 143401, Московская область, г. Красногорск, Бульвар Красногорский, дом № 14, офис 9
 Почтовый адрес: 143401, Московская область, г. Красногорск, Бульвар Красногорский, дом № 14, офис 9
 Телефон: +7-905-700-44-45
 Email: maktorgi@gmail.com
 </t>
         </is>
       </c>
-      <c r="C37" s="2" t="inlineStr">
+      <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Генеральный директо, Гаврилова Ксения Николаевна
 </t>
         </is>
       </c>
-      <c r="D37" s="2" t="inlineStr">
+      <c r="D35" s="2" t="inlineStr">
         <is>
           <t>6/26</t>
         </is>
       </c>
-      <c r="E37" s="3" t="n">
+      <c r="E35" s="3" t="n">
         <v>46177</v>
       </c>
-      <c r="F37" s="3" t="n">
+      <c r="F35" s="3" t="n">
         <v>46533</v>
       </c>
-      <c r="G37" s="2" t="inlineStr">
+      <c r="G35" s="2" t="inlineStr">
         <is>
           <t>Организация и проведение торгов</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
-      <c r="A38" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="n">
         <v>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</v>
       </c>
-      <c r="B38" s="2" t="inlineStr">
+      <c r="B36" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Фактический адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Почтовый адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Телефон: +7-909-982-91-91
 Email: tmg.ins.vip@yandex.ru
 </t>
         </is>
       </c>
-      <c r="C38" s="2" t="inlineStr">
+      <c r="C36" s="2" t="inlineStr">
         <is>
           <t>генеральный директор, Баранов Виталий Борисович
 </t>
         </is>
       </c>
-      <c r="D38" s="2" t="inlineStr">
+      <c r="D36" s="2" t="inlineStr">
         <is>
           <t>04/21</t>
         </is>
       </c>
-      <c r="E38" s="3" t="n">
+      <c r="E36" s="3" t="n">
         <v>44236</v>
       </c>
-      <c r="F38" s="3" t="n">
+      <c r="F36" s="3" t="n">
         <v>44600</v>
       </c>
-      <c r="G38" s="2" t="inlineStr">
+      <c r="G36" s="2" t="inlineStr">
         <is>
           <t>Страхование ответственности </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="n">
         <v>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</v>
       </c>
-      <c r="B39" s="2" t="inlineStr">
+      <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Фактический адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Почтовый адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Телефон: +7-909-982-91-91
 Email: tmg.ins.vip@yandex.ru
 </t>
         </is>
       </c>
-      <c r="C39" s="2" t="inlineStr">
+      <c r="C37" s="2" t="inlineStr">
         <is>
           <t>генеральный директор, Баранов Виталий Борисович
 </t>
         </is>
       </c>
-      <c r="D39" s="2" t="inlineStr">
+      <c r="D37" s="2" t="inlineStr">
         <is>
           <t>1/25</t>
         </is>
       </c>
-      <c r="E39" s="3" t="n">
+      <c r="E37" s="3" t="n">
         <v>45728</v>
       </c>
-      <c r="F39" s="3" t="n">
+      <c r="F37" s="3" t="n">
         <v>46093</v>
       </c>
-      <c r="G39" s="2" t="inlineStr">
+      <c r="G37" s="2" t="inlineStr">
         <is>
           <t>Страхование ответственности </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
-      <c r="A40" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="n">
         <v>ООО "Международная страховая группа" лицензия СИ №3594 от 22.11.2018</v>
       </c>
-      <c r="B40" s="2" t="inlineStr">
+      <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Фактический адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Почтовый адрес: 119002, Москва г, пер. Сивцев Вражек, дом № 29/16, этаж 1, помещение III, комната 4А, 4Б, 5
 Телефон: +7-909-982-91-91
 Email: tmg.ins.vip@yandex.ru
 </t>
         </is>
       </c>
-      <c r="C40" s="2" t="inlineStr">
+      <c r="C38" s="2" t="inlineStr">
         <is>
           <t>генеральный директор, Баранов Виталий Борисович
 </t>
         </is>
       </c>
-      <c r="D40" s="2" t="inlineStr">
+      <c r="D38" s="2" t="inlineStr">
         <is>
           <t>2/26</t>
         </is>
       </c>
-      <c r="E40" s="3" t="n">
+      <c r="E38" s="3" t="n">
         <v>46080</v>
       </c>
-      <c r="F40" s="3" t="n">
+      <c r="F38" s="3" t="n">
         <v>46458</v>
       </c>
-      <c r="G40" s="2" t="inlineStr">
+      <c r="G38" s="2" t="inlineStr">
         <is>
           <t>Страхование ответственности </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="n">
         <v>ООО "Межрегиональная аудиторско-консалтинговая фирма "Аудитэкоконс"</v>
       </c>
-      <c r="B41" s="2" t="inlineStr">
+      <c r="B39" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 107078, Москва г, Басманная Нов. ул, дом № 19, строение 1, офис 310
 Фактический адрес: 440014, Пензенская обл г. Пенза, Кураева, дом № 1а, офис 309
 Почтовый адрес: 107078, Москва г, Басманная Нов. ул, дом № 19, строение 1, офис 310
 Телефон: 8-495-723-61-78, 8-495-648-38-37
 Email: office@aeko.ru, audit@aeko.ru
 </t>
         </is>
       </c>
-      <c r="C41" s="2" t="inlineStr">
+      <c r="C39" s="2" t="inlineStr">
         <is>
           <t>, Бычков Виталий Павлович
 </t>
         </is>
       </c>
-      <c r="D41" s="2" t="inlineStr">
+      <c r="D39" s="2" t="inlineStr">
         <is>
           <t>4/26</t>
         </is>
       </c>
-      <c r="E41" s="3" t="n">
+      <c r="E39" s="3" t="n">
         <v>46127</v>
       </c>
-      <c r="F41" s="3" t="n">
+      <c r="F39" s="3" t="n">
         <v>46483</v>
       </c>
-      <c r="G41" s="2" t="inlineStr">
+      <c r="G39" s="2" t="inlineStr">
         <is>
           <t>Аудиторские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="n">
         <v>ООО "МИТРА"</v>
       </c>
-      <c r="B42" s="2" t="inlineStr">
+      <c r="B40" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Фактический адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Почтовый адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Телефон: 7-495-147-37-65
 Email: support@viomitra.ru
 </t>
         </is>
       </c>
-      <c r="C42" s="2" t="inlineStr">
+      <c r="C40" s="2" t="inlineStr">
         <is>
           <t>, Спиридонов Никита Денисович
 </t>
         </is>
       </c>
-      <c r="D42" s="2" t="inlineStr">
+      <c r="D40" s="2" t="inlineStr">
         <is>
           <t>2/23</t>
         </is>
       </c>
-      <c r="E42" s="3" t="n">
+      <c r="E40" s="3" t="n">
         <v>45050</v>
       </c>
-      <c r="F42" s="3" t="n">
+      <c r="F40" s="3" t="n">
         <v>45421</v>
       </c>
-      <c r="G42" s="2" t="inlineStr">
+      <c r="G40" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
-      <c r="A43" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="n">
         <v>ООО "МИТРА"</v>
       </c>
-      <c r="B43" s="2" t="inlineStr">
+      <c r="B41" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Фактический адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Почтовый адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Телефон: 7-495-147-37-65
 Email: support@viomitra.ru
 </t>
         </is>
       </c>
-      <c r="C43" s="2" t="inlineStr">
+      <c r="C41" s="2" t="inlineStr">
         <is>
           <t>, Спиридонов Никита Денисович
 </t>
         </is>
       </c>
-      <c r="D43" s="2" t="inlineStr">
+      <c r="D41" s="2" t="inlineStr">
         <is>
           <t>4/24</t>
         </is>
       </c>
-      <c r="E43" s="3" t="n">
+      <c r="E41" s="3" t="n">
         <v>45425</v>
       </c>
-      <c r="F43" s="3" t="n">
+      <c r="F41" s="3" t="n">
         <v>45786</v>
       </c>
-      <c r="G43" s="2" t="inlineStr">
+      <c r="G41" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="n">
         <v>ООО "МИТРА"</v>
       </c>
-      <c r="B44" s="2" t="inlineStr">
+      <c r="B42" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Фактический адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Почтовый адрес: 119002, Москва г внутрення территория города федерального значения муниципальный округ Хамовники, Смоленский бульвар, дом № 24, строение 2, помещение 6/3/2
 Телефон: 7-495-147-37-65
 Email: support@viomitra.ru
 </t>
         </is>
       </c>
-      <c r="C44" s="2" t="inlineStr">
+      <c r="C42" s="2" t="inlineStr">
         <is>
           <t>, Спиридонов Никита Денисович
 </t>
         </is>
       </c>
-      <c r="D44" s="2" t="inlineStr">
+      <c r="D42" s="2" t="inlineStr">
         <is>
           <t>5/25</t>
         </is>
       </c>
-      <c r="E44" s="3" t="n">
+      <c r="E42" s="3" t="n">
         <v>46017</v>
       </c>
-      <c r="F44" s="3" t="n">
+      <c r="F42" s="3" t="n">
         <v>46381</v>
       </c>
-      <c r="G44" s="2" t="inlineStr">
+      <c r="G42" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
-      <c r="A45" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B45" s="2" t="inlineStr">
+      <c r="B43" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C45" s="2" t="inlineStr">
+      <c r="C43" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D45" s="2" t="inlineStr">
+      <c r="D43" s="2" t="inlineStr">
         <is>
           <t>15/19</t>
         </is>
       </c>
-      <c r="E45" s="3" t="n">
+      <c r="E43" s="3" t="n">
         <v>43602</v>
       </c>
-      <c r="F45" s="3" t="n">
+      <c r="F43" s="3" t="n">
         <v>43965</v>
       </c>
-      <c r="G45" s="2" t="inlineStr">
+      <c r="G43" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B46" s="2" t="inlineStr">
+      <c r="B44" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C46" s="2" t="inlineStr">
+      <c r="C44" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D46" s="2" t="inlineStr">
+      <c r="D44" s="2" t="inlineStr">
         <is>
           <t>06/20</t>
         </is>
       </c>
-      <c r="E46" s="3" t="n">
+      <c r="E44" s="3" t="n">
         <v>43963</v>
       </c>
-      <c r="F46" s="3" t="n">
+      <c r="F44" s="3" t="n">
         <v>44330</v>
       </c>
-      <c r="G46" s="2" t="inlineStr">
+      <c r="G44" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
-      <c r="A47" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B47" s="2" t="inlineStr">
+      <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C47" s="2" t="inlineStr">
+      <c r="C45" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D47" s="2" t="inlineStr">
+      <c r="D45" s="2" t="inlineStr">
         <is>
           <t>09/21</t>
         </is>
       </c>
-      <c r="E47" s="3" t="n">
+      <c r="E45" s="3" t="n">
         <v>44328</v>
       </c>
-      <c r="F47" s="3" t="n">
+      <c r="F45" s="3" t="n">
         <v>44695</v>
       </c>
-      <c r="G47" s="2" t="inlineStr">
+      <c r="G45" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
-      <c r="A48" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B48" s="2" t="inlineStr">
+      <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C48" s="2" t="inlineStr">
+      <c r="C46" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D48" s="2" t="inlineStr">
+      <c r="D46" s="2" t="inlineStr">
         <is>
           <t>05/22</t>
         </is>
       </c>
-      <c r="E48" s="3" t="n">
+      <c r="E46" s="3" t="n">
         <v>44663</v>
       </c>
-      <c r="F48" s="3" t="n">
+      <c r="F46" s="3" t="n">
         <v>45060</v>
       </c>
-      <c r="G48" s="2" t="inlineStr">
+      <c r="G46" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B49" s="2" t="inlineStr">
+      <c r="B47" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C49" s="2" t="inlineStr">
+      <c r="C47" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D49" s="2" t="inlineStr">
+      <c r="D47" s="2" t="inlineStr">
         <is>
           <t>2/23</t>
         </is>
       </c>
-      <c r="E49" s="3" t="n">
+      <c r="E47" s="3" t="n">
         <v>45050</v>
       </c>
-      <c r="F49" s="3" t="n">
+      <c r="F47" s="3" t="n">
         <v>45425</v>
       </c>
-      <c r="G49" s="2" t="inlineStr">
+      <c r="G47" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
-      <c r="A50" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B50" s="2" t="inlineStr">
+      <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C50" s="2" t="inlineStr">
+      <c r="C48" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D50" s="2" t="inlineStr">
+      <c r="D48" s="2" t="inlineStr">
         <is>
           <t>4/24</t>
         </is>
       </c>
-      <c r="E50" s="3" t="n">
+      <c r="E48" s="3" t="n">
         <v>45425</v>
       </c>
-      <c r="F50" s="3" t="n">
+      <c r="F48" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="G50" s="2" t="inlineStr">
+      <c r="G48" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B51" s="2" t="inlineStr">
+      <c r="B49" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C51" s="2" t="inlineStr">
+      <c r="C49" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D51" s="2" t="inlineStr">
+      <c r="D49" s="2" t="inlineStr">
         <is>
           <t>2/25</t>
         </is>
       </c>
-      <c r="E51" s="3" t="n">
+      <c r="E49" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="F51" s="3" t="n">
+      <c r="F49" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="G51" s="2" t="inlineStr">
+      <c r="G49" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
-      <c r="A52" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="n">
         <v>ООО "МЭТС"</v>
       </c>
-      <c r="B52" s="2" t="inlineStr">
+      <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Фактический адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Почтовый адрес: 302023, Орловская обл, г. Орел, ул. Раздольная, дом № 11, помещение 137
 Телефон: 8-800-555-70-01 доб.5
 Email: mail@m-ets.ru
 </t>
         </is>
       </c>
-      <c r="C52" s="2" t="inlineStr">
+      <c r="C50" s="2" t="inlineStr">
         <is>
           <t>, Федяев Виктор Игоревич
 </t>
         </is>
       </c>
-      <c r="D52" s="2" t="inlineStr">
+      <c r="D50" s="2" t="inlineStr">
         <is>
           <t>5/26</t>
         </is>
       </c>
-      <c r="E52" s="3" t="n">
+      <c r="E50" s="3" t="n">
         <v>46157</v>
       </c>
-      <c r="F52" s="3" t="n">
+      <c r="F50" s="3" t="n">
         <v>46521</v>
       </c>
-      <c r="G52" s="2" t="inlineStr">
+      <c r="G50" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
-      <c r="A53" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="n">
         <v>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</v>
       </c>
-      <c r="B53" s="2" t="inlineStr">
+      <c r="B51" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 127051, Москва г, Большой Сухаревский переулок, дом № 5, строение 1, комната 205
 Фактический адрес: 123376, Москва г, ул. Красная Пресня, дом № 24
 Почтовый адрес: 127051, Москва г, Большой Сухаревский переулок, дом № 5, строение 1, комната 205
 Email: sro.arbitr@bk.ru
 Телефон: 8-906-026-81-25, +7-495-129-53-35
 </t>
         </is>
       </c>
-      <c r="C53" s="2" t="inlineStr">
+      <c r="C51" s="2" t="inlineStr">
         <is>
           <t>, Мелюков Сергей Вячеславович
 </t>
         </is>
       </c>
-      <c r="D53" s="2" t="inlineStr">
+      <c r="D51" s="2" t="inlineStr">
         <is>
           <t>4/23</t>
         </is>
       </c>
-      <c r="E53" s="3" t="n">
+      <c r="E51" s="3" t="n">
         <v>45153</v>
       </c>
-      <c r="F53" s="3" t="n">
+      <c r="F51" s="3" t="n">
         <v>45506</v>
       </c>
-      <c r="G53" s="2" t="inlineStr">
+      <c r="G51" s="2" t="inlineStr">
         <is>
           <t>Страхование ответственности </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="n">
         <v>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</v>
       </c>
-      <c r="B54" s="2" t="inlineStr">
+      <c r="B52" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 127051, Москва г, Большой Сухаревский переулок, дом № 5, строение 1, комната 205
 Фактический адрес: 123376, Москва г, ул. Красная Пресня, дом № 24
 Почтовый адрес: 127051, Москва г, Большой Сухаревский переулок, дом № 5, строение 1, комната 205
 Email: sro.arbitr@bk.ru
 Телефон: 8-906-026-81-25, +7-495-129-53-35
 </t>
         </is>
       </c>
-      <c r="C54" s="2" t="inlineStr">
+      <c r="C52" s="2" t="inlineStr">
         <is>
           <t>, Мелюков Сергей Вячеславович
 </t>
         </is>
       </c>
-      <c r="D54" s="2" t="inlineStr">
+      <c r="D52" s="2" t="inlineStr">
         <is>
           <t>06/24</t>
         </is>
       </c>
-      <c r="E54" s="3" t="n">
+      <c r="E52" s="3" t="n">
         <v>45524</v>
       </c>
-      <c r="F54" s="3" t="n">
+      <c r="F52" s="3" t="n">
         <v>45871</v>
       </c>
-      <c r="G54" s="2" t="inlineStr">
+      <c r="G52" s="2" t="inlineStr">
         <is>
           <t>Страхование ответственности </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
-      <c r="A55" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="n">
         <v>ООО "Страховой дом "БСД" лицензия СИ №3799 от 26.12.2019</v>
       </c>
-      <c r="B55" s="2" t="inlineStr">
+      <c r="B53" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 127051, Москва г, Большой Сухаревский переулок, дом № 5, строение 1, комната 205
 Фактический адрес: 123376, Москва г, ул. Красная Пресня, дом № 24
 Почтовый адрес: 127051, Москва г, Большой Сухаревский переулок, дом № 5, строение 1, комната 205
 Email: sro.arbitr@bk.ru
 Телефон: 8-906-026-81-25, +7-495-129-53-35
 </t>
         </is>
       </c>
-      <c r="C55" s="2" t="inlineStr">
+      <c r="C53" s="2" t="inlineStr">
         <is>
           <t>, Мелюков Сергей Вячеславович
 </t>
         </is>
       </c>
-      <c r="D55" s="2" t="inlineStr">
+      <c r="D53" s="2" t="inlineStr">
         <is>
           <t>03/25</t>
         </is>
       </c>
-      <c r="E55" s="3" t="n">
+      <c r="E53" s="3" t="n">
         <v>45875</v>
       </c>
-      <c r="F55" s="3" t="n">
-[...2 lines deleted...]
-      <c r="G55" s="2" t="inlineStr">
+      <c r="F53" s="3" t="n">
+        <v>46601</v>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
         <is>
           <t>Страхование ответственности </t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="n">
         <v>ООО "Тендерные технологии"</v>
       </c>
-      <c r="B56" s="2" t="inlineStr">
+      <c r="B54" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 121099, Москва г, Шубинский пер, дом № 2/3, помещение 1/3
 Фактический адрес: 121099, Москва г, Шубинский пер, дом № 2/3, помещение 1/3
 Почтовый адрес: 121099, Москва г, Шубинский пер, дом № 2/3, помещение 1/3
 Телефон: 8-800-551-09-40
 Email: office@tender.one
 </t>
         </is>
       </c>
-      <c r="C56" s="2" t="inlineStr">
+      <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Генеральный директов, Ткачев Дмитрий Викторович
 </t>
         </is>
       </c>
-      <c r="D56" s="2" t="inlineStr">
+      <c r="D54" s="2" t="inlineStr">
         <is>
           <t>6/26</t>
         </is>
       </c>
-      <c r="E56" s="3" t="n">
+      <c r="E54" s="3" t="n">
         <v>46177</v>
       </c>
-      <c r="F56" s="3" t="n">
+      <c r="F54" s="3" t="n">
         <v>46532</v>
       </c>
-      <c r="G56" s="2" t="inlineStr">
+      <c r="G54" s="2" t="inlineStr">
         <is>
           <t>Услуги оператора электронной торговой площадки</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="n">
         <v>ООО "ФНК Групп"</v>
       </c>
-      <c r="B57" s="2" t="inlineStr">
+      <c r="B55" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Фактический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Почтовый адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Телефон: 8-927-974-91-80
 Email: tatoka_07@mail.ru
 </t>
         </is>
       </c>
-      <c r="C57" s="2" t="inlineStr">
+      <c r="C55" s="2" t="inlineStr">
         <is>
           <t>, Аверкин Алексей Владимирович
 </t>
         </is>
       </c>
-      <c r="D57" s="2" t="inlineStr">
+      <c r="D55" s="2" t="inlineStr">
         <is>
           <t>05/22</t>
         </is>
       </c>
-      <c r="E57" s="3" t="n">
+      <c r="E55" s="3" t="n">
         <v>44663</v>
       </c>
-      <c r="F57" s="3" t="n">
+      <c r="F55" s="3" t="n">
         <v>45027</v>
       </c>
-      <c r="G57" s="2" t="inlineStr">
+      <c r="G55" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
-      <c r="A58" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="n">
         <v>ООО "ФНК Групп"</v>
       </c>
-      <c r="B58" s="2" t="inlineStr">
+      <c r="B56" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Фактический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Почтовый адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Телефон: 8-927-974-91-80
 Email: tatoka_07@mail.ru
 </t>
         </is>
       </c>
-      <c r="C58" s="2" t="inlineStr">
+      <c r="C56" s="2" t="inlineStr">
         <is>
           <t>, Аверкин Алексей Владимирович
 </t>
         </is>
       </c>
-      <c r="D58" s="2" t="inlineStr">
+      <c r="D56" s="2" t="inlineStr">
         <is>
           <t>2/23</t>
         </is>
       </c>
-      <c r="E58" s="3" t="n">
+      <c r="E56" s="3" t="n">
         <v>45050</v>
       </c>
-      <c r="F58" s="3" t="n">
+      <c r="F56" s="3" t="n">
         <v>45392</v>
       </c>
-      <c r="G58" s="2" t="inlineStr">
+      <c r="G56" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="n">
         <v>ООО "ФНК Групп"</v>
       </c>
-      <c r="B59" s="2" t="inlineStr">
+      <c r="B57" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Фактический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Почтовый адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Телефон: 8-927-974-91-80
 Email: tatoka_07@mail.ru
 </t>
         </is>
       </c>
-      <c r="C59" s="2" t="inlineStr">
+      <c r="C57" s="2" t="inlineStr">
         <is>
           <t>, Аверкин Алексей Владимирович
 </t>
         </is>
       </c>
-      <c r="D59" s="2" t="inlineStr">
+      <c r="D57" s="2" t="inlineStr">
         <is>
           <t>3/24</t>
         </is>
       </c>
-      <c r="E59" s="3" t="n">
+      <c r="E57" s="3" t="n">
         <v>45383</v>
       </c>
-      <c r="F59" s="3" t="n">
+      <c r="F57" s="3" t="n">
         <v>45757</v>
       </c>
-      <c r="G59" s="2" t="inlineStr">
+      <c r="G57" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
-      <c r="A60" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="n">
         <v>ООО "ФНК Групп"</v>
       </c>
-      <c r="B60" s="2" t="inlineStr">
+      <c r="B58" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Фактический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Почтовый адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Телефон: 8-927-974-91-80
 Email: tatoka_07@mail.ru
 </t>
         </is>
       </c>
-      <c r="C60" s="2" t="inlineStr">
+      <c r="C58" s="2" t="inlineStr">
         <is>
           <t>, Аверкин Алексей Владимирович
 </t>
         </is>
       </c>
-      <c r="D60" s="2" t="inlineStr">
+      <c r="D58" s="2" t="inlineStr">
         <is>
           <t>2/25</t>
         </is>
       </c>
-      <c r="E60" s="3" t="n">
+      <c r="E58" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="F60" s="3" t="n">
+      <c r="F58" s="3" t="n">
         <v>46122</v>
       </c>
-      <c r="G60" s="2" t="inlineStr">
+      <c r="G58" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="n">
         <v>ООО "ФНК Групп"</v>
       </c>
-      <c r="B61" s="2" t="inlineStr">
+      <c r="B59" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Фактический адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Почтовый адрес: 430010, Мордовия Респ, г. Саранск, ул. Республиканская, дом № 39, помещение 1, офис 10
 Телефон: 8-927-974-91-80
 Email: tatoka_07@mail.ru
 </t>
         </is>
       </c>
-      <c r="C61" s="2" t="inlineStr">
+      <c r="C59" s="2" t="inlineStr">
         <is>
           <t>, Аверкин Алексей Владимирович
 </t>
         </is>
       </c>
-      <c r="D61" s="2" t="inlineStr">
+      <c r="D59" s="2" t="inlineStr">
         <is>
           <t>3/26</t>
         </is>
       </c>
-      <c r="E61" s="3" t="n">
+      <c r="E59" s="3" t="n">
         <v>46113</v>
       </c>
-      <c r="F61" s="3" t="n">
+      <c r="F59" s="3" t="n">
         <v>46487</v>
       </c>
-      <c r="G61" s="2" t="inlineStr">
+      <c r="G59" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
-      <c r="A62" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="n">
         <v>ООО Частная охранная компания "Единство-А"</v>
       </c>
-      <c r="B62" s="2" t="inlineStr">
+      <c r="B60" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Фактический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Почтовый адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Телефон: 8-988-367-49-94
 Email: edinstvo_a@mail.ru
 </t>
         </is>
       </c>
-      <c r="C62" s="2" t="inlineStr">
+      <c r="C60" s="2" t="inlineStr">
         <is>
           <t>, Голуб Андрей Иванович
 </t>
         </is>
       </c>
-      <c r="D62" s="2" t="inlineStr">
+      <c r="D60" s="2" t="inlineStr">
         <is>
           <t>2/23</t>
         </is>
       </c>
-      <c r="E62" s="3" t="n">
+      <c r="E60" s="3" t="n">
         <v>45050</v>
       </c>
-      <c r="F62" s="3" t="n">
+      <c r="F60" s="3" t="n">
         <v>45416</v>
       </c>
-      <c r="G62" s="2" t="inlineStr">
+      <c r="G60" s="2" t="inlineStr">
         <is>
           <t>Охранные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
-      <c r="A63" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="n">
         <v>ООО Частная охранная компания "Единство-А"</v>
       </c>
-      <c r="B63" s="2" t="inlineStr">
+      <c r="B61" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Фактический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Почтовый адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Телефон: 8-988-367-49-94
 Email: edinstvo_a@mail.ru
 </t>
         </is>
       </c>
-      <c r="C63" s="2" t="inlineStr">
+      <c r="C61" s="2" t="inlineStr">
         <is>
           <t>, Голуб Андрей Иванович
 </t>
         </is>
       </c>
-      <c r="D63" s="2" t="inlineStr">
+      <c r="D61" s="2" t="inlineStr">
         <is>
           <t>4/24</t>
         </is>
       </c>
-      <c r="E63" s="3" t="n">
+      <c r="E61" s="3" t="n">
         <v>45425</v>
       </c>
-      <c r="F63" s="3" t="n">
+      <c r="F61" s="3" t="n">
         <v>45781</v>
       </c>
-      <c r="G63" s="2" t="inlineStr">
+      <c r="G61" s="2" t="inlineStr">
         <is>
           <t>Охранные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="n">
         <v>ООО Частная охранная компания "Единство-А"</v>
       </c>
-      <c r="B64" s="2" t="inlineStr">
+      <c r="B62" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Фактический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Почтовый адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Телефон: 8-988-367-49-94
 Email: edinstvo_a@mail.ru
 </t>
         </is>
       </c>
-      <c r="C64" s="2" t="inlineStr">
+      <c r="C62" s="2" t="inlineStr">
         <is>
           <t>, Голуб Андрей Иванович
 </t>
         </is>
       </c>
-      <c r="D64" s="2" t="inlineStr">
+      <c r="D62" s="2" t="inlineStr">
         <is>
           <t>2/25</t>
         </is>
       </c>
-      <c r="E64" s="3" t="n">
+      <c r="E62" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="F64" s="3" t="n">
+      <c r="F62" s="3" t="n">
         <v>46146</v>
       </c>
-      <c r="G64" s="2" t="inlineStr">
+      <c r="G62" s="2" t="inlineStr">
         <is>
           <t>Охранные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
-      <c r="A65" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="n">
         <v>ООО Частная охранная компания "Единство-А"</v>
       </c>
-      <c r="B65" s="2" t="inlineStr">
+      <c r="B63" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Фактический адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Почтовый адрес: 350007, Краснодарский край, город Краснодар, ул. Кубанская Набережная, 1/О, подв. №1
 Телефон: 8-988-367-49-94
 Email: edinstvo_a@mail.ru
 </t>
         </is>
       </c>
-      <c r="C65" s="2" t="inlineStr">
+      <c r="C63" s="2" t="inlineStr">
         <is>
           <t>, Голуб Андрей Иванович
 </t>
         </is>
       </c>
-      <c r="D65" s="2" t="inlineStr">
+      <c r="D63" s="2" t="inlineStr">
         <is>
           <t>06/26</t>
         </is>
       </c>
-      <c r="E65" s="3" t="n">
+      <c r="E63" s="3" t="n">
         <v>46177</v>
       </c>
-      <c r="F65" s="3" t="n">
+      <c r="F63" s="3" t="n">
         <v>46511</v>
       </c>
-      <c r="G65" s="2" t="inlineStr">
+      <c r="G63" s="2" t="inlineStr">
         <is>
           <t>Охранные услуги</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="1" t="n">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="n">
         <v>Павличенко Ольга Павловна</v>
       </c>
-      <c r="B66" s="2" t="inlineStr">
+      <c r="B64" s="2" t="inlineStr">
         <is>
           <t>Юридический адрес: Ростовская обл, гор. Цимлянск, пер. Кооперативный, дом № 14
 Фактический адрес: Ростовская обл, гор. Цимлянск, пер. Кооперативный, дом № 14
 Почтовый адрес: Ростовская обл, гор. Цимлянск, пер. Кооперативный, дом № 14
 Телефон: 8-928-196-58-30
 Email: ov90.22@yandex.ru
 </t>
         </is>
       </c>
-      <c r="C66" s="2"/>
-      <c r="D66" s="2" t="inlineStr">
+      <c r="C64" s="2"/>
+      <c r="D64" s="2" t="inlineStr">
         <is>
           <t>5/25</t>
         </is>
       </c>
-      <c r="E66" s="3" t="n">
+      <c r="E64" s="3" t="n">
         <v>46017</v>
       </c>
-      <c r="F66" s="3" t="n">
+      <c r="F64" s="3" t="n">
         <v>46381</v>
       </c>
-      <c r="G66" s="2" t="inlineStr">
+      <c r="G64" s="2" t="inlineStr">
         <is>
           <t>Бухгалтерские услуги</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">