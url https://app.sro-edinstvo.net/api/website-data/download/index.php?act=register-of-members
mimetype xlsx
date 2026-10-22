--- v1 (2026-08-17)
+++ v2 (2026-10-22)
@@ -206,627 +206,627 @@
       </c>
       <c r="D2" s="3" t="n">
         <v>45245</v>
       </c>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1" t="n">
         <v>435</v>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Абрамцова Светлана Анатольевна</t>
         </is>
       </c>
       <c r="C3" s="1" t="n">
         <v>235503159802</v>
       </c>
       <c r="D3" s="3" t="n">
         <v>43308</v>
       </c>
       <c r="E3" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1" t="n">
-        <v>318</v>
+        <v>454</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Авшаров Альберт Генрихович</t>
+          <t>Азизов Юханна Петрович</t>
         </is>
       </c>
       <c r="C4" s="1" t="n">
-        <v>231402489236</v>
+        <v>230906736482</v>
       </c>
       <c r="D4" s="3" t="n">
-        <v>42565</v>
+        <v>44612</v>
       </c>
       <c r="E4" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1" t="n">
-        <v>454</v>
+        <v>292</v>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Азизов Юханна Петрович</t>
+          <t>Акубжанов Эдуард Викторович</t>
         </is>
       </c>
       <c r="C5" s="1" t="n">
-        <v>230906736482</v>
+        <v>230216098032</v>
       </c>
       <c r="D5" s="3" t="n">
-        <v>44612</v>
+        <v>42039</v>
       </c>
       <c r="E5" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Акубжанов Эдуард Викторович</t>
+          <t>Акусев Артур Наильевич</t>
         </is>
       </c>
       <c r="C6" s="1" t="n">
-        <v>230216098032</v>
+        <v>632107834713</v>
       </c>
       <c r="D6" s="3" t="n">
-        <v>42039</v>
+        <v>42545</v>
       </c>
       <c r="E6" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>316</v>
+        <v>253</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Акусев Артур Наильевич</t>
+          <t>Амироков Мухадин Абубекирович</t>
         </is>
       </c>
       <c r="C7" s="1" t="n">
-        <v>632107834713</v>
+        <v>091000029070</v>
       </c>
       <c r="D7" s="3" t="n">
-        <v>42545</v>
+        <v>41381</v>
       </c>
       <c r="E7" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>253</v>
+        <v>428</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Амироков Мухадин Абубекирович</t>
+          <t>Аникин Максим Николаевич</t>
         </is>
       </c>
       <c r="C8" s="1" t="n">
-        <v>091000029070</v>
+        <v>632108962108</v>
       </c>
       <c r="D8" s="3" t="n">
-        <v>41381</v>
+        <v>43070</v>
       </c>
       <c r="E8" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>428</v>
+        <v>470</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Аникин Максим Николаевич</t>
+          <t>Архмамедова Гузялия Рифатовна</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
-        <v>632108962108</v>
+        <v>645200564397</v>
       </c>
       <c r="D9" s="3" t="n">
-        <v>43070</v>
+        <v>46239</v>
       </c>
       <c r="E9" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>470</v>
+        <v>278</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Архмамедова Гузялия Рифатовна</t>
+          <t>Асапов Динар Рафисович</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>645200564397</v>
+        <v>121514303339</v>
       </c>
       <c r="D10" s="3" t="n">
-        <v>46239</v>
+        <v>43070</v>
       </c>
       <c r="E10" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Асапов Динар Рафисович</t>
+          <t>Балалаева (Могилевцева) Алёна Александровна</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>121514303339</v>
+        <v>228999379278</v>
       </c>
       <c r="D11" s="3" t="n">
-        <v>43070</v>
+        <v>42209</v>
       </c>
       <c r="E11" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>303</v>
+        <v>249</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Балалаева (Могилевцева) Алёна Александровна</t>
+          <t>Баланда Евгений Михайлович</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>228999379278</v>
+        <v>231110972502</v>
       </c>
       <c r="D12" s="3" t="n">
-        <v>42209</v>
+        <v>41339</v>
       </c>
       <c r="E12" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>249</v>
+        <v>331</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Баланда Евгений Михайлович</t>
+          <t>Баранов Руслан Вячеславович</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>231110972502</v>
+        <v>027817471250</v>
       </c>
       <c r="D13" s="3" t="n">
-        <v>41339</v>
+        <v>43070</v>
       </c>
       <c r="E13" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>331</v>
+        <v>8</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Баранов Руслан Вячеславович</t>
+          <t>Батчаев Алим Юсуфович</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>027817471250</v>
+        <v>091700361202</v>
       </c>
       <c r="D14" s="3" t="n">
-        <v>43070</v>
+        <v>40179</v>
       </c>
       <c r="E14" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>8</v>
+        <v>461</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Батчаев Алим Юсуфович</t>
+          <t>Белоконь Владислав Сергеевич</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>091700361202</v>
+        <v>231517268508</v>
       </c>
       <c r="D15" s="3" t="n">
-        <v>40179</v>
+        <v>45285</v>
       </c>
       <c r="E15" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>461</v>
+        <v>246</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Белоконь Владислав Сергеевич</t>
+          <t>Белошкура Анна Валерьевна</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>231517268508</v>
+        <v>234704428877</v>
       </c>
       <c r="D16" s="3" t="n">
-        <v>45285</v>
+        <v>41356</v>
       </c>
       <c r="E16" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>246</v>
+        <v>166</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Белошкура Анна Валерьевна</t>
+          <t>Бжихов Алик Муштагидович</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>234704428877</v>
+        <v>070700597235</v>
       </c>
       <c r="D17" s="3" t="n">
-        <v>41356</v>
+        <v>40032</v>
       </c>
       <c r="E17" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>166</v>
+        <v>463</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Бжихов Алик Муштагидович</t>
+          <t>Бирюков Вахтанг Тимурович</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>070700597235</v>
+        <v>231109682012</v>
       </c>
       <c r="D18" s="3" t="n">
-        <v>40032</v>
+        <v>45489</v>
       </c>
       <c r="E18" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>463</v>
+        <v>15</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Бирюков Вахтанг Тимурович</t>
+          <t>Богданов Константин Юрьевич</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>231109682012</v>
+        <v>234601187549</v>
       </c>
       <c r="D19" s="3" t="n">
-        <v>45489</v>
+        <v>38345</v>
       </c>
       <c r="E19" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>15</v>
+        <v>314</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Богданов Константин Юрьевич</t>
+          <t>Борисова Юлия Сергеевна</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>234601187549</v>
+        <v>732811591532</v>
       </c>
       <c r="D20" s="3" t="n">
-        <v>38345</v>
+        <v>42545</v>
       </c>
       <c r="E20" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>314</v>
+        <v>332</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Борисова Юлия Сергеевна</t>
+          <t>Виноградов Владимир Юрьевич</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>732811591532</v>
+        <v>583709095669</v>
       </c>
       <c r="D21" s="3" t="n">
-        <v>42545</v>
+        <v>43070</v>
       </c>
       <c r="E21" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Виноградов Владимир Юрьевич</t>
+          <t>Волков Александр Сергеевич</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>583709095669</v>
+        <v>151002828766</v>
       </c>
       <c r="D22" s="3" t="n">
-        <v>43070</v>
+        <v>42629</v>
       </c>
       <c r="E22" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>334</v>
+        <v>26</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Волков Александр Сергеевич</t>
+          <t>Воронина Ольга Валериевна</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>151002828766</v>
+        <v>230211345400</v>
       </c>
       <c r="D23" s="3" t="n">
-        <v>42629</v>
+        <v>38345</v>
       </c>
       <c r="E23" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>26</v>
+        <v>458</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Воронина Ольга Валериевна</t>
+          <t>Габараев Вячеслав Омариевич</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>230211345400</v>
+        <v>860328098300</v>
       </c>
       <c r="D24" s="3" t="n">
-        <v>38345</v>
+        <v>44988</v>
       </c>
       <c r="E24" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>458</v>
+        <v>28</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Габараев Вячеслав Омариевич</t>
+          <t>Галотин Илья Владимирович</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>860328098300</v>
+        <v>231516229898</v>
       </c>
       <c r="D25" s="3" t="n">
-        <v>44988</v>
+        <v>38345</v>
       </c>
       <c r="E25" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>28</v>
+        <v>263</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Галотин Илья Владимирович</t>
+          <t>Глазкова Алена Вячеславовна</t>
         </is>
       </c>
       <c r="C26" s="1" t="n">
-        <v>231516229898</v>
+        <v>131401308050</v>
       </c>
       <c r="D26" s="3" t="n">
-        <v>38345</v>
+        <v>41487</v>
       </c>
       <c r="E26" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>263</v>
+        <v>438</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Глазкова Алена Вячеславовна</t>
+          <t>Голев Андрей Иванович</t>
         </is>
       </c>
       <c r="C27" s="1" t="n">
-        <v>131401308050</v>
+        <v>361300042539</v>
       </c>
       <c r="D27" s="3" t="n">
-        <v>41487</v>
+        <v>43724</v>
       </c>
       <c r="E27" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>438</v>
+        <v>268</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Голев Андрей Иванович</t>
+          <t>Горячев Александр Сергеевич</t>
         </is>
       </c>
       <c r="C28" s="1" t="n">
-        <v>361300042539</v>
+        <v>222330514775</v>
       </c>
       <c r="D28" s="3" t="n">
-        <v>43724</v>
-[...1 lines deleted...]
-      <c r="E28" s="2"/>
+        <v>41617</v>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>Страхование - САК "Энергогарант". 06.12.2013 - 05.12.2014. Страховая сумма 3 млн.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>268</v>
+        <v>306</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Горячев Александр Сергеевич</t>
+          <t>Гостева Инесса Эльдаровна</t>
         </is>
       </c>
       <c r="C29" s="1" t="n">
-        <v>222330514775</v>
+        <v>380105159580</v>
       </c>
       <c r="D29" s="3" t="n">
-        <v>41617</v>
-[...5 lines deleted...]
-      </c>
+        <v>42311</v>
+      </c>
+      <c r="E29" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>306</v>
+        <v>38</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Гостева Инесса Эльдаровна</t>
+          <t>Грудкин Виталий Леонтьевич</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>380105159580</v>
+        <v>230808348403</v>
       </c>
       <c r="D30" s="3" t="n">
-        <v>42311</v>
+        <v>38345</v>
       </c>
       <c r="E30" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>38</v>
+        <v>444</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Грудкин Виталий Леонтьевич</t>
+          <t>Гузева Антонина Павловна</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>230808348403</v>
+        <v>301611591822</v>
       </c>
       <c r="D31" s="3" t="n">
-        <v>38345</v>
+        <v>44141</v>
       </c>
       <c r="E31" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>444</v>
+        <v>342</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Гузева Антонина Павловна</t>
+          <t>Даниелян Давид Аликович</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>301611591822</v>
+        <v>632305421147</v>
       </c>
       <c r="D32" s="3" t="n">
-        <v>44141</v>
+        <v>43070</v>
       </c>
       <c r="E32" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>342</v>
+        <v>465</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Даниелян Давид Аликович</t>
+          <t>Девликамова Нелли Ростямовна</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>632305421147</v>
+        <v>583712244381</v>
       </c>
       <c r="D33" s="3" t="n">
-        <v>43070</v>
+        <v>45700</v>
       </c>
       <c r="E33" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Девликамова Нелли Ростямовна</t>
+          <t>Дузенко Дмитрий Юрьевич</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>583712244381</v>
+        <v>233600468739</v>
       </c>
       <c r="D34" s="3" t="n">
-        <v>45700</v>
+        <v>46226</v>
       </c>
       <c r="E34" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>469</v>
+        <v>176</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Дузенко Дмитрий Юрьевич</t>
+          <t>Евстигнеева (Леонтьева) Рената Азатовна</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>233600468739</v>
+        <v>165915535107</v>
       </c>
       <c r="D35" s="3" t="n">
-        <v>46226</v>
+        <v>40133</v>
       </c>
       <c r="E35" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Евстигнеева (Леонтьева) Рената Азатовна</t>
+          <t>Жариков Сергей Алексеевич</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>165915535107</v>
+        <v>231502688940</v>
       </c>
       <c r="D36" s="3" t="n">
-        <v>40133</v>
+        <v>38345</v>
       </c>
       <c r="E36" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>53</v>
+        <v>472</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Жариков Сергей Алексеевич</t>
+          <t>Жидилева Елена Александровна</t>
         </is>
       </c>
       <c r="C37" s="1" t="n">
-        <v>231502688940</v>
+        <v>583510252196</v>
       </c>
       <c r="D37" s="3" t="n">
-        <v>38345</v>
+        <v>46254</v>
       </c>
       <c r="E37" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
         <v>185</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Звягинцев Андрей Игоревич</t>
         </is>
       </c>
       <c r="C38" s="1" t="n">
         <v>230405798801</v>
       </c>
       <c r="D38" s="3" t="n">
         <v>40399</v>
       </c>
       <c r="E38" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
         <v>56</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
@@ -924,308 +924,308 @@
       </c>
       <c r="D44" s="3" t="n">
         <v>43070</v>
       </c>
       <c r="E44" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
         <v>453</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Каныгин Денис Викторович</t>
         </is>
       </c>
       <c r="C45" s="1" t="n">
         <v>344704072490</v>
       </c>
       <c r="D45" s="3" t="n">
         <v>44602</v>
       </c>
       <c r="E45" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Касаев Александр Александрович</t>
+          <t>Кашуба Юрий Борисович</t>
         </is>
       </c>
       <c r="C46" s="1" t="n">
-        <v>272421669560</v>
+        <v>230800047500</v>
       </c>
       <c r="D46" s="3" t="n">
-        <v>40444</v>
+        <v>40603</v>
       </c>
       <c r="E46" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>203</v>
+        <v>366</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>Кашуба Юрий Борисович</t>
+          <t>Керимова Эльмира Ряшитовна</t>
         </is>
       </c>
       <c r="C47" s="1" t="n">
-        <v>230800047500</v>
+        <v>583513765132</v>
       </c>
       <c r="D47" s="3" t="n">
-        <v>40603</v>
+        <v>43070</v>
       </c>
       <c r="E47" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>366</v>
+        <v>68</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Керимова Эльмира Ряшитовна</t>
+          <t>Клименко Мария Евгеньевна</t>
         </is>
       </c>
       <c r="C48" s="1" t="n">
-        <v>583513765132</v>
+        <v>230600846382</v>
       </c>
       <c r="D48" s="3" t="n">
-        <v>43070</v>
+        <v>38895</v>
       </c>
       <c r="E48" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>68</v>
+        <v>300</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Клименко Мария Евгеньевна</t>
+          <t>Кобелев Александр Юрьевич</t>
         </is>
       </c>
       <c r="C49" s="1" t="n">
-        <v>230600846382</v>
+        <v>593100623809</v>
       </c>
       <c r="D49" s="3" t="n">
-        <v>38895</v>
+        <v>42118</v>
       </c>
       <c r="E49" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>300</v>
+        <v>367</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Кобелев Александр Юрьевич</t>
+          <t>Коваленко Алексей Владимирович</t>
         </is>
       </c>
       <c r="C50" s="1" t="n">
-        <v>593100623809</v>
+        <v>550702215806</v>
       </c>
       <c r="D50" s="3" t="n">
-        <v>42118</v>
+        <v>42629</v>
       </c>
       <c r="E50" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>367</v>
+        <v>69</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Коваленко Алексей Владимирович</t>
+          <t>Козлов Сергей Константинович</t>
         </is>
       </c>
       <c r="C51" s="1" t="n">
-        <v>550702215806</v>
+        <v>616703246812</v>
       </c>
       <c r="D51" s="3" t="n">
-        <v>42629</v>
-[...1 lines deleted...]
-      <c r="E51" s="2"/>
+        <v>38986</v>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>Арбитражный управляющий дисквалифицирован на 6 месяцев до 14.09.2025 в соответствии с Постановление 17 ААС от 14.03.2025 по делу №А60-57064/2024</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>69</v>
+        <v>432</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Козлов Сергей Константинович</t>
+          <t>Колесников Петр Павлович</t>
         </is>
       </c>
       <c r="C52" s="1" t="n">
-        <v>616703246812</v>
+        <v>230900795869</v>
       </c>
       <c r="D52" s="3" t="n">
-        <v>38986</v>
-[...5 lines deleted...]
-      </c>
+        <v>43083</v>
+      </c>
+      <c r="E52" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>432</v>
+        <v>370</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Колесников Петр Павлович</t>
+          <t>Колобошников Альберт Борисович</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>230900795869</v>
+        <v>390701577948</v>
       </c>
       <c r="D53" s="3" t="n">
-        <v>43083</v>
+        <v>43070</v>
       </c>
       <c r="E53" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>370</v>
+        <v>313</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Колобошников Альберт Борисович</t>
+          <t>Коновалова Елена Юрьевна</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>390701577948</v>
+        <v>780717595489</v>
       </c>
       <c r="D54" s="3" t="n">
-        <v>43070</v>
+        <v>42545</v>
       </c>
       <c r="E54" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>313</v>
+        <v>76</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Коновалова Елена Юрьевна</t>
+          <t>Кочкаров Джамбулат Билялович</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>780717595489</v>
+        <v>090600602406</v>
       </c>
       <c r="D55" s="3" t="n">
-        <v>42545</v>
+        <v>40179</v>
       </c>
       <c r="E55" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>76</v>
+        <v>451</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Кочкаров Джамбулат Билялович</t>
+          <t>Кочнева Динара Ильдусовна</t>
         </is>
       </c>
       <c r="C56" s="1" t="n">
-        <v>090600602406</v>
+        <v>582001902673</v>
       </c>
       <c r="D56" s="3" t="n">
-        <v>40179</v>
-[...1 lines deleted...]
-      <c r="E56" s="2"/>
+        <v>44439</v>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>Решение АС Омской области по делу А46-2569/2025 о дисквалификации Арбитражного управляющего до 02.10.2025</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>451</v>
+        <v>377</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Кочнева Динара Ильдусовна</t>
+          <t>Кузнецов Сергей Васильевич</t>
         </is>
       </c>
       <c r="C57" s="1" t="n">
-        <v>582001902673</v>
+        <v>132403184236</v>
       </c>
       <c r="D57" s="3" t="n">
-        <v>44439</v>
-[...5 lines deleted...]
-      </c>
+        <v>43070</v>
+      </c>
+      <c r="E57" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>377</v>
+        <v>227</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Сергей Васильевич</t>
+          <t>Кузнецова Елизавета Александровна</t>
         </is>
       </c>
       <c r="C58" s="1" t="n">
-        <v>132403184236</v>
+        <v>231203103488</v>
       </c>
       <c r="D58" s="3" t="n">
-        <v>43070</v>
+        <v>40857</v>
       </c>
       <c r="E58" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>227</v>
+        <v>82</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Елизавета Александровна</t>
+          <t>Кулинич Александр Васильевич</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>231203103488</v>
+        <v>234601438707</v>
       </c>
       <c r="D59" s="3" t="n">
-        <v>40857</v>
+        <v>38345</v>
       </c>
       <c r="E59" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>82</v>
+        <v>473</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Кулинич Александр Васильевич</t>
+          <t>Лёвина Инна Дмитриевна</t>
         </is>
       </c>
       <c r="C60" s="1" t="n">
-        <v>234601438707</v>
+        <v>583713210610</v>
       </c>
       <c r="D60" s="3" t="n">
-        <v>38345</v>
+        <v>46254</v>
       </c>
       <c r="E60" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
         <v>229</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>Липатов Сергей Николаевич</t>
         </is>
       </c>
       <c r="C61" s="1" t="n">
         <v>027717624382</v>
       </c>
       <c r="D61" s="3" t="n">
         <v>41640</v>
       </c>
       <c r="E61" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
         <v>315</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
@@ -1629,147 +1629,147 @@
       </c>
       <c r="D85" s="3" t="n">
         <v>43070</v>
       </c>
       <c r="E85" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
         <v>435</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>Рыбин Павел Георгиевич</t>
         </is>
       </c>
       <c r="C86" s="1" t="n">
         <v>771531722440</v>
       </c>
       <c r="D86" s="3" t="n">
         <v>43265</v>
       </c>
       <c r="E86" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>215</v>
+        <v>109</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Савгучев Дмитрий Алексеевич</t>
+          <t>Садыков Руслан Ринатович</t>
         </is>
       </c>
       <c r="C87" s="1" t="n">
-        <v>501209570657</v>
+        <v>026908099380</v>
       </c>
       <c r="D87" s="3" t="n">
-        <v>40648</v>
+        <v>43070</v>
       </c>
       <c r="E87" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>109</v>
+        <v>468</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Садыков Руслан Ринатович</t>
+          <t>Сакс Юрий Леонардович</t>
         </is>
       </c>
       <c r="C88" s="1" t="n">
-        <v>026908099380</v>
+        <v>701726536709</v>
       </c>
       <c r="D88" s="3" t="n">
-        <v>43070</v>
+        <v>46097</v>
       </c>
       <c r="E88" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>468</v>
+        <v>443</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Сакс Юрий Леонардович</t>
+          <t>Самойлов-Самарин Георгий Станиславович</t>
         </is>
       </c>
       <c r="C89" s="1" t="n">
-        <v>701726536709</v>
+        <v>142401081070</v>
       </c>
       <c r="D89" s="3" t="n">
-        <v>46097</v>
+        <v>44097</v>
       </c>
       <c r="E89" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Самойлов-Самарин Георгий Станиславович</t>
+          <t>Сероглазов Руслан Равильевич</t>
         </is>
       </c>
       <c r="C90" s="1" t="n">
-        <v>142401081070</v>
+        <v>561802251700</v>
       </c>
       <c r="D90" s="3" t="n">
-        <v>44097</v>
+        <v>43070</v>
       </c>
       <c r="E90" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>431</v>
+        <v>321</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>Сероглазов Руслан Равильевич</t>
+          <t>Смирнова Марина Владимировна</t>
         </is>
       </c>
       <c r="C91" s="1" t="n">
-        <v>561802251700</v>
+        <v>590615667865</v>
       </c>
       <c r="D91" s="3" t="n">
-        <v>43070</v>
+        <v>42569</v>
       </c>
       <c r="E91" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>321</v>
+        <v>471</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Смирнова Марина Владимировна</t>
+          <t>Соловьева Ольга Андреевна</t>
         </is>
       </c>
       <c r="C92" s="1" t="n">
-        <v>590615667865</v>
+        <v>231200589887</v>
       </c>
       <c r="D92" s="3" t="n">
-        <v>42569</v>
+        <v>46251</v>
       </c>
       <c r="E92" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
         <v>199</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>Тамбиев Рашид Умарович</t>
         </is>
       </c>
       <c r="C93" s="1" t="n">
         <v>091700524111</v>
       </c>
       <c r="D93" s="3" t="n">
         <v>40590</v>
       </c>
       <c r="E93" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
         <v>242</v>
       </c>
       <c r="B94" s="2" t="inlineStr">