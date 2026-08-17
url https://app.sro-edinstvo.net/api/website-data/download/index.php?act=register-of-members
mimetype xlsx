--- v0 (2026-06-14)
+++ v1 (2026-08-17)
@@ -133,51 +133,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:E106"/>
+  <dimension ref="A1:E108"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Номер</t>
         </is>
       </c>
       <c r="B1" s="4" t="inlineStr">
         <is>
           <t>ФИО</t>
         </is>
       </c>
       <c r="C1" s="4" t="inlineStr">
         <is>
           <t>ИНН</t>
         </is>
       </c>
@@ -308,1708 +308,1742 @@
       </c>
       <c r="D8" s="3" t="n">
         <v>41381</v>
       </c>
       <c r="E8" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
         <v>428</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>Аникин Максим Николаевич</t>
         </is>
       </c>
       <c r="C9" s="1" t="n">
         <v>632108962108</v>
       </c>
       <c r="D9" s="3" t="n">
         <v>43070</v>
       </c>
       <c r="E9" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>278</v>
+        <v>470</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Асапов Динар Рафисович</t>
+          <t>Архмамедова Гузялия Рифатовна</t>
         </is>
       </c>
       <c r="C10" s="1" t="n">
-        <v>121514303339</v>
+        <v>645200564397</v>
       </c>
       <c r="D10" s="3" t="n">
-        <v>43070</v>
+        <v>46239</v>
       </c>
       <c r="E10" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>303</v>
+        <v>278</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Балалаева (Могилевцева) Алёна Александровна</t>
+          <t>Асапов Динар Рафисович</t>
         </is>
       </c>
       <c r="C11" s="1" t="n">
-        <v>228999379278</v>
+        <v>121514303339</v>
       </c>
       <c r="D11" s="3" t="n">
-        <v>42209</v>
+        <v>43070</v>
       </c>
       <c r="E11" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
-        <v>249</v>
+        <v>303</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>Баланда Евгений Михайлович</t>
+          <t>Балалаева (Могилевцева) Алёна Александровна</t>
         </is>
       </c>
       <c r="C12" s="1" t="n">
-        <v>231110972502</v>
+        <v>228999379278</v>
       </c>
       <c r="D12" s="3" t="n">
-        <v>41339</v>
+        <v>42209</v>
       </c>
       <c r="E12" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>331</v>
+        <v>249</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>Баранов Руслан Вячеславович</t>
+          <t>Баланда Евгений Михайлович</t>
         </is>
       </c>
       <c r="C13" s="1" t="n">
-        <v>027817471250</v>
+        <v>231110972502</v>
       </c>
       <c r="D13" s="3" t="n">
-        <v>43070</v>
+        <v>41339</v>
       </c>
       <c r="E13" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>8</v>
+        <v>331</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Батчаев Алим Юсуфович</t>
+          <t>Баранов Руслан Вячеславович</t>
         </is>
       </c>
       <c r="C14" s="1" t="n">
-        <v>091700361202</v>
+        <v>027817471250</v>
       </c>
       <c r="D14" s="3" t="n">
-        <v>40179</v>
+        <v>43070</v>
       </c>
       <c r="E14" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>461</v>
+        <v>8</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
-          <t>Белоконь Владислав Сергеевич</t>
+          <t>Батчаев Алим Юсуфович</t>
         </is>
       </c>
       <c r="C15" s="1" t="n">
-        <v>231517268508</v>
+        <v>091700361202</v>
       </c>
       <c r="D15" s="3" t="n">
-        <v>45285</v>
+        <v>40179</v>
       </c>
       <c r="E15" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>246</v>
+        <v>461</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>Белошкура Анна Валерьевна</t>
+          <t>Белоконь Владислав Сергеевич</t>
         </is>
       </c>
       <c r="C16" s="1" t="n">
-        <v>234704428877</v>
+        <v>231517268508</v>
       </c>
       <c r="D16" s="3" t="n">
-        <v>41356</v>
+        <v>45285</v>
       </c>
       <c r="E16" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
-        <v>166</v>
+        <v>246</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>Бжихов Алик Муштагидович</t>
+          <t>Белошкура Анна Валерьевна</t>
         </is>
       </c>
       <c r="C17" s="1" t="n">
-        <v>070700597235</v>
+        <v>234704428877</v>
       </c>
       <c r="D17" s="3" t="n">
-        <v>40032</v>
+        <v>41356</v>
       </c>
       <c r="E17" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
-        <v>463</v>
+        <v>166</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>Бирюков Вахтанг Тимурович</t>
+          <t>Бжихов Алик Муштагидович</t>
         </is>
       </c>
       <c r="C18" s="1" t="n">
-        <v>231109682012</v>
+        <v>070700597235</v>
       </c>
       <c r="D18" s="3" t="n">
-        <v>45489</v>
+        <v>40032</v>
       </c>
       <c r="E18" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
-        <v>15</v>
+        <v>463</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
-          <t>Богданов Константин Юрьевич</t>
+          <t>Бирюков Вахтанг Тимурович</t>
         </is>
       </c>
       <c r="C19" s="1" t="n">
-        <v>234601187549</v>
+        <v>231109682012</v>
       </c>
       <c r="D19" s="3" t="n">
-        <v>38345</v>
+        <v>45489</v>
       </c>
       <c r="E19" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
-        <v>314</v>
+        <v>15</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>Борисова Юлия Сергеевна</t>
+          <t>Богданов Константин Юрьевич</t>
         </is>
       </c>
       <c r="C20" s="1" t="n">
-        <v>732811591532</v>
+        <v>234601187549</v>
       </c>
       <c r="D20" s="3" t="n">
-        <v>42545</v>
+        <v>38345</v>
       </c>
       <c r="E20" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>Виноградов Владимир Юрьевич</t>
+          <t>Борисова Юлия Сергеевна</t>
         </is>
       </c>
       <c r="C21" s="1" t="n">
-        <v>583709095669</v>
+        <v>732811591532</v>
       </c>
       <c r="D21" s="3" t="n">
-        <v>43070</v>
+        <v>42545</v>
       </c>
       <c r="E21" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>Волков Александр Сергеевич</t>
+          <t>Виноградов Владимир Юрьевич</t>
         </is>
       </c>
       <c r="C22" s="1" t="n">
-        <v>151002828766</v>
+        <v>583709095669</v>
       </c>
       <c r="D22" s="3" t="n">
-        <v>42629</v>
+        <v>43070</v>
       </c>
       <c r="E22" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
-        <v>26</v>
+        <v>334</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>Воронина Ольга Валериевна</t>
+          <t>Волков Александр Сергеевич</t>
         </is>
       </c>
       <c r="C23" s="1" t="n">
-        <v>230211345400</v>
+        <v>151002828766</v>
       </c>
       <c r="D23" s="3" t="n">
-        <v>38345</v>
+        <v>42629</v>
       </c>
       <c r="E23" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>458</v>
+        <v>26</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Габараев Вячеслав Омариевич</t>
+          <t>Воронина Ольга Валериевна</t>
         </is>
       </c>
       <c r="C24" s="1" t="n">
-        <v>860328098300</v>
+        <v>230211345400</v>
       </c>
       <c r="D24" s="3" t="n">
-        <v>44988</v>
+        <v>38345</v>
       </c>
       <c r="E24" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>28</v>
+        <v>458</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
-          <t>Галотин Илья Владимирович</t>
+          <t>Габараев Вячеслав Омариевич</t>
         </is>
       </c>
       <c r="C25" s="1" t="n">
-        <v>231516229898</v>
+        <v>860328098300</v>
       </c>
       <c r="D25" s="3" t="n">
-        <v>38345</v>
+        <v>44988</v>
       </c>
       <c r="E25" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
-        <v>263</v>
+        <v>28</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>Глазкова Алена Вячеславовна</t>
+          <t>Галотин Илья Владимирович</t>
         </is>
       </c>
       <c r="C26" s="1" t="n">
-        <v>131401308050</v>
+        <v>231516229898</v>
       </c>
       <c r="D26" s="3" t="n">
-        <v>41487</v>
+        <v>38345</v>
       </c>
       <c r="E26" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
-        <v>438</v>
+        <v>263</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>Голев Андрей Иванович</t>
+          <t>Глазкова Алена Вячеславовна</t>
         </is>
       </c>
       <c r="C27" s="1" t="n">
-        <v>361300042539</v>
+        <v>131401308050</v>
       </c>
       <c r="D27" s="3" t="n">
-        <v>43724</v>
+        <v>41487</v>
       </c>
       <c r="E27" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>268</v>
+        <v>438</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>Горячев Александр Сергеевич</t>
+          <t>Голев Андрей Иванович</t>
         </is>
       </c>
       <c r="C28" s="1" t="n">
-        <v>222330514775</v>
+        <v>361300042539</v>
       </c>
       <c r="D28" s="3" t="n">
-        <v>41617</v>
-[...5 lines deleted...]
-      </c>
+        <v>43724</v>
+      </c>
+      <c r="E28" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>306</v>
+        <v>268</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
-          <t>Гостева Инесса Эльдаровна</t>
+          <t>Горячев Александр Сергеевич</t>
         </is>
       </c>
       <c r="C29" s="1" t="n">
-        <v>380105159580</v>
+        <v>222330514775</v>
       </c>
       <c r="D29" s="3" t="n">
-        <v>42311</v>
-[...1 lines deleted...]
-      <c r="E29" s="2"/>
+        <v>41617</v>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>Страхование - САК "Энергогарант". 06.12.2013 - 05.12.2014. Страховая сумма 3 млн.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
-        <v>38</v>
+        <v>306</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
-          <t>Грудкин Виталий Леонтьевич</t>
+          <t>Гостева Инесса Эльдаровна</t>
         </is>
       </c>
       <c r="C30" s="1" t="n">
-        <v>230808348403</v>
+        <v>380105159580</v>
       </c>
       <c r="D30" s="3" t="n">
-        <v>38345</v>
+        <v>42311</v>
       </c>
       <c r="E30" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
-        <v>444</v>
+        <v>38</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>Гузева Антонина Павловна</t>
+          <t>Грудкин Виталий Леонтьевич</t>
         </is>
       </c>
       <c r="C31" s="1" t="n">
-        <v>301611591822</v>
+        <v>230808348403</v>
       </c>
       <c r="D31" s="3" t="n">
-        <v>44141</v>
+        <v>38345</v>
       </c>
       <c r="E31" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>342</v>
+        <v>444</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
-          <t>Даниелян Давид Аликович</t>
+          <t>Гузева Антонина Павловна</t>
         </is>
       </c>
       <c r="C32" s="1" t="n">
-        <v>632305421147</v>
+        <v>301611591822</v>
       </c>
       <c r="D32" s="3" t="n">
-        <v>43070</v>
+        <v>44141</v>
       </c>
       <c r="E32" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
-        <v>465</v>
+        <v>342</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>Девликамова Нелли Ростямовна</t>
+          <t>Даниелян Давид Аликович</t>
         </is>
       </c>
       <c r="C33" s="1" t="n">
-        <v>583712244381</v>
+        <v>632305421147</v>
       </c>
       <c r="D33" s="3" t="n">
-        <v>45700</v>
+        <v>43070</v>
       </c>
       <c r="E33" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
-        <v>176</v>
+        <v>465</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Евстигнеева (Леонтьева) Рената Азатовна</t>
+          <t>Девликамова Нелли Ростямовна</t>
         </is>
       </c>
       <c r="C34" s="1" t="n">
-        <v>165915535107</v>
+        <v>583712244381</v>
       </c>
       <c r="D34" s="3" t="n">
-        <v>40133</v>
+        <v>45700</v>
       </c>
       <c r="E34" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>53</v>
+        <v>469</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>Жариков Сергей Алексеевич</t>
+          <t>Дузенко Дмитрий Юрьевич</t>
         </is>
       </c>
       <c r="C35" s="1" t="n">
-        <v>231502688940</v>
+        <v>233600468739</v>
       </c>
       <c r="D35" s="3" t="n">
-        <v>38345</v>
+        <v>46226</v>
       </c>
       <c r="E35" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Звягинцев Андрей Игоревич</t>
+          <t>Евстигнеева (Леонтьева) Рената Азатовна</t>
         </is>
       </c>
       <c r="C36" s="1" t="n">
-        <v>230405798801</v>
+        <v>165915535107</v>
       </c>
       <c r="D36" s="3" t="n">
-        <v>40399</v>
+        <v>40133</v>
       </c>
       <c r="E36" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>Зинченко Николай Георгиевич</t>
+          <t>Жариков Сергей Алексеевич</t>
         </is>
       </c>
       <c r="C37" s="1" t="n">
-        <v>233905421566</v>
+        <v>231502688940</v>
       </c>
       <c r="D37" s="3" t="n">
         <v>38345</v>
       </c>
       <c r="E37" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>57</v>
+        <v>185</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
-          <t>Золочевская Ольга Владимировна</t>
+          <t>Звягинцев Андрей Игоревич</t>
         </is>
       </c>
       <c r="C38" s="1" t="n">
-        <v>230901620406</v>
+        <v>230405798801</v>
       </c>
       <c r="D38" s="3" t="n">
-        <v>38399</v>
+        <v>40399</v>
       </c>
       <c r="E38" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
-        <v>355</v>
+        <v>56</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>Зорин Дмитрий Александрович</t>
+          <t>Зинченко Николай Георгиевич</t>
         </is>
       </c>
       <c r="C39" s="1" t="n">
-        <v>246514545727</v>
+        <v>233905421566</v>
       </c>
       <c r="D39" s="3" t="n">
-        <v>42629</v>
+        <v>38345</v>
       </c>
       <c r="E39" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
-        <v>357</v>
+        <v>57</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Зотьева Елена Александровна</t>
+          <t>Золочевская Ольга Владимировна</t>
         </is>
       </c>
       <c r="C40" s="1" t="n">
-        <v>616612732300</v>
+        <v>230901620406</v>
       </c>
       <c r="D40" s="3" t="n">
-        <v>43070</v>
+        <v>38399</v>
       </c>
       <c r="E40" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
-        <v>462</v>
+        <v>355</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>Ивашкин Алексей Сергеевич</t>
+          <t>Зорин Дмитрий Александрович</t>
         </is>
       </c>
       <c r="C41" s="1" t="n">
-        <v>583520614670</v>
+        <v>246514545727</v>
       </c>
       <c r="D41" s="3" t="n">
-        <v>45428</v>
+        <v>42629</v>
       </c>
       <c r="E41" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>Казанцев Денис Валерьевич</t>
+          <t>Зотьева Елена Александровна</t>
         </is>
       </c>
       <c r="C42" s="1" t="n">
-        <v>780419445752</v>
+        <v>616612732300</v>
       </c>
       <c r="D42" s="3" t="n">
         <v>43070</v>
       </c>
       <c r="E42" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>Каныгин Денис Викторович</t>
+          <t>Ивашкин Алексей Сергеевич</t>
         </is>
       </c>
       <c r="C43" s="1" t="n">
-        <v>344704072490</v>
+        <v>583520614670</v>
       </c>
       <c r="D43" s="3" t="n">
-        <v>44602</v>
+        <v>45428</v>
       </c>
       <c r="E43" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
-        <v>190</v>
+        <v>365</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>Касаев Александр Александрович</t>
+          <t>Казанцев Денис Валерьевич</t>
         </is>
       </c>
       <c r="C44" s="1" t="n">
-        <v>272421669560</v>
+        <v>780419445752</v>
       </c>
       <c r="D44" s="3" t="n">
-        <v>40444</v>
+        <v>43070</v>
       </c>
       <c r="E44" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
-        <v>203</v>
+        <v>453</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Кашуба Юрий Борисович</t>
+          <t>Каныгин Денис Викторович</t>
         </is>
       </c>
       <c r="C45" s="1" t="n">
-        <v>230800047500</v>
+        <v>344704072490</v>
       </c>
       <c r="D45" s="3" t="n">
-        <v>40603</v>
+        <v>44602</v>
       </c>
       <c r="E45" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
-        <v>366</v>
+        <v>190</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
-          <t>Керимова Эльмира Ряшитовна</t>
+          <t>Касаев Александр Александрович</t>
         </is>
       </c>
       <c r="C46" s="1" t="n">
-        <v>583513765132</v>
+        <v>272421669560</v>
       </c>
       <c r="D46" s="3" t="n">
-        <v>43070</v>
+        <v>40444</v>
       </c>
       <c r="E46" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
-        <v>68</v>
+        <v>203</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
-          <t>Клименко Мария Евгеньевна</t>
+          <t>Кашуба Юрий Борисович</t>
         </is>
       </c>
       <c r="C47" s="1" t="n">
-        <v>230600846382</v>
+        <v>230800047500</v>
       </c>
       <c r="D47" s="3" t="n">
-        <v>38895</v>
+        <v>40603</v>
       </c>
       <c r="E47" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
-        <v>300</v>
+        <v>366</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Кобелев Александр Юрьевич</t>
+          <t>Керимова Эльмира Ряшитовна</t>
         </is>
       </c>
       <c r="C48" s="1" t="n">
-        <v>593100623809</v>
+        <v>583513765132</v>
       </c>
       <c r="D48" s="3" t="n">
-        <v>42118</v>
+        <v>43070</v>
       </c>
       <c r="E48" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
-        <v>367</v>
+        <v>68</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Коваленко Алексей Владимирович</t>
+          <t>Клименко Мария Евгеньевна</t>
         </is>
       </c>
       <c r="C49" s="1" t="n">
-        <v>550702215806</v>
+        <v>230600846382</v>
       </c>
       <c r="D49" s="3" t="n">
-        <v>42629</v>
+        <v>38895</v>
       </c>
       <c r="E49" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
-        <v>69</v>
+        <v>300</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>Козлов Сергей Константинович</t>
+          <t>Кобелев Александр Юрьевич</t>
         </is>
       </c>
       <c r="C50" s="1" t="n">
-        <v>616703246812</v>
+        <v>593100623809</v>
       </c>
       <c r="D50" s="3" t="n">
-        <v>38986</v>
-[...5 lines deleted...]
-      </c>
+        <v>42118</v>
+      </c>
+      <c r="E50" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
-        <v>432</v>
+        <v>367</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
-          <t>Колесников Петр Павлович</t>
+          <t>Коваленко Алексей Владимирович</t>
         </is>
       </c>
       <c r="C51" s="1" t="n">
-        <v>230900795869</v>
+        <v>550702215806</v>
       </c>
       <c r="D51" s="3" t="n">
-        <v>43083</v>
+        <v>42629</v>
       </c>
       <c r="E51" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
-        <v>370</v>
+        <v>69</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>Колобошников Альберт Борисович</t>
+          <t>Козлов Сергей Константинович</t>
         </is>
       </c>
       <c r="C52" s="1" t="n">
-        <v>390701577948</v>
+        <v>616703246812</v>
       </c>
       <c r="D52" s="3" t="n">
-        <v>43070</v>
-[...1 lines deleted...]
-      <c r="E52" s="2"/>
+        <v>38986</v>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>Арбитражный управляющий дисквалифицирован на 6 месяцев до 14.09.2025 в соответствии с Постановление 17 ААС от 14.03.2025 по делу №А60-57064/2024</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>313</v>
+        <v>432</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>Коновалова Елена Юрьевна</t>
+          <t>Колесников Петр Павлович</t>
         </is>
       </c>
       <c r="C53" s="1" t="n">
-        <v>780717595489</v>
+        <v>230900795869</v>
       </c>
       <c r="D53" s="3" t="n">
-        <v>42545</v>
+        <v>43083</v>
       </c>
       <c r="E53" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
-        <v>76</v>
+        <v>370</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
-          <t>Кочкаров Джамбулат Билялович</t>
+          <t>Колобошников Альберт Борисович</t>
         </is>
       </c>
       <c r="C54" s="1" t="n">
-        <v>090600602406</v>
+        <v>390701577948</v>
       </c>
       <c r="D54" s="3" t="n">
-        <v>40179</v>
+        <v>43070</v>
       </c>
       <c r="E54" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
-        <v>451</v>
+        <v>313</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>Кочнева Динара Ильдусовна</t>
+          <t>Коновалова Елена Юрьевна</t>
         </is>
       </c>
       <c r="C55" s="1" t="n">
-        <v>582001902673</v>
+        <v>780717595489</v>
       </c>
       <c r="D55" s="3" t="n">
-        <v>44439</v>
-[...5 lines deleted...]
-      </c>
+        <v>42545</v>
+      </c>
+      <c r="E55" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
-        <v>377</v>
+        <v>76</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
-          <t>Кузнецов Сергей Васильевич</t>
+          <t>Кочкаров Джамбулат Билялович</t>
         </is>
       </c>
       <c r="C56" s="1" t="n">
-        <v>132403184236</v>
+        <v>090600602406</v>
       </c>
       <c r="D56" s="3" t="n">
-        <v>43070</v>
+        <v>40179</v>
       </c>
       <c r="E56" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
-        <v>227</v>
+        <v>451</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>Кузнецова Елизавета Александровна</t>
+          <t>Кочнева Динара Ильдусовна</t>
         </is>
       </c>
       <c r="C57" s="1" t="n">
-        <v>231203103488</v>
+        <v>582001902673</v>
       </c>
       <c r="D57" s="3" t="n">
-        <v>40857</v>
-[...1 lines deleted...]
-      <c r="E57" s="2"/>
+        <v>44439</v>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>Решение АС Омской области по делу А46-2569/2025 о дисквалификации Арбитражного управляющего до 02.10.2025</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
-        <v>82</v>
+        <v>377</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
-          <t>Кулинич Александр Васильевич</t>
+          <t>Кузнецов Сергей Васильевич</t>
         </is>
       </c>
       <c r="C58" s="1" t="n">
-        <v>234601438707</v>
+        <v>132403184236</v>
       </c>
       <c r="D58" s="3" t="n">
-        <v>38345</v>
+        <v>43070</v>
       </c>
       <c r="E58" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>Липатов Сергей Николаевич</t>
+          <t>Кузнецова Елизавета Александровна</t>
         </is>
       </c>
       <c r="C59" s="1" t="n">
-        <v>027717624382</v>
+        <v>231203103488</v>
       </c>
       <c r="D59" s="3" t="n">
-        <v>41640</v>
+        <v>40857</v>
       </c>
       <c r="E59" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
-        <v>315</v>
+        <v>82</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
-          <t>Литвинов Иван Евгеньевич</t>
+          <t>Кулинич Александр Васильевич</t>
         </is>
       </c>
       <c r="C60" s="1" t="n">
-        <v>234911888181</v>
+        <v>234601438707</v>
       </c>
       <c r="D60" s="3" t="n">
-        <v>42545</v>
+        <v>38345</v>
       </c>
       <c r="E60" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
-        <v>381</v>
+        <v>229</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>Ляпин Андрей Александрович</t>
+          <t>Липатов Сергей Николаевич</t>
         </is>
       </c>
       <c r="C61" s="1" t="n">
-        <v>580901149120</v>
+        <v>027717624382</v>
       </c>
       <c r="D61" s="3" t="n">
-        <v>43070</v>
+        <v>41640</v>
       </c>
       <c r="E61" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
-        <v>467</v>
+        <v>315</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>Ляпина Елена Владимировна</t>
+          <t>Литвинов Иван Евгеньевич</t>
         </is>
       </c>
       <c r="C62" s="1" t="n">
-        <v>583712713964</v>
+        <v>234911888181</v>
       </c>
       <c r="D62" s="3" t="n">
-        <v>46069</v>
+        <v>42545</v>
       </c>
       <c r="E62" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
-        <v>457</v>
+        <v>381</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>Мазур Андрей Александрович</t>
+          <t>Ляпин Андрей Александрович</t>
         </is>
       </c>
       <c r="C63" s="1" t="n">
-        <v>230102637837</v>
+        <v>580901149120</v>
       </c>
       <c r="D63" s="3" t="n">
-        <v>44792</v>
+        <v>43070</v>
       </c>
       <c r="E63" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
-        <v>231</v>
+        <v>467</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>Макеев Валерий Васильевич</t>
+          <t>Ляпина Елена Владимировна</t>
         </is>
       </c>
       <c r="C64" s="1" t="n">
-        <v>632129245768</v>
+        <v>583712713964</v>
       </c>
       <c r="D64" s="3" t="n">
-        <v>40918</v>
+        <v>46069</v>
       </c>
       <c r="E64" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>384</v>
+        <v>457</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>Маневич Павел Борисович</t>
+          <t>Мазур Андрей Александрович</t>
         </is>
       </c>
       <c r="C65" s="1" t="n">
-        <v>166017668944</v>
+        <v>230102637837</v>
       </c>
       <c r="D65" s="3" t="n">
-        <v>43070</v>
+        <v>44792</v>
       </c>
       <c r="E65" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
-        <v>283</v>
+        <v>231</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>Манойлова Евгения Александровна</t>
+          <t>Макеев Валерий Васильевич</t>
         </is>
       </c>
       <c r="C66" s="1" t="n">
-        <v>631627067700</v>
+        <v>632129245768</v>
       </c>
       <c r="D66" s="3" t="n">
-        <v>41814</v>
+        <v>40918</v>
       </c>
       <c r="E66" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
-        <v>222</v>
+        <v>384</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
-          <t>Мартиросян Мартин Ростомович</t>
+          <t>Маневич Павел Борисович</t>
         </is>
       </c>
       <c r="C67" s="1" t="n">
-        <v>590417449777</v>
+        <v>166017668944</v>
       </c>
       <c r="D67" s="3" t="n">
-        <v>40764</v>
+        <v>43070</v>
       </c>
       <c r="E67" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
-        <v>439</v>
+        <v>283</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Меликсетов Карен Арменович</t>
+          <t>Манойлова Евгения Александровна</t>
         </is>
       </c>
       <c r="C68" s="1" t="n">
-        <v>071307270155</v>
+        <v>631627067700</v>
       </c>
       <c r="D68" s="3" t="n">
-        <v>43809</v>
+        <v>41814</v>
       </c>
       <c r="E68" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>Меликсетова Фатима Мухамедовна</t>
+          <t>Мартиросян Мартин Ростомович</t>
         </is>
       </c>
       <c r="C69" s="1" t="n">
-        <v>071308167489</v>
+        <v>590417449777</v>
       </c>
       <c r="D69" s="3" t="n">
-        <v>40053</v>
+        <v>40764</v>
       </c>
       <c r="E69" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
-        <v>450</v>
+        <v>439</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>Мишин Дмитрий Анатольевич</t>
+          <t>Меликсетов Карен Арменович</t>
         </is>
       </c>
       <c r="C70" s="1" t="n">
-        <v>231100313772</v>
+        <v>071307270155</v>
       </c>
       <c r="D70" s="3" t="n">
-        <v>44382</v>
+        <v>43809</v>
       </c>
       <c r="E70" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
-        <v>288</v>
+        <v>170</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>Муртазин Роман Нуртаевич</t>
+          <t>Меликсетова Фатима Мухамедовна</t>
         </is>
       </c>
       <c r="C71" s="1" t="n">
-        <v>560905385091</v>
+        <v>071308167489</v>
       </c>
       <c r="D71" s="3" t="n">
-        <v>41901</v>
+        <v>40053</v>
       </c>
       <c r="E71" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>Нигоев Сергей Валерьевич</t>
+          <t>Мишин Дмитрий Анатольевич</t>
         </is>
       </c>
       <c r="C72" s="1" t="n">
-        <v>234906138761</v>
+        <v>231100313772</v>
       </c>
       <c r="D72" s="3" t="n">
-        <v>44181</v>
+        <v>44382</v>
       </c>
       <c r="E72" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
-        <v>456</v>
+        <v>288</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>Новиков Александр Александрович</t>
+          <t>Муртазин Роман Нуртаевич</t>
         </is>
       </c>
       <c r="C73" s="1" t="n">
-        <v>583508716500</v>
+        <v>560905385091</v>
       </c>
       <c r="D73" s="3" t="n">
-        <v>44721</v>
+        <v>41901</v>
       </c>
       <c r="E73" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>Онищенко Никита Сергеевич</t>
+          <t>Нигоев Сергей Валерьевич</t>
         </is>
       </c>
       <c r="C74" s="1" t="n">
-        <v>230403990059</v>
+        <v>234906138761</v>
       </c>
       <c r="D74" s="3" t="n">
-        <v>45652</v>
+        <v>44181</v>
       </c>
       <c r="E74" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
-        <v>218</v>
+        <v>456</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
-          <t>Пантюхин Алексей Анатольевич</t>
+          <t>Новиков Александр Александрович</t>
         </is>
       </c>
       <c r="C75" s="1" t="n">
-        <v>026204348512</v>
+        <v>583508716500</v>
       </c>
       <c r="D75" s="3" t="n">
-        <v>40673</v>
+        <v>44721</v>
       </c>
       <c r="E75" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
-        <v>174</v>
+        <v>464</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>Песоцкий Павел Сергеевич</t>
+          <t>Онищенко Никита Сергеевич</t>
         </is>
       </c>
       <c r="C76" s="1" t="n">
-        <v>701705868911</v>
+        <v>230403990059</v>
       </c>
       <c r="D76" s="3" t="n">
-        <v>42476</v>
+        <v>45652</v>
       </c>
       <c r="E76" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>279</v>
+        <v>218</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Пивоваров Алексей Николаевич</t>
+          <t>Пантюхин Алексей Анатольевич</t>
         </is>
       </c>
       <c r="C77" s="1" t="n">
-        <v>745100326433</v>
+        <v>026204348512</v>
       </c>
       <c r="D77" s="3" t="n">
-        <v>43070</v>
+        <v>40673</v>
       </c>
       <c r="E77" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>434</v>
+        <v>174</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>Пиунов Алексей Андреевич</t>
+          <t>Песоцкий Павел Сергеевич</t>
         </is>
       </c>
       <c r="C78" s="1" t="n">
-        <v>632403558291</v>
+        <v>701705868911</v>
       </c>
       <c r="D78" s="3" t="n">
-        <v>43259</v>
+        <v>42476</v>
       </c>
       <c r="E78" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
-        <v>258</v>
+        <v>279</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>Пухов Андрей Борисович</t>
+          <t>Пивоваров Алексей Николаевич</t>
         </is>
       </c>
       <c r="C79" s="1" t="n">
-        <v>231102837764</v>
+        <v>745100326433</v>
       </c>
       <c r="D79" s="3" t="n">
-        <v>41459</v>
+        <v>43070</v>
       </c>
       <c r="E79" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
-        <v>282</v>
+        <v>434</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Решетников Дмитрий Олегович</t>
+          <t>Пиунов Алексей Андреевич</t>
         </is>
       </c>
       <c r="C80" s="1" t="n">
-        <v>561201188645</v>
+        <v>632403558291</v>
       </c>
       <c r="D80" s="3" t="n">
-        <v>43070</v>
+        <v>43259</v>
       </c>
       <c r="E80" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
-        <v>460</v>
+        <v>258</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Рогожин Алексей Геннадьевич</t>
+          <t>Пухов Андрей Борисович</t>
         </is>
       </c>
       <c r="C81" s="1" t="n">
-        <v>583508860782</v>
+        <v>231102837764</v>
       </c>
       <c r="D81" s="3" t="n">
-        <v>45264</v>
+        <v>41459</v>
       </c>
       <c r="E81" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
-        <v>180</v>
+        <v>282</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>Рубцова Виктория Юрьевна</t>
+          <t>Решетников Дмитрий Олегович</t>
         </is>
       </c>
       <c r="C82" s="1" t="n">
-        <v>701706304604</v>
+        <v>561201188645</v>
       </c>
       <c r="D82" s="3" t="n">
-        <v>40236</v>
+        <v>43070</v>
       </c>
       <c r="E82" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
-        <v>402</v>
+        <v>460</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>Русаков Дмитрий Сергеевич</t>
+          <t>Рогожин Алексей Геннадьевич</t>
         </is>
       </c>
       <c r="C83" s="1" t="n">
-        <v>591792887412</v>
+        <v>583508860782</v>
       </c>
       <c r="D83" s="3" t="n">
-        <v>43070</v>
+        <v>45264</v>
       </c>
       <c r="E83" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
-        <v>435</v>
+        <v>180</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
-          <t>Рыбин Павел Георгиевич</t>
+          <t>Рубцова Виктория Юрьевна</t>
         </is>
       </c>
       <c r="C84" s="1" t="n">
-        <v>771531722440</v>
+        <v>701706304604</v>
       </c>
       <c r="D84" s="3" t="n">
-        <v>43265</v>
+        <v>40236</v>
       </c>
       <c r="E84" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
-        <v>215</v>
+        <v>402</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>Савгучев Дмитрий Алексеевич</t>
+          <t>Русаков Дмитрий Сергеевич</t>
         </is>
       </c>
       <c r="C85" s="1" t="n">
-        <v>501209570657</v>
+        <v>591792887412</v>
       </c>
       <c r="D85" s="3" t="n">
-        <v>40648</v>
+        <v>43070</v>
       </c>
       <c r="E85" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
-        <v>109</v>
+        <v>435</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>Садыков Руслан Ринатович</t>
+          <t>Рыбин Павел Георгиевич</t>
         </is>
       </c>
       <c r="C86" s="1" t="n">
-        <v>026908099380</v>
+        <v>771531722440</v>
       </c>
       <c r="D86" s="3" t="n">
-        <v>43070</v>
+        <v>43265</v>
       </c>
       <c r="E86" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
-        <v>468</v>
+        <v>215</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>Сакс Юрий Леонардович</t>
+          <t>Савгучев Дмитрий Алексеевич</t>
         </is>
       </c>
       <c r="C87" s="1" t="n">
-        <v>701726536709</v>
+        <v>501209570657</v>
       </c>
       <c r="D87" s="3" t="n">
-        <v>46097</v>
+        <v>40648</v>
       </c>
       <c r="E87" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
-        <v>443</v>
+        <v>109</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>Самойлов-Самарин Георгий Станиславович</t>
+          <t>Садыков Руслан Ринатович</t>
         </is>
       </c>
       <c r="C88" s="1" t="n">
-        <v>142401081070</v>
+        <v>026908099380</v>
       </c>
       <c r="D88" s="3" t="n">
-        <v>44097</v>
+        <v>43070</v>
       </c>
       <c r="E88" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
-        <v>431</v>
+        <v>468</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>Сероглазов Руслан Равильевич</t>
+          <t>Сакс Юрий Леонардович</t>
         </is>
       </c>
       <c r="C89" s="1" t="n">
-        <v>561802251700</v>
+        <v>701726536709</v>
       </c>
       <c r="D89" s="3" t="n">
-        <v>43070</v>
+        <v>46097</v>
       </c>
       <c r="E89" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
-        <v>321</v>
+        <v>443</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>Смирнова Марина Владимировна</t>
+          <t>Самойлов-Самарин Георгий Станиславович</t>
         </is>
       </c>
       <c r="C90" s="1" t="n">
-        <v>590615667865</v>
+        <v>142401081070</v>
       </c>
       <c r="D90" s="3" t="n">
-        <v>42569</v>
+        <v>44097</v>
       </c>
       <c r="E90" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
-        <v>199</v>
+        <v>431</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
-          <t>Тамбиев Рашид Умарович</t>
+          <t>Сероглазов Руслан Равильевич</t>
         </is>
       </c>
       <c r="C91" s="1" t="n">
-        <v>091700524111</v>
+        <v>561802251700</v>
       </c>
       <c r="D91" s="3" t="n">
-        <v>40590</v>
+        <v>43070</v>
       </c>
       <c r="E91" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
-        <v>242</v>
+        <v>321</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>Таштаналиева Гульзина Кокеновна</t>
+          <t>Смирнова Марина Владимировна</t>
         </is>
       </c>
       <c r="C92" s="1" t="n">
-        <v>632140489415</v>
+        <v>590615667865</v>
       </c>
       <c r="D92" s="3" t="n">
-        <v>41445</v>
+        <v>42569</v>
       </c>
       <c r="E92" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
-        <v>137</v>
+        <v>199</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>Темзоков Руслан Борисович</t>
+          <t>Тамбиев Рашид Умарович</t>
         </is>
       </c>
       <c r="C93" s="1" t="n">
-        <v>010301328240</v>
+        <v>091700524111</v>
       </c>
       <c r="D93" s="3" t="n">
-        <v>38345</v>
+        <v>40590</v>
       </c>
       <c r="E93" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
-        <v>446</v>
+        <v>242</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
-          <t>Токарева Елена Олеговна</t>
+          <t>Таштаналиева Гульзина Кокеновна</t>
         </is>
       </c>
       <c r="C94" s="1" t="n">
-        <v>230908635360</v>
+        <v>632140489415</v>
       </c>
       <c r="D94" s="3" t="n">
-        <v>44218</v>
+        <v>41445</v>
       </c>
       <c r="E94" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
-        <v>466</v>
+        <v>137</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>Узунов Дмитрий Николаевич</t>
+          <t>Темзоков Руслан Борисович</t>
         </is>
       </c>
       <c r="C95" s="1" t="n">
-        <v>234805596050</v>
+        <v>010301328240</v>
       </c>
       <c r="D95" s="3" t="n">
-        <v>45947</v>
+        <v>38345</v>
       </c>
       <c r="E95" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
-        <v>287</v>
+        <v>446</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>Ушков Александр Вячеславович</t>
+          <t>Токарева Елена Олеговна</t>
         </is>
       </c>
       <c r="C96" s="1" t="n">
-        <v>682802288970</v>
+        <v>230908635360</v>
       </c>
       <c r="D96" s="3" t="n">
-        <v>43070</v>
+        <v>44218</v>
       </c>
       <c r="E96" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
-        <v>426</v>
+        <v>466</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>Федосеев Александр Владимирович</t>
+          <t>Узунов Дмитрий Николаевич</t>
         </is>
       </c>
       <c r="C97" s="1" t="n">
-        <v>583404979649</v>
+        <v>234805596050</v>
       </c>
       <c r="D97" s="3" t="n">
-        <v>43070</v>
+        <v>45947</v>
       </c>
       <c r="E97" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
-        <v>419</v>
+        <v>287</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>Хакимов Тимур Фаритович</t>
+          <t>Ушков Александр Вячеславович</t>
         </is>
       </c>
       <c r="C98" s="1" t="n">
-        <v>027413704332</v>
+        <v>682802288970</v>
       </c>
       <c r="D98" s="3" t="n">
         <v>43070</v>
       </c>
       <c r="E98" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
-        <v>206</v>
+        <v>426</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>Халезин Валерий Юрьевич</t>
+          <t>Федосеев Александр Владимирович</t>
         </is>
       </c>
       <c r="C99" s="1" t="n">
-        <v>232010468212</v>
+        <v>583404979649</v>
       </c>
       <c r="D99" s="3" t="n">
         <v>43070</v>
       </c>
       <c r="E99" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
-        <v>271</v>
+        <v>419</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>Харькина Ольга Геннадьевна</t>
+          <t>Хакимов Тимур Фаритович</t>
         </is>
       </c>
       <c r="C100" s="1" t="n">
-        <v>183207058292</v>
+        <v>027413704332</v>
       </c>
       <c r="D100" s="3" t="n">
         <v>43070</v>
       </c>
       <c r="E100" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
-        <v>248</v>
+        <v>206</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>Чибисов Виктор Анатольевич</t>
+          <t>Халезин Валерий Юрьевич</t>
         </is>
       </c>
       <c r="C101" s="1" t="n">
-        <v>616852249545</v>
+        <v>232010468212</v>
       </c>
       <c r="D101" s="3" t="n">
-        <v>41339</v>
+        <v>43070</v>
       </c>
       <c r="E101" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
-        <v>240</v>
+        <v>271</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>Шакиров Азат Альбиртович</t>
+          <t>Харькина Ольга Геннадьевна</t>
         </is>
       </c>
       <c r="C102" s="1" t="n">
-        <v>027406275668</v>
+        <v>183207058292</v>
       </c>
       <c r="D102" s="3" t="n">
-        <v>41640</v>
+        <v>43070</v>
       </c>
       <c r="E102" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>449</v>
+        <v>248</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
-          <t>Шевелева Екатерина Олеговна</t>
+          <t>Чибисов Виктор Анатольевич</t>
         </is>
       </c>
       <c r="C103" s="1" t="n">
-        <v>550409471413</v>
+        <v>616852249545</v>
       </c>
       <c r="D103" s="3" t="n">
-        <v>44350</v>
+        <v>41339</v>
       </c>
       <c r="E103" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>442</v>
+        <v>240</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>Шокальский Владислав Николаевич</t>
+          <t>Шакиров Азат Альбиртович</t>
         </is>
       </c>
       <c r="C104" s="1" t="n">
-        <v>231295731401</v>
+        <v>027406275668</v>
       </c>
       <c r="D104" s="3" t="n">
-        <v>44055</v>
+        <v>41640</v>
       </c>
       <c r="E104" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>Юшкин Александр Геннадьевич</t>
+          <t>Шевелева Екатерина Олеговна</t>
         </is>
       </c>
       <c r="C105" s="1" t="n">
-        <v>231806649904</v>
+        <v>550409471413</v>
       </c>
       <c r="D105" s="3" t="n">
-        <v>43040</v>
+        <v>44350</v>
       </c>
       <c r="E105" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
+        <v>442</v>
+      </c>
+      <c r="B106" s="2" t="inlineStr">
+        <is>
+          <t>Шокальский Владислав Николаевич</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="n">
+        <v>231295731401</v>
+      </c>
+      <c r="D106" s="3" t="n">
+        <v>44055</v>
+      </c>
+      <c r="E106" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="n">
+        <v>430</v>
+      </c>
+      <c r="B107" s="2" t="inlineStr">
+        <is>
+          <t>Юшкин Александр Геннадьевич</t>
+        </is>
+      </c>
+      <c r="C107" s="1" t="n">
+        <v>231806649904</v>
+      </c>
+      <c r="D107" s="3" t="n">
+        <v>43040</v>
+      </c>
+      <c r="E107" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="n">
         <v>157</v>
       </c>
-      <c r="B106" s="2" t="inlineStr">
+      <c r="B108" s="2" t="inlineStr">
         <is>
           <t>Ямовой Виктор Васильевич</t>
         </is>
       </c>
-      <c r="C106" s="1" t="n">
+      <c r="C108" s="1" t="n">
         <v>781600868707</v>
       </c>
-      <c r="D106" s="3" t="n">
+      <c r="D108" s="3" t="n">
         <v>39736</v>
       </c>
-      <c r="E106" s="2"/>
+      <c r="E108" s="2"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>