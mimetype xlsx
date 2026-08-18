--- v0 (2026-06-14)
+++ v1 (2026-08-18)
@@ -5193,51 +5193,51 @@
       </c>
       <c r="D128" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="E128" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="F128" s="3" t="n">
         <v>45047</v>
       </c>
       <c r="G128" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
           <t>№2 от 01.03.2026</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
-          <t>260515-3 от 15.03.2026, предписание об устранении в течении месяца, предупреждение</t>
+          <t>260515-3 от 15.03.2026, предписание об устранении в течении месяца, предупреждение, АУ направлен запрос 09.07.26 об исполнении ДК</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>ПлановаяПроверка</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>График плановых проверок на 2018 год</t>
         </is>
       </c>
       <c r="D129" s="3" t="n">
         <v>43132</v>
       </c>
       <c r="E129" s="3" t="n">
         <v>43160</v>
       </c>
       <c r="F129" s="3" t="n">
         <v>42036</v>
@@ -6536,54 +6536,58 @@
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>График плановых проверок на 2026 год</t>
         </is>
       </c>
       <c r="D162" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="E162" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="F162" s="3" t="n">
         <v>45444</v>
       </c>
       <c r="G162" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>Проверка запланирована на июль 2026 г.</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
-          <t>Проверка запланирована на июль 2026 г.</t>
-[...2 lines deleted...]
-      <c r="J162" s="2"/>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>260801 от 01.08.2026</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="n">
         <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>ПлановаяПроверка</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>График плановых проверок на 2018 год</t>
         </is>
       </c>
       <c r="D163" s="3" t="n">
         <v>43160</v>
       </c>
       <c r="E163" s="3" t="n">
         <v>43189</v>
       </c>
       <c r="F163" s="3" t="n">
         <v>42064</v>
       </c>
       <c r="G163" s="3" t="n">
@@ -11982,51 +11986,51 @@
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
           <t>График планоых проверок на 2024 год</t>
         </is>
       </c>
       <c r="D299" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="E299" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="F299" s="3" t="n">
         <v>44593</v>
       </c>
       <c r="G299" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
           <t>№38 от 01.11.2024</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
-          <t>Наушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J299" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="n">
         <v>Савгучев Дмитрий Алексеевич</v>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>ПлановаяПроверка</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
           <t>График плановых проверок на 2019 год</t>
         </is>
       </c>
       <c r="D300" s="3" t="n">
         <v>43709</v>
       </c>
       <c r="E300" s="3" t="n">
         <v>43739</v>
       </c>
       <c r="F300" s="3" t="n">
@@ -12143,51 +12147,51 @@
       </c>
       <c r="D303" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="E303" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="F303" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="G303" s="3" t="n">
         <v>46054</v>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
           <t>4 от 01.03.2026</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J303" s="2" t="inlineStr">
         <is>
-          <t>260408-1 от 08.04.2026, предписание об устранении в течении месяца, предупреждение</t>
+          <t>260408-1 от 08.04.2026, предписание об устранении в течении месяца, предупреждение, АУ направлен запрос об исполнеии требований ДК, по результатам назначено ДК на 14.08.2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="n">
         <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
           <t>ПлановаяПроверка</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
           <t>График плановых проверок на 2019 год</t>
         </is>
       </c>
       <c r="D304" s="3" t="n">
         <v>43739</v>
       </c>
       <c r="E304" s="3" t="n">
         <v>43770</v>
       </c>
       <c r="F304" s="3" t="n">
         <v>42644</v>
@@ -13916,118 +13920,118 @@
         <v>44682</v>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
           <t>№19 от 10.06.2022</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J348" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="n">
         <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>ПлановаяПроверка</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
-          <t>График плановых проверок на 2026 год</t>
+          <t>График плановых проверок на 2024 год</t>
         </is>
       </c>
       <c r="D349" s="3" t="n">
-        <v>46204</v>
+        <v>45627</v>
       </c>
       <c r="E349" s="3" t="n">
-        <v>46235</v>
+        <v>45657</v>
       </c>
       <c r="F349" s="3" t="n">
+        <v>44682</v>
+      </c>
+      <c r="G349" s="3" t="n">
         <v>45627</v>
       </c>
-      <c r="G349" s="3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>Проверка запланирована на июль 2026 г.</t>
+          <t>№48 от 31.12.2024</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
-          <t>Проверка запланирована на июль 2026 г.</t>
-[...2 lines deleted...]
-      <c r="J349" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J349" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2025 предписание об устранении, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="n">
         <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
           <t>ПлановаяПроверка</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
-          <t>График плановых проверок на 2024 год</t>
+          <t>График плановых проверок на 2026 год</t>
         </is>
       </c>
       <c r="D350" s="3" t="n">
+        <v>46204</v>
+      </c>
+      <c r="E350" s="3" t="n">
+        <v>46235</v>
+      </c>
+      <c r="F350" s="3" t="n">
         <v>45627</v>
       </c>
-      <c r="E350" s="3" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="G350" s="3" t="n">
-        <v>45627</v>
+        <v>46204</v>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>№48 от 31.12.2024</t>
+          <t>Проверка запланирована на июль 2026 г.</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Проверка запланирована на июль 2026 г.</t>
+        </is>
+      </c>
+      <c r="J350" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="n">
         <v>Ямовой Виктор Васильевич</v>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>ПлановаяПроверка</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
           <t>График плановых проверок на 2020 год</t>
         </is>
       </c>
       <c r="D351" s="3" t="n">
         <v>43952</v>
       </c>
       <c r="E351" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="F351" s="3" t="n">
         <v>42856</v>
       </c>
       <c r="G351" s="3" t="n">