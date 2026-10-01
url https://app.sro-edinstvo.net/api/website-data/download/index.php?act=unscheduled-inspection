--- v0 (2026-07-29)
+++ v1 (2026-10-01)
@@ -133,51 +133,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:J982"/>
+  <dimension ref="A1:J1007"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Физ. лицо</t>
         </is>
       </c>
       <c r="B1" s="4" t="inlineStr">
         <is>
           <t>Вид проверки</t>
         </is>
       </c>
       <c r="C1" s="4" t="inlineStr">
         <is>
           <t>Основание проверки</t>
         </is>
       </c>
@@ -353,37905 +353,38899 @@
         <v>45154</v>
       </c>
       <c r="E5" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="F5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>№ 73 от 02.10.23</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J5" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="n">
-        <v>Авшаров Альберт Генрихович</v>
+        <v>Азизов Юханна Петрович</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Бакушяна А.Ю.</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D6" s="3" t="n">
-        <v>44231</v>
+        <v>45897</v>
       </c>
       <c r="E6" s="3" t="n">
-        <v>44259</v>
+        <v>45920</v>
       </c>
       <c r="F6" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G6" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>№12/1 от 04.03.2021</t>
+          <t>№ 121 от 20.09.2025</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J6" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="n">
-        <v>Авшаров Альберт Генрихович</v>
+        <v>Акубжанов Эдуард Викторович</v>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
         </is>
       </c>
       <c r="D7" s="3" t="n">
-        <v>46137</v>
+        <v>0</v>
       </c>
       <c r="E7" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="F7" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="G7" s="3" t="n">
         <v>46139</v>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>2026/04/27-3 от 27.04.2026</t>
+          <t>2026/04/27-4 от 27.04.2026</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>№260515-5 от 15.05.2026, предписание об устранении в течении месяца, предупреждение, АУ представлен договор от 24.06.26 на обучение ЕПП АУ до 30.07.26</t>
+          <t>№260515-4 от 15.05.2026, предписание об устранении в течении месяца, предупреждение, АУ представлен договор от 24.04.26 по обучению ЕПП АУ до 30.07.26, рассмотрение ДК назначено на 14.08.26,  Решением ДК 260814-3 от  14.08.2026, рассмотрение  ВП прекращено в  связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="n">
-        <v>Азизов Юханна Петрович</v>
+        <v>Амироков Мухадин Абубекирович</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D8" s="3" t="n">
-        <v>45897</v>
+        <v>44742</v>
       </c>
       <c r="E8" s="3" t="n">
-        <v>45920</v>
+        <v>44774</v>
       </c>
       <c r="F8" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G8" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>№ 121 от 20.09.2025</t>
+          <t>№80 от 01.08.2022</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J8" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="n">
-        <v>Акубжанов Эдуард Викторович</v>
+        <v>Амироков Мухадин Абубекирович</v>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
+          <t>Жалоба ООО"УК ТСК" залоговый кредитор, запросыоставлены АУ без ответа, в ходе процедуры имущество не предоставленно залогодержателю</t>
         </is>
       </c>
       <c r="D9" s="3" t="n">
-        <v>0</v>
+        <v>44743</v>
       </c>
       <c r="E9" s="3" t="n">
-        <v>46139</v>
+        <v>44805</v>
       </c>
       <c r="F9" s="3" t="n">
-        <v>46137</v>
+        <v>0</v>
       </c>
       <c r="G9" s="3" t="n">
-        <v>46139</v>
+        <v>0</v>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>2026/04/27-4 от 27.04.2026</t>
+          <t>№89 от 01.09.2022</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J9" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="n">
-        <v>Амироков Мухадин Абубекирович</v>
+        <v>Асапов Динар Рафисович</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D10" s="3" t="n">
-        <v>44742</v>
+        <v>43018</v>
       </c>
       <c r="E10" s="3" t="n">
-        <v>44774</v>
+        <v>43049</v>
       </c>
       <c r="F10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>№80 от 01.08.2022</t>
+          <t>№199 от 10.11.2017</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J10" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>Решение 20.12.2017г.-Рекомендация об исключении(Решением Совета Восстановить членство)</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="n">
-        <v>Амироков Мухадин Абубекирович</v>
+        <v>Асапов Динар Рафисович</v>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО"УК ТСК" залоговый кредитор, запросыоставлены АУ без ответа, в ходе процедуры имущество не предоставленно залогодержателю</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D11" s="3" t="n">
-        <v>44743</v>
+        <v>45897</v>
       </c>
       <c r="E11" s="3" t="n">
-        <v>44805</v>
+        <v>45920</v>
       </c>
       <c r="F11" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G11" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>№89 от 01.09.2022</t>
+          <t>№ 116 от 20.09.2025</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J11" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="n">
         <v>Асапов Динар Рафисович</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба должника Алиевой К.Г., в процедуре банкроства Алиевой К.Г. А65-7049/2025</t>
         </is>
       </c>
       <c r="D12" s="3" t="n">
-        <v>43018</v>
+        <v>45954</v>
       </c>
       <c r="E12" s="3" t="n">
-        <v>43049</v>
+        <v>45971</v>
       </c>
       <c r="F12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>№199 от 10.11.2017</t>
+          <t>№113 от 10.11.2025</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J12" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="n">
-        <v>Асапов Динар Рафисович</v>
+        <v>Балалаева (Могилевцева) Алёна Александровна</v>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Уведомление Управления Росреестра по Краснодасркому краю от 15.07.25 по определению от 30.06.25 по делу А32-73716/2025., в процедуре банкротсва гр. Волконской А.И., Кудрявцевой В.Ю, ООО НЛК-Темрюк</t>
         </is>
       </c>
       <c r="D13" s="3" t="n">
-        <v>45897</v>
+        <v>45856</v>
       </c>
       <c r="E13" s="3" t="n">
-        <v>45920</v>
+        <v>45874</v>
       </c>
       <c r="F13" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G13" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>№ 116 от 20.09.2025</t>
+          <t>77 от 05.08.2025</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
-[...2 lines deleted...]
-      <c r="J13" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>№13 от 22.08.2025 Предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="n">
-        <v>Асапов Динар Рафисович</v>
+        <v>Баланда Евгений Михайлович</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>Жалоба должника Алиевой К.Г., в процедуре банкроства Алиевой К.Г. А65-7049/2025</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D14" s="3" t="n">
-        <v>45954</v>
+        <v>45134</v>
       </c>
       <c r="E14" s="3" t="n">
-        <v>45971</v>
+        <v>45165</v>
       </c>
       <c r="F14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>№113 от 10.11.2025</t>
+          <t>№70/25 от 28.08.2023</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J14" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="n">
-        <v>Балалаева (Могилевцева) Алёна Александровна</v>
+        <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Управления Росреестра по Краснодасркому краю от 15.07.25 по определению от 30.06.25 по делу А32-73716/2025., в процедуре банкротсва гр. Волконской А.И., Кудрявцевой В.Ю, ООО НЛК-Темрюк</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D15" s="3" t="n">
-        <v>45856</v>
+        <v>44095</v>
       </c>
       <c r="E15" s="3" t="n">
-        <v>45874</v>
+        <v>44182</v>
       </c>
       <c r="F15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>77 от 05.08.2025</t>
+          <t>№70 от 17.12.2020</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>№13 от 22.08.2025 Предупреждение</t>
+          <t>№2 от 11.01.2021 г. Прекращено, в связи с устранением нарушений </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="n">
-        <v>Баланда Евгений Михайлович</v>
+        <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D16" s="3" t="n">
-        <v>45134</v>
+        <v>44152</v>
       </c>
       <c r="E16" s="3" t="n">
-        <v>45165</v>
+        <v>44211</v>
       </c>
       <c r="F16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G16" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>№70/25 от 28.08.2023</t>
+          <t>№7 от 15.01.2021</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J16" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="n">
         <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D17" s="3" t="n">
-        <v>44095</v>
+        <v>43790</v>
       </c>
       <c r="E17" s="3" t="n">
-        <v>44182</v>
+        <v>43819</v>
       </c>
       <c r="F17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G17" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>№70 от 17.12.2020</t>
+          <t>№149 от 20.12.2019</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J17" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="n">
         <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Прокуратура Аургазинского района Р.Башкортостан</t>
         </is>
       </c>
       <c r="D18" s="3" t="n">
-        <v>44152</v>
+        <v>43144</v>
       </c>
       <c r="E18" s="3" t="n">
-        <v>44211</v>
+        <v>43203</v>
       </c>
       <c r="F18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G18" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>№7 от 15.01.2021</t>
+          <t>13.04.2018</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J18" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="n">
         <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D19" s="3" t="n">
-        <v>43790</v>
+        <v>43070</v>
       </c>
       <c r="E19" s="3" t="n">
-        <v>43819</v>
+        <v>43109</v>
       </c>
       <c r="F19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>№149 от 20.12.2019</t>
+          <t>№ 4 от 09.01.2018г.</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J19" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="n">
         <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Аургазинского района Р.Башкортостан</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D20" s="3" t="n">
-        <v>43144</v>
+        <v>43172</v>
       </c>
       <c r="E20" s="3" t="n">
         <v>43203</v>
       </c>
       <c r="F20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>13.04.2018</t>
+          <t> № 19 от 13.04.2018г</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J20" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="n">
         <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Управление Росреестра в Республике Башкортостан</t>
         </is>
       </c>
       <c r="D21" s="3" t="n">
-        <v>43070</v>
+        <v>43248</v>
       </c>
       <c r="E21" s="3" t="n">
-        <v>43109</v>
+        <v>43278</v>
       </c>
       <c r="F21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>№ 4 от 09.01.2018г.</t>
+          <t>27.06.2018</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J21" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="n">
         <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D22" s="3" t="n">
-        <v>43172</v>
+        <v>43247</v>
       </c>
       <c r="E22" s="3" t="n">
-        <v>43203</v>
+        <v>43278</v>
       </c>
       <c r="F22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t> № 19 от 13.04.2018г</t>
+          <t> № 64 от 27.06.2018г.</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J22" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="n">
         <v>Баранов Руслан Вячеславович</v>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>Управление Росреестра в Республике Башкортостан</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D23" s="3" t="n">
-        <v>43248</v>
+        <v>45897</v>
       </c>
       <c r="E23" s="3" t="n">
-        <v>43278</v>
+        <v>45920</v>
       </c>
       <c r="F23" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G23" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>27.06.2018</t>
+          <t>№ 105 от 20.09.2025</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J23" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="n">
-        <v>Баранов Руслан Вячеславович</v>
+        <v>Батчаев Алим Юсуфович</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D24" s="3" t="n">
-        <v>43247</v>
+        <v>41344</v>
       </c>
       <c r="E24" s="3" t="n">
-        <v>43278</v>
+        <v>41375</v>
       </c>
       <c r="F24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t> № 64 от 27.06.2018г.</t>
+          <t>№ 53 от 11.04.2013 г</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J24" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>№ 42 от 29.04.2013 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="n">
-        <v>Баранов Руслан Вячеславович</v>
+        <v>Батчаев Алим Юсуфович</v>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>УФНС по Карачаево-Черкусской Републике</t>
         </is>
       </c>
       <c r="D25" s="3" t="n">
-        <v>45897</v>
+        <v>41344</v>
       </c>
       <c r="E25" s="3" t="n">
-        <v>45920</v>
+        <v>41375</v>
       </c>
       <c r="F25" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G25" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>№ 105 от 20.09.2025</t>
+          <t>11.04.2013</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
-[...2 lines deleted...]
-      <c r="J25" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>№ 42 от 29.04.2013 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="n">
         <v>Батчаев Алим Юсуфович</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D26" s="3" t="n">
-        <v>41344</v>
+        <v>43435</v>
       </c>
       <c r="E26" s="3" t="n">
-        <v>41375</v>
+        <v>43458</v>
       </c>
       <c r="F26" s="3" t="n">
-        <v>0</v>
+        <v>42339</v>
       </c>
       <c r="G26" s="3" t="n">
-        <v>0</v>
+        <v>43435</v>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>№ 53 от 11.04.2013 г</t>
+          <t> №97 от 07.12.2018г</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>№ 42 от 29.04.2013 г. - замечание</t>
+          <t> №53 от 24.12.2018г. - не применять мер дисциплинарного взыскания</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="n">
         <v>Батчаев Алим Юсуфович</v>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>УФНС по Карачаево-Черкусской Републике</t>
+          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
         </is>
       </c>
       <c r="D27" s="3" t="n">
-        <v>41344</v>
+        <v>46137</v>
       </c>
       <c r="E27" s="3" t="n">
-        <v>41375</v>
+        <v>46139</v>
       </c>
       <c r="F27" s="3" t="n">
-        <v>0</v>
+        <v>46137</v>
       </c>
       <c r="G27" s="3" t="n">
-        <v>0</v>
+        <v>46139</v>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>11.04.2013</t>
+          <t>2026/04/27-5 от 27.04.2026</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>№ 42 от 29.04.2013 г. - замечание</t>
+          <t>№260515-3 от 15.05.2026, предписание об устранении в течении месяца, предупреждение, АУ представлено договор от 24.04.2026 по обучению ЕПП АУ до 30.07.26, рассмотрение ДК назначено на 14.08.2026, Решением ДК 260814-9 от 14.08.26 применена мера дисциплинарного воздействия в виде вынесение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="n">
-        <v>Батчаев Алим Юсуфович</v>
+        <v>Белоконь Владислав Сергеевич</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Прокуратуры Прикубанского АО г. Краснодара, в процедуре банкроства ООО "БАЛАНС"</t>
         </is>
       </c>
       <c r="D28" s="3" t="n">
-        <v>43435</v>
+        <v>46220</v>
       </c>
       <c r="E28" s="3" t="n">
-        <v>43458</v>
+        <v>46237</v>
       </c>
       <c r="F28" s="3" t="n">
-        <v>42339</v>
+        <v>0</v>
       </c>
       <c r="G28" s="3" t="n">
-        <v>43435</v>
+        <v>0</v>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t> №97 от 07.12.2018г</t>
+          <t>№ 260803-1 от 03.08.2026 г.</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
-      <c r="J28" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J28" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="n">
-        <v>Батчаев Алим Юсуфович</v>
+        <v>Белошкура Анна Валерьевна</v>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D29" s="3" t="n">
-        <v>46137</v>
+        <v>43218</v>
       </c>
       <c r="E29" s="3" t="n">
-        <v>46139</v>
+        <v>42518</v>
       </c>
       <c r="F29" s="3" t="n">
-        <v>46137</v>
+        <v>0</v>
       </c>
       <c r="G29" s="3" t="n">
-        <v>46139</v>
+        <v>0</v>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>2026/04/27-5 от 27.04.2026</t>
+          <t>№ 41 от 28.05.2018</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>№260515-3 от 15.05.2026, предписание об устранении в течении месяца, предупреждение, АУ представлено договор от 24.04.2026 по обучению ЕПП АУ до 30.07.26</t>
+          <t> №28 от 08.06.2018г. - рекомендация об исключении из состава членов Ассоциации</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="n">
         <v>Белошкура Анна Валерьевна</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба от 12.11.23 Тихомировой А.С. в отношении процедуры банкроства гр. Шуер А.Л. В</t>
         </is>
       </c>
       <c r="D30" s="3" t="n">
-        <v>43218</v>
+        <v>45246</v>
       </c>
       <c r="E30" s="3" t="n">
-        <v>42518</v>
+        <v>45275</v>
       </c>
       <c r="F30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G30" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>№ 41 от 28.05.2018</t>
+          <t>№ 93 15.12.2023</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J30" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="n">
         <v>Белошкура Анна Валерьевна</v>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 12.11.23 Тихомировой А.С. в отношении процедуры банкроства гр. Шуер А.Л. В</t>
+          <t>Жалоба ФГУП "РОСМОРПОРТ" от 14.07.2026 г.. в процедуре банкротства Аракелян В.В.</t>
         </is>
       </c>
       <c r="D31" s="3" t="n">
-        <v>45246</v>
+        <v>46226</v>
       </c>
       <c r="E31" s="3" t="n">
-        <v>45275</v>
+        <v>46266</v>
       </c>
       <c r="F31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G31" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>№ 93 15.12.2023</t>
+          <t>№ 260901-1 от 01.09.2026 г.</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J31" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="n">
-        <v>Белошкура Анна Валерьевна</v>
+        <v>Бжихов Алик Муштагидович</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ФГУП "РОСМОРПОРТ" от 14.07.2026 г.. в процедуре банкротства Аракелян В.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D32" s="3" t="n">
-        <v>46226</v>
+        <v>42917</v>
       </c>
       <c r="E32" s="3" t="n">
-        <v>46245</v>
+        <v>42954</v>
       </c>
       <c r="F32" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G32" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H32" s="2"/>
-[...1 lines deleted...]
-      <c r="J32" s="2"/>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>№105 от 07.08.2017г</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>№33 предписание об устранении выявленных нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="n">
         <v>Бжихов Алик Муштагидович</v>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D33" s="3" t="n">
-        <v>42917</v>
+        <v>43802</v>
       </c>
       <c r="E33" s="3" t="n">
-        <v>42954</v>
+        <v>43824</v>
       </c>
       <c r="F33" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>№105 от 07.08.2017г</t>
+          <t>№ 164 от 25.12.2019</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>№33 предписание об устранении выявленных нарушений</t>
+          <t>17.01.2020 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="n">
         <v>Бжихов Алик Муштагидович</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D34" s="3" t="n">
-        <v>43802</v>
+        <v>45134</v>
       </c>
       <c r="E34" s="3" t="n">
-        <v>43824</v>
+        <v>45165</v>
       </c>
       <c r="F34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G34" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>№ 164 от 25.12.2019</t>
+          <t>№70/3 от 28.08.2023 г.</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>17.01.2020 предупреждение</t>
+          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="n">
-        <v>Бжихов Алик Муштагидович</v>
+        <v>Богданов Константин Юрьевич</v>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D35" s="3" t="n">
-        <v>45134</v>
+        <v>40848</v>
       </c>
       <c r="E35" s="3" t="n">
-        <v>45165</v>
+        <v>40871</v>
       </c>
       <c r="F35" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G35" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>№70/3 от 28.08.2023 г.</t>
+          <t>№ 131 от 24.11.2011 г</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J35" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="n">
         <v>Богданов Константин Юрьевич</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D36" s="3" t="n">
-        <v>40848</v>
+        <v>40878</v>
       </c>
       <c r="E36" s="3" t="n">
-        <v>40871</v>
+        <v>40897</v>
       </c>
       <c r="F36" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>№ 131 от 24.11.2011 г</t>
+          <t>№ 147 от 20.12.2011 г</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J36" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
+          <t>№ 3 от 18..01.2012г. - предупредение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="n">
         <v>Богданов Константин Юрьевич</v>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D37" s="3" t="n">
-        <v>40878</v>
+        <v>41024</v>
       </c>
       <c r="E37" s="3" t="n">
-        <v>40897</v>
+        <v>41078</v>
       </c>
       <c r="F37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>№ 147 от 20.12.2011 г</t>
+          <t>№ 77 от 18.06.2012 г</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявены</t>
+        </is>
+      </c>
+      <c r="J37" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="n">
-        <v>Богданов Константин Юрьевич</v>
+        <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>Прокуратура Железнодорожного района г. Пензы</t>
         </is>
       </c>
       <c r="D38" s="3" t="n">
-        <v>41024</v>
+        <v>43215</v>
       </c>
       <c r="E38" s="3" t="n">
-        <v>41078</v>
+        <v>43245</v>
       </c>
       <c r="F38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>№ 77 от 18.06.2012 г</t>
+          <t>25.05.2018</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявены</t>
-[...2 lines deleted...]
-      <c r="J38" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
+          <t>№23 от 16.06.2018 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Железнодорожного района г. Пензы</t>
+          <t>ИП Скляр Виталий Олегович</t>
         </is>
       </c>
       <c r="D39" s="3" t="n">
-        <v>43215</v>
+        <v>43195</v>
       </c>
       <c r="E39" s="3" t="n">
-        <v>43245</v>
+        <v>43252</v>
       </c>
       <c r="F39" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G39" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>25.05.2018</t>
+          <t>01.06.2018</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J39" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>ИП Скляр Виталий Олегович</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D40" s="3" t="n">
-        <v>43195</v>
+        <v>43875</v>
       </c>
       <c r="E40" s="3" t="n">
-        <v>43252</v>
+        <v>44018</v>
       </c>
       <c r="F40" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>01.06.2018</t>
+          <t>№27 от 06.07.2020</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J40" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D41" s="3" t="n">
-        <v>43875</v>
+        <v>43643</v>
       </c>
       <c r="E41" s="3" t="n">
-        <v>44018</v>
+        <v>43703</v>
       </c>
       <c r="F41" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G41" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>№27 от 06.07.2020</t>
+          <t>№80 от 26.08.2019</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J41" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D42" s="3" t="n">
-        <v>43643</v>
+        <v>43676</v>
       </c>
       <c r="E42" s="3" t="n">
-        <v>43703</v>
+        <v>43705</v>
       </c>
       <c r="F42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G42" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>№80 от 26.08.2019</t>
+          <t>№83 от 28.08.2019</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J42" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D43" s="3" t="n">
         <v>43676</v>
       </c>
       <c r="E43" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="F43" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G43" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>№83 от 28.08.2019</t>
+          <t>№82 от 28.08.2019</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J43" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D44" s="3" t="n">
-        <v>43676</v>
+        <v>43684</v>
       </c>
       <c r="E44" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="F44" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G44" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>№82 от 28.08.2019</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J44" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D45" s="3" t="n">
-        <v>43684</v>
+        <v>43055</v>
       </c>
       <c r="E45" s="3" t="n">
-        <v>43705</v>
+        <v>43079</v>
       </c>
       <c r="F45" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G45" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>№82 от 28.08.2019</t>
+          <t>№ 253 от 10.11.2017г</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J45" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D46" s="3" t="n">
-        <v>43055</v>
+        <v>43191</v>
       </c>
       <c r="E46" s="3" t="n">
-        <v>43079</v>
+        <v>43248</v>
       </c>
       <c r="F46" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G46" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>№ 253 от 10.11.2017г</t>
+          <t> № 53 от 25.05.2018г</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J46" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t> № 55 от 08.06.2018г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D47" s="3" t="n">
-        <v>43191</v>
+        <v>44585</v>
       </c>
       <c r="E47" s="3" t="n">
-        <v>43248</v>
+        <v>44614</v>
       </c>
       <c r="F47" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t> № 53 от 25.05.2018г</t>
+          <t>№8 от 21.02.2022 г.</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J47" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Жалоба </t>
         </is>
       </c>
       <c r="D48" s="3" t="n">
-        <v>44585</v>
+        <v>44613</v>
       </c>
       <c r="E48" s="3" t="n">
-        <v>44614</v>
+        <v>44641</v>
       </c>
       <c r="F48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G48" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>№8 от 21.02.2022 г.</t>
+          <t>№32 от 21.03.2022 </t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J48" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба ПАО Фонд развития</t>
         </is>
       </c>
       <c r="D49" s="3" t="n">
-        <v>44613</v>
+        <v>44603</v>
       </c>
       <c r="E49" s="3" t="n">
-        <v>44641</v>
+        <v>44666</v>
       </c>
       <c r="F49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>№32 от 21.03.2022 </t>
+          <t>№58 от 15.04.2022</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J49" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО Фонд развития</t>
+          <t>Жалоба Фонд защиты прав граждан-участников долевого строительства-Дом РФ</t>
         </is>
       </c>
       <c r="D50" s="3" t="n">
-        <v>44603</v>
+        <v>44434</v>
       </c>
       <c r="E50" s="3" t="n">
-        <v>44666</v>
+        <v>44466</v>
       </c>
       <c r="F50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G50" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>№58 от 15.04.2022</t>
+          <t>№72 от 27.09.2021</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J50" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Фонд защиты прав граждан-участников долевого строительства-Дом РФ</t>
+          <t>Жалоба Зам.руководителч Росреестра по Пензенской области, затягивание сроков проведения процедуры банкротства</t>
         </is>
       </c>
       <c r="D51" s="3" t="n">
-        <v>44434</v>
+        <v>44431</v>
       </c>
       <c r="E51" s="3" t="n">
-        <v>44466</v>
+        <v>44462</v>
       </c>
       <c r="F51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G51" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>№72 от 27.09.2021</t>
+          <t>№71 от 23.09.2021</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J51" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="n">
         <v>Виноградов Владимир Юрьевич</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Зам.руководителч Росреестра по Пензенской области, затягивание сроков проведения процедуры банкротства</t>
+          <t>Жалоба Стюхина В.В., поступившая через Прокуратуру Пензенской области от 13.03.2026г., в процедуре банкроства ОАО "Пензастрой"</t>
         </is>
       </c>
       <c r="D52" s="3" t="n">
-        <v>44431</v>
+        <v>46107</v>
       </c>
       <c r="E52" s="3" t="n">
-        <v>44462</v>
+        <v>46125</v>
       </c>
       <c r="F52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>№71 от 23.09.2021</t>
+          <t>№ 55 от 13.04.2026 г.</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J52" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="n">
-        <v>Виноградов Владимир Юрьевич</v>
+        <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Стюхина В.В., поступившая через Прокуратуру Пензенской области от 13.03.2026г., в процедуре банкроства ОАО "Пензастрой"</t>
+          <t>ИФНС №4 по г. Москве</t>
         </is>
       </c>
       <c r="D53" s="3" t="n">
-        <v>46107</v>
+        <v>42809</v>
       </c>
       <c r="E53" s="3" t="n">
-        <v>46125</v>
+        <v>42837</v>
       </c>
       <c r="F53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>№ 55 от 13.04.2026 г.</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J53" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>ИФНС №4 по г. Москве</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D54" s="3" t="n">
-        <v>42809</v>
+        <v>42806</v>
       </c>
       <c r="E54" s="3" t="n">
         <v>42837</v>
       </c>
       <c r="F54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G54" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>№ 34 от 12.04.2017</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Наруения не выявлены</t>
         </is>
       </c>
       <c r="J54" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Прокуратуры г. Светлый Калининградской области </t>
         </is>
       </c>
       <c r="D55" s="3" t="n">
-        <v>42806</v>
+        <v>44601</v>
       </c>
       <c r="E55" s="3" t="n">
-        <v>42837</v>
+        <v>45041</v>
       </c>
       <c r="F55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G55" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>№ 34 от 12.04.2017</t>
+          <t>№61 от 25.04.2022</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>Наруения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J55" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры г. Светлый Калининградской области </t>
+          <t>Жалоба гр. Жуков В.П.</t>
         </is>
       </c>
       <c r="D56" s="3" t="n">
-        <v>44601</v>
+        <v>44677</v>
       </c>
       <c r="E56" s="3" t="n">
-        <v>45041</v>
+        <v>44718</v>
       </c>
       <c r="F56" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G56" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>№61 от 25.04.2022</t>
+          <t>14.03.2025 прекращено, отказ в суде</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t> </t>
         </is>
       </c>
       <c r="J56" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Жуков В.П.</t>
+          <t>жалоба гр. Сергеев А.Н.</t>
         </is>
       </c>
       <c r="D57" s="3" t="n">
-        <v>44677</v>
+        <v>44979</v>
       </c>
       <c r="E57" s="3" t="n">
-        <v>44718</v>
+        <v>44998</v>
       </c>
       <c r="F57" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G57" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>14.03.2025 прекращено, отказ в суде</t>
+          <t>№24/1 от 13.03.2023</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t> </t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J57" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Сергеев А.Н.</t>
+          <t>представление  Прокуратуры г. Светлый Калининградской области </t>
         </is>
       </c>
       <c r="D58" s="3" t="n">
-        <v>44979</v>
+        <v>45023</v>
       </c>
       <c r="E58" s="3" t="n">
-        <v>44998</v>
+        <v>45043</v>
       </c>
       <c r="F58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G58" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>№24/1 от 13.03.2023</t>
+          <t>№39 от 27.04.2023</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J58" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>представление  Прокуратуры г. Светлый Калининградской области </t>
+          <t>жалоба гр. Кудрявцева В.О. от 22.05.23 в отношении КП ООО Золотые активы</t>
         </is>
       </c>
       <c r="D59" s="3" t="n">
-        <v>45023</v>
+        <v>45082</v>
       </c>
       <c r="E59" s="3" t="n">
-        <v>45043</v>
+        <v>45107</v>
       </c>
       <c r="F59" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G59" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>№39 от 27.04.2023</t>
+          <t>прекращено, АУ отстранен</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Прекращено, АУ отстранен</t>
         </is>
       </c>
       <c r="J59" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Кудрявцева В.О. от 22.05.23 в отношении КП ООО Золотые активы</t>
+          <t>Представление прокуратуры г. Светлого Калининградской области от 24.07.2023 г.</t>
         </is>
       </c>
       <c r="D60" s="3" t="n">
-        <v>45082</v>
+        <v>45142</v>
       </c>
       <c r="E60" s="3" t="n">
-        <v>45107</v>
+        <v>45159</v>
       </c>
       <c r="F60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>прекращено, АУ отстранен</t>
+          <t>№70 от 21.08.2023 гю</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>Прекращено, АУ отстранен</t>
-[...2 lines deleted...]
-      <c r="J60" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>№45 от 21.09.2023 г. Предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры г. Светлого Калининградской области от 24.07.2023 г.</t>
+          <t>Жалоба ООО КГ АТОМ через Росреестр </t>
         </is>
       </c>
       <c r="D61" s="3" t="n">
-        <v>45142</v>
+        <v>44301</v>
       </c>
       <c r="E61" s="3" t="n">
-        <v>45159</v>
+        <v>44331</v>
       </c>
       <c r="F61" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>№70 от 21.08.2023 гю</t>
+          <t>№26 от 17.05.2021</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J61" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО КГ АТОМ через Росреестр </t>
+          <t>жалоба конкурсного кредитора Соболев Д.В. </t>
         </is>
       </c>
       <c r="D62" s="3" t="n">
-        <v>44301</v>
+        <v>44424</v>
       </c>
       <c r="E62" s="3" t="n">
-        <v>44331</v>
+        <v>44455</v>
       </c>
       <c r="F62" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G62" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>№26 от 17.05.2021</t>
+          <t>№66 от 16.09.2021</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J62" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>жалоба конкурсного кредитора Соболев Д.В. </t>
+          <t>жалоба гр.Кудрявцева В.О. от 22.05.2023</t>
         </is>
       </c>
       <c r="D63" s="3" t="n">
-        <v>44424</v>
+        <v>45082</v>
       </c>
       <c r="E63" s="3" t="n">
-        <v>44455</v>
+        <v>45100</v>
       </c>
       <c r="F63" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G63" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>№66 от 16.09.2021</t>
+          <t>№;53 от 23.06.2023</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J63" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="n">
         <v>Волков Александр Сергеевич</v>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр.Кудрявцева В.О. от 22.05.2023</t>
+          <t>Обращение от 25.11.2025 г. представителя бывших работников Доменя А.Н., поступившая через Прокуратуру Калининградской области г. Светлый, в процедуре банкроства ОАО "Балтийский комбинат"</t>
         </is>
       </c>
       <c r="D64" s="3" t="n">
-        <v>45082</v>
+        <v>46037</v>
       </c>
       <c r="E64" s="3" t="n">
-        <v>45100</v>
+        <v>46055</v>
       </c>
       <c r="F64" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G64" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>№;53 от 23.06.2023</t>
+          <t>№ 10 от 02.02.2026 г.</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J64" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="n">
-        <v>Волков Александр Сергеевич</v>
+        <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Обращение от 25.11.2025 г. представителя бывших работников Доменя А.Н., поступившая через Прокуратуру Калининградской области г. Светлый, в процедуре банкроства ОАО "Балтийский комбинат"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D65" s="3" t="n">
-        <v>46037</v>
+        <v>43859</v>
       </c>
       <c r="E65" s="3" t="n">
-        <v>46055</v>
+        <v>43903</v>
       </c>
       <c r="F65" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G65" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>№ 10 от 02.02.2026 г.</t>
+          <t>№13 от 13.03.2020</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J65" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D66" s="3" t="n">
-        <v>43859</v>
+        <v>43445</v>
       </c>
       <c r="E66" s="3" t="n">
-        <v>43903</v>
+        <v>43503</v>
       </c>
       <c r="F66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>№13 от 13.03.2020</t>
+          <t>№13/4 от 07.02.2019</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J66" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D67" s="3" t="n">
-        <v>43445</v>
+        <v>43550</v>
       </c>
       <c r="E67" s="3" t="n">
-        <v>43503</v>
+        <v>0</v>
       </c>
       <c r="F67" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G67" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>№13/4 от 07.02.2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы</t>
+        </is>
+      </c>
+      <c r="I67" s="2"/>
       <c r="J67" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D68" s="3" t="n">
-        <v>43550</v>
+        <v>43564</v>
       </c>
       <c r="E68" s="3" t="n">
-        <v>0</v>
+        <v>43593</v>
       </c>
       <c r="F68" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G68" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы</t>
-[...2 lines deleted...]
-      <c r="I68" s="2"/>
+          <t>№43 от 08.05.2019</t>
+        </is>
+      </c>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J68" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D69" s="3" t="n">
-        <v>43564</v>
+        <v>42549</v>
       </c>
       <c r="E69" s="3" t="n">
-        <v>43593</v>
+        <v>42579</v>
       </c>
       <c r="F69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G69" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>№43 от 08.05.2019</t>
+          <t>№ 91 от 28.07.2016г</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J69" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr">
+        <is>
+          <t>№ 68 от 18.08.2016г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D70" s="3" t="n">
-        <v>42549</v>
+        <v>42567</v>
       </c>
       <c r="E70" s="3" t="n">
-        <v>42579</v>
+        <v>42598</v>
       </c>
       <c r="F70" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>№ 91 от 28.07.2016г</t>
+          <t>№ 102 от 16.08.2016г</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
-          <t>№ 68 от 18.08.2016г. - замечание</t>
+          <t>№ 74 от 05.09.2016 г. -замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D71" s="3" t="n">
-        <v>42567</v>
+        <v>42970</v>
       </c>
       <c r="E71" s="3" t="n">
-        <v>42598</v>
+        <v>43003</v>
       </c>
       <c r="F71" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G71" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>№ 102 от 16.08.2016г</t>
+          <t>№ 162 от 25.09.2017г.</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
-          <t>№ 74 от 05.09.2016 г. -замечание</t>
+          <t>№ 52 от 31.10.2017г. -не применять меру дв</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D72" s="3" t="n">
-        <v>42970</v>
+        <v>43678</v>
       </c>
       <c r="E72" s="3" t="n">
-        <v>43003</v>
+        <v>43728</v>
       </c>
       <c r="F72" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G72" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>№ 162 от 25.09.2017г.</t>
+          <t> № 97/1 от 20.09.2019г</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t>№ 52 от 31.10.2017г. -не применять меру дв</t>
+          <t>№43/1 от 10.10.2019г.- предписание об устранении выявленных нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление прокуратуры Кавказского р-на КК</t>
         </is>
       </c>
       <c r="D73" s="3" t="n">
-        <v>43678</v>
+        <v>44559</v>
       </c>
       <c r="E73" s="3" t="n">
-        <v>43728</v>
+        <v>44572</v>
       </c>
       <c r="F73" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t> № 97/1 от 20.09.2019г</t>
+          <t>№5 от 11.01.2022 г. </t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
-          <t>№43/1 от 10.10.2019г.- предписание об устранении выявленных нарушений</t>
+          <t>решение от 24.01.2024 не передавать в ДК в связи с устранением и малозн-ю</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры Кавказского р-на КК</t>
+          <t>Представление прокуратура Кавказского р-на г.Кропоткин, не принятие мер по публикации на ЕФРСБ г.Дюжев П.П.</t>
         </is>
       </c>
       <c r="D74" s="3" t="n">
-        <v>44559</v>
+        <v>44551</v>
       </c>
       <c r="E74" s="3" t="n">
-        <v>44572</v>
+        <v>44582</v>
       </c>
       <c r="F74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G74" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>№5 от 11.01.2022 г. </t>
+          <t>№5 от 21.01.2022</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>решение от 24.01.2024 не передавать в ДК в связи с устранением и малозн-ю</t>
+          <t>не передавать в ДК, малозначительность</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Кавказского р-на г.Кропоткин, не принятие мер по публикации на ЕФРСБ г.Дюжев П.П.</t>
+          <t>представление прокуратуры г. Элисты от 02.12.24, в процедуре банкротства ООО "ПРАЙМ"</t>
         </is>
       </c>
       <c r="D75" s="3" t="n">
-        <v>44551</v>
+        <v>45638</v>
       </c>
       <c r="E75" s="3" t="n">
-        <v>44582</v>
+        <v>45653</v>
       </c>
       <c r="F75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G75" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>№5 от 21.01.2022</t>
+          <t>№69 от 27.12.24</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J75" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="n">
         <v>Воронина Ольга Валериевна</v>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры г. Элисты от 02.12.24, в процедуре банкротства ООО "ПРАЙМ"</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D76" s="3" t="n">
-        <v>45638</v>
+        <v>45897</v>
       </c>
       <c r="E76" s="3" t="n">
-        <v>45653</v>
+        <v>45920</v>
       </c>
       <c r="F76" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G76" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>№69 от 27.12.24</t>
+          <t>№ 106 от 20.09.2025 </t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J76" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="n">
-        <v>Воронина Ольга Валериевна</v>
+        <v>Габараев Вячеслав Омариевич</v>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D77" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="E77" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="F77" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="G77" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>№ 106 от 20.09.2025 </t>
+          <t>№ 113 от 20.09.2025</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J77" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="n">
-        <v>Габараев Вячеслав Омариевич</v>
+        <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>ИФНС по г. Новороссийску</t>
         </is>
       </c>
       <c r="D78" s="3" t="n">
-        <v>45897</v>
+        <v>41338</v>
       </c>
       <c r="E78" s="3" t="n">
-        <v>45920</v>
+        <v>41361</v>
       </c>
       <c r="F78" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G78" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>№ 113 от 20.09.2025</t>
+          <t>28.03.2013</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
-[...2 lines deleted...]
-      <c r="J78" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J78" s="2" t="inlineStr">
+        <is>
+          <t>№23 от 14.04.2013 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>ИФНС по г. Новороссийску</t>
+          <t>Предоставление прокуратура Северского района</t>
         </is>
       </c>
       <c r="D79" s="3" t="n">
-        <v>41338</v>
+        <v>41365</v>
       </c>
       <c r="E79" s="3" t="n">
-        <v>41361</v>
+        <v>41400</v>
       </c>
       <c r="F79" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G79" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>28.03.2013</t>
+          <t>06.05.2013</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
-          <t>№23 от 14.04.2013 Замечание </t>
+          <t>№29 от 18.05.2013 г. Замечание </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>Предоставление прокуратура Северского района</t>
+          <t>Представление прокуратура г. Новороссийска</t>
         </is>
       </c>
       <c r="D80" s="3" t="n">
-        <v>41365</v>
+        <v>41435</v>
       </c>
       <c r="E80" s="3" t="n">
-        <v>41400</v>
+        <v>41464</v>
       </c>
       <c r="F80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>06.05.2013</t>
+          <t>09.07.2013</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J80" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура г. Новороссийска</t>
+          <t>Управление Пенсионного фонда в Северском районе</t>
         </is>
       </c>
       <c r="D81" s="3" t="n">
-        <v>41435</v>
+        <v>41457</v>
       </c>
       <c r="E81" s="3" t="n">
-        <v>41464</v>
+        <v>41488</v>
       </c>
       <c r="F81" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>09.07.2013</t>
+          <t>02.08.2013</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J81" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>Управление Пенсионного фонда в Северском районе</t>
+          <t>ГУ УПФ в Центральном округе Краснодара</t>
         </is>
       </c>
       <c r="D82" s="3" t="n">
-        <v>41457</v>
+        <v>41459</v>
       </c>
       <c r="E82" s="3" t="n">
-        <v>41488</v>
+        <v>41480</v>
       </c>
       <c r="F82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>02.08.2013</t>
+          <t>25.07.2013</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J82" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>ГУ УПФ в Центральном округе Краснодара</t>
+          <t>УПФР по г. Новороссийску</t>
         </is>
       </c>
       <c r="D83" s="3" t="n">
-        <v>41459</v>
+        <v>41485</v>
       </c>
       <c r="E83" s="3" t="n">
-        <v>41480</v>
+        <v>41515</v>
       </c>
       <c r="F83" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G83" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>25.07.2013</t>
+          <t>29.08.2013</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J83" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>УПФР по г. Новороссийску</t>
+          <t>ИФНС России №7 по г. Москве</t>
         </is>
       </c>
       <c r="D84" s="3" t="n">
-        <v>41485</v>
+        <v>41816</v>
       </c>
       <c r="E84" s="3" t="n">
-        <v>41515</v>
+        <v>41845</v>
       </c>
       <c r="F84" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G84" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>29.08.2013</t>
+          <t>25.07.2014</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J84" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России №7 по г. Москве</t>
+          <t>ИФНС России по г. Новороссийску</t>
         </is>
       </c>
       <c r="D85" s="3" t="n">
-        <v>41816</v>
+        <v>41887</v>
       </c>
       <c r="E85" s="3" t="n">
-        <v>41845</v>
+        <v>41915</v>
       </c>
       <c r="F85" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>25.07.2014</t>
+          <t>03.10.2014</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J85" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J85" s="2" t="inlineStr">
+        <is>
+          <t>№34 от 24.10.2014 г. Не применять меры дисциплинарного воздействия</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России по г. Новороссийску</t>
+          <t>ГУ КРО ФСС РФ Филиал №2</t>
         </is>
       </c>
       <c r="D86" s="3" t="n">
-        <v>41887</v>
+        <v>41953</v>
       </c>
       <c r="E86" s="3" t="n">
-        <v>41915</v>
+        <v>41983</v>
       </c>
       <c r="F86" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>03.10.2014</t>
+          <t>10.12.2014</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J86" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>ГУ КРО ФСС РФ Филиал №2</t>
+          <t>Жалоба Пешкев С.А.</t>
         </is>
       </c>
       <c r="D87" s="3" t="n">
-        <v>41953</v>
+        <v>42016</v>
       </c>
       <c r="E87" s="3" t="n">
-        <v>41983</v>
+        <v>42047</v>
       </c>
       <c r="F87" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G87" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>10.12.2014</t>
+          <t>12.02.2015</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Прекращена</t>
         </is>
       </c>
       <c r="J87" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Пешкев С.А.</t>
+          <t>ГУ КРО ФСС филиал №4</t>
         </is>
       </c>
       <c r="D88" s="3" t="n">
-        <v>42016</v>
+        <v>42054</v>
       </c>
       <c r="E88" s="3" t="n">
-        <v>42047</v>
+        <v>42081</v>
       </c>
       <c r="F88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G88" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>12.02.2015</t>
+          <t>18.03.2015</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>Прекращена</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J88" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>ГУ КРО ФСС филиал №4</t>
+          <t>Жалоба Казаченок З.В.</t>
         </is>
       </c>
       <c r="D89" s="3" t="n">
-        <v>42054</v>
+        <v>42059</v>
       </c>
       <c r="E89" s="3" t="n">
-        <v>42081</v>
+        <v>42082</v>
       </c>
       <c r="F89" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G89" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>18.03.2015</t>
+          <t>19.03.2015</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J89" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Казаченок З.В.</t>
+          <t>Жалоба ОАО "Газпром газораспределение Краснодар"</t>
         </is>
       </c>
       <c r="D90" s="3" t="n">
         <v>42059</v>
       </c>
       <c r="E90" s="3" t="n">
-        <v>42082</v>
+        <v>42087</v>
       </c>
       <c r="F90" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G90" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>19.03.2015</t>
+          <t>24.03.2015</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J90" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ОАО "Газпром газораспределение Краснодар"</t>
+          <t>Минэкономразвития России</t>
         </is>
       </c>
       <c r="D91" s="3" t="n">
-        <v>42059</v>
+        <v>42541</v>
       </c>
       <c r="E91" s="3" t="n">
-        <v>42087</v>
+        <v>42565</v>
       </c>
       <c r="F91" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G91" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>24.03.2015</t>
+          <t>14.07.2016</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J91" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>Минэкономразвития России</t>
+          <t>Жалоба Шаймарданов А.З.</t>
         </is>
       </c>
       <c r="D92" s="3" t="n">
-        <v>42541</v>
+        <v>42688</v>
       </c>
       <c r="E92" s="3" t="n">
-        <v>42565</v>
+        <v>42717</v>
       </c>
       <c r="F92" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G92" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>14.07.2016</t>
+          <t>13.12.2016</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J92" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Шаймарданов А.З.</t>
+          <t>Жалоба ПАО "Крайинвестбанк"</t>
         </is>
       </c>
       <c r="D93" s="3" t="n">
-        <v>42688</v>
+        <v>42844</v>
       </c>
       <c r="E93" s="3" t="n">
-        <v>42717</v>
+        <v>42870</v>
       </c>
       <c r="F93" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G93" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>13.12.2016</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J93" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Крайинвестбанк"</t>
+          <t>Представление прокуратура Тбилисского района</t>
         </is>
       </c>
       <c r="D94" s="3" t="n">
-        <v>42844</v>
+        <v>42888</v>
       </c>
       <c r="E94" s="3" t="n">
-        <v>42870</v>
+        <v>42919</v>
       </c>
       <c r="F94" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G94" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J94" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Тбилисского района</t>
+          <t>ИФНС России №3 по г. Краснодару</t>
         </is>
       </c>
       <c r="D95" s="3" t="n">
-        <v>42888</v>
+        <v>42990</v>
       </c>
       <c r="E95" s="3" t="n">
-        <v>42919</v>
+        <v>43049</v>
       </c>
       <c r="F95" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G95" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>10.11.2017</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J95" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России №3 по г. Краснодару</t>
+          <t>Представление прокуратура г. Горячий ключ</t>
         </is>
       </c>
       <c r="D96" s="3" t="n">
-        <v>42990</v>
+        <v>43257</v>
       </c>
       <c r="E96" s="3" t="n">
-        <v>43049</v>
+        <v>43287</v>
       </c>
       <c r="F96" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G96" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>10.11.2017</t>
+          <t>06.07.2018</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J96" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура г. Горячий ключ</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D97" s="3" t="n">
-        <v>43257</v>
+        <v>43655</v>
       </c>
       <c r="E97" s="3" t="n">
-        <v>43287</v>
+        <v>43686</v>
       </c>
       <c r="F97" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G97" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>06.07.2018</t>
+          <t>№76 от 09.08.2019</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J97" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J97" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2019 Не применять мер дисциплинарного воздействия</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D98" s="3" t="n">
-        <v>43655</v>
+        <v>44629</v>
       </c>
       <c r="E98" s="3" t="n">
-        <v>43686</v>
+        <v>44662</v>
       </c>
       <c r="F98" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G98" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>№76 от 09.08.2019</t>
+          <t>№56 от 11.04.2022</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J98" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D99" s="3" t="n">
-        <v>44629</v>
+        <v>45897</v>
       </c>
       <c r="E99" s="3" t="n">
-        <v>44662</v>
+        <v>45920</v>
       </c>
       <c r="F99" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G99" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>№56 от 11.04.2022</t>
+          <t>№115 от 20.09.2025</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J99" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>жалоба УФНС по КК от 21.08.25., в процедуре банкротсва ООО "АСТЕФ"¶</t>
         </is>
       </c>
       <c r="D100" s="3" t="n">
-        <v>45897</v>
+        <v>45898</v>
       </c>
       <c r="E100" s="3" t="n">
-        <v>45920</v>
+        <v>45929</v>
       </c>
       <c r="F100" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G100" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>№115 от 20.09.2025</t>
+          <t>93 от 29.09.2025</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J100" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>жалоба УФНС по КК от 21.08.25., в процедуре банкротсва ООО "АСТЕФ"¶</t>
+          <t>Частное определение  АС Республики Татарстан от 10.09.25 А65-26474/2024, в процедуре банкротства ООО "Алькор"¶</t>
         </is>
       </c>
       <c r="D101" s="3" t="n">
-        <v>45898</v>
+        <v>45929</v>
       </c>
       <c r="E101" s="3" t="n">
-        <v>45929</v>
+        <v>45945</v>
       </c>
       <c r="F101" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G101" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>93 от 29.09.2025</t>
+          <t>101/2 от 15.10.2025</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J101" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="n">
         <v>Галотин Илья Владимирович</v>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>Частное определение  АС Республики Татарстан от 10.09.25 А65-26474/2024, в процедуре банкротства ООО "Алькор"¶</t>
+          <t>СЗ от 20.11.2025 Вице-Президента Ассоциации в процедуре банкроства ООО "Сельхозпроект" А40-188133/2020</t>
         </is>
       </c>
       <c r="D102" s="3" t="n">
-        <v>45929</v>
+        <v>45988</v>
       </c>
       <c r="E102" s="3" t="n">
-        <v>45945</v>
+        <v>46003</v>
       </c>
       <c r="F102" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G102" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>101/2 от 15.10.2025</t>
+          <t>№ 141 от 12.12.2025 г.</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J102" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>42 от 29.12.2025, предписание об устранении 1 мес, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="n">
-        <v>Галотин Илья Владимирович</v>
+        <v>Глазкова Алена Вячеславовна</v>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 20.11.2025 Вице-Президента Ассоциации в процедуре банкроства ООО "Сельхозпроект" А40-188133/2020</t>
+          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
         </is>
       </c>
       <c r="D103" s="3" t="n">
-        <v>45988</v>
+        <v>46137</v>
       </c>
       <c r="E103" s="3" t="n">
-        <v>46003</v>
+        <v>46139</v>
       </c>
       <c r="F103" s="3" t="n">
-        <v>0</v>
+        <v>46137</v>
       </c>
       <c r="G103" s="3" t="n">
-        <v>0</v>
+        <v>46139</v>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>№ 141 от 12.12.2025 г.</t>
+          <t>2026/04/27-7 от 27.04.2026</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
-          <t>42 от 29.12.2025, предписание об устранении 1 мес, предупреждение</t>
+          <t>№260515-7 от 15.05.2026 - Предписание об устранении нарушений в двухмесячный срок, АУ представлен договор от 24.04.26 по обучению ЕПП АУ до 30.07.26, заседание ДК по результатам назначено на 14.08.2026, Решением ДК 260814-4 от 14.08.2026 рассмотрение ВП прекращено в связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="n">
-        <v>Глазкова Алена Вячеславовна</v>
+        <v>Голев Андрей Иванович</v>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
+          <t>Жалобы ООО "СВД Агротех" б/н, б/д поступившие в Ассоциацию 23.01.2023г, 01.02.2023г., 06.02.2023г.,, 13.02.2023г., 27.02.2023г. в отношении АУ Голева А.И. в конкурсной  процедуре ООО "Маяк"</t>
         </is>
       </c>
       <c r="D104" s="3" t="n">
-        <v>46137</v>
+        <v>44952</v>
       </c>
       <c r="E104" s="3" t="n">
-        <v>46139</v>
+        <v>44998</v>
       </c>
       <c r="F104" s="3" t="n">
-        <v>46137</v>
+        <v>0</v>
       </c>
       <c r="G104" s="3" t="n">
-        <v>46139</v>
+        <v>0</v>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>2026/04/27-7 от 27.04.2026</t>
+          <t>№24 от 13.03.2023</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не  выявлены</t>
+        </is>
+      </c>
+      <c r="J104" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="n">
         <v>Голев Андрей Иванович</v>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>Жалобы ООО "СВД Агротех" б/н, б/д поступившие в Ассоциацию 23.01.2023г, 01.02.2023г., 06.02.2023г.,, 13.02.2023г., 27.02.2023г. в отношении АУ Голева А.И. в конкурсной  процедуре ООО "Маяк"</t>
+          <t>жалоба б/н,б/д представителя несовершеннолетней гр. Рябцевой Е.Н., в процедуре банкротства гр. Фомичев И.В. </t>
         </is>
       </c>
       <c r="D105" s="3" t="n">
-        <v>44952</v>
+        <v>45740</v>
       </c>
       <c r="E105" s="3" t="n">
-        <v>44998</v>
+        <v>45756</v>
       </c>
       <c r="F105" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G105" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>№24 от 13.03.2023</t>
+          <t>09.04.2025</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>Нарушения не  выявлены</t>
         </is>
       </c>
       <c r="J105" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="n">
         <v>Голев Андрей Иванович</v>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>жалоба б/н,б/д представителя несовершеннолетней гр. Рябцевой Е.Н., в процедуре банкротства гр. Фомичев И.В. </t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D106" s="3" t="n">
-        <v>45740</v>
+        <v>45897</v>
       </c>
       <c r="E106" s="3" t="n">
-        <v>45756</v>
+        <v>45920</v>
       </c>
       <c r="F106" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G106" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>09.04.2025</t>
+          <t>№107 от 20.09.2025</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не  выявлены</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J106" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="n">
         <v>Голев Андрей Иванович</v>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба Рябцевой Е.Н. б/д, поступившая через Управление Росреестра по Воронежской области от 26.11.2025 г., в процедуре банкроства Фомичева И.В.</t>
         </is>
       </c>
       <c r="D107" s="3" t="n">
-        <v>45897</v>
+        <v>45996</v>
       </c>
       <c r="E107" s="3" t="n">
-        <v>45920</v>
+        <v>46013</v>
       </c>
       <c r="F107" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G107" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>№107 от 20.09.2025</t>
+          <t>№ 151 от 30.12.2025</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Нарушения не  выявлены</t>
         </is>
       </c>
       <c r="J107" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="n">
-        <v>Голев Андрей Иванович</v>
+        <v>Горячев Александр Сергеевич</v>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Рябцевой Е.Н. б/д, поступившая через Управление Росреестра по Воронежской области от 26.11.2025 г., в процедуре банкроства Фомичева И.В.</t>
+          <t>ИФНС по Октябрьскому району г. Барнаула</t>
         </is>
       </c>
       <c r="D108" s="3" t="n">
-        <v>45996</v>
+        <v>42311</v>
       </c>
       <c r="E108" s="3" t="n">
-        <v>46013</v>
+        <v>42338</v>
       </c>
       <c r="F108" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G108" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>№ 151 от 30.12.2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Производство приостановлено</t>
+        </is>
+      </c>
+      <c r="I108" s="2"/>
       <c r="J108" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="n">
         <v>Горячев Александр Сергеевич</v>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>ИФНС по Октябрьскому району г. Барнаула</t>
         </is>
       </c>
       <c r="D109" s="3" t="n">
         <v>42311</v>
       </c>
       <c r="E109" s="3" t="n">
-        <v>42338</v>
+        <v>42409</v>
       </c>
       <c r="F109" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>Производство приостановлено</t>
-[...2 lines deleted...]
-      <c r="I109" s="2"/>
+          <t>09.02.2016</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>Проверка прекращена</t>
+        </is>
+      </c>
       <c r="J109" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="n">
         <v>Горячев Александр Сергеевич</v>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>ИФНС по Октябрьскому району г. Барнаула</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D110" s="3" t="n">
-        <v>42311</v>
+        <v>45897</v>
       </c>
       <c r="E110" s="3" t="n">
-        <v>42409</v>
+        <v>45920</v>
       </c>
       <c r="F110" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G110" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>09.02.2016</t>
+          <t>№ 108 от 20.09.2025</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J110" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="n">
-        <v>Горячев Александр Сергеевич</v>
+        <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D111" s="3" t="n">
-        <v>45897</v>
+        <v>42937</v>
       </c>
       <c r="E111" s="3" t="n">
-        <v>45920</v>
+        <v>42968</v>
       </c>
       <c r="F111" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G111" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>№ 108 от 20.09.2025</t>
+          <t>№111 от 21.08.2017г.</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
-[...2 lines deleted...]
-      <c r="J111" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr">
+        <is>
+          <t>№36 от 11.09.2017 г. применена мера - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Ейская межрайонная прокуратура</t>
         </is>
       </c>
       <c r="D112" s="3" t="n">
         <v>42937</v>
       </c>
       <c r="E112" s="3" t="n">
         <v>42968</v>
       </c>
       <c r="F112" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G112" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>№111 от 21.08.2017г.</t>
+          <t>21.08.2017</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
-          <t>№36 от 11.09.2017 г. применена мера - замечание</t>
+          <t>№28 от 08.09.2017 г. замечание </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>Представление Ейская межрайонная прокуратура</t>
+          <t>Управление Росреестра по КК в лице ИФНС России №5 по КК</t>
         </is>
       </c>
       <c r="D113" s="3" t="n">
-        <v>42937</v>
+        <v>43028</v>
       </c>
       <c r="E113" s="3" t="n">
-        <v>42968</v>
+        <v>43088</v>
       </c>
       <c r="F113" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>21.08.2017</t>
+          <t>19.12.2017</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
-          <t>№28 от 08.09.2017 г. замечание </t>
+          <t>№37 от 28.12.2017 г. не применять меры дисциплинарного воздействия</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>Управление Росреестра по КК в лице ИФНС России №5 по КК</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D114" s="3" t="n">
         <v>43028</v>
       </c>
       <c r="E114" s="3" t="n">
         <v>43088</v>
       </c>
       <c r="F114" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>19.12.2017</t>
+          <t>№ 272/2 от 19.12.2017г</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t>№37 от 28.12.2017 г. не применять меры дисциплинарного воздействия</t>
+          <t>09.01.2018 г. применена мера - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
         </is>
       </c>
       <c r="D115" s="3" t="n">
-        <v>43028</v>
+        <v>45329</v>
       </c>
       <c r="E115" s="3" t="n">
-        <v>43088</v>
+        <v>45336</v>
       </c>
       <c r="F115" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G115" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>№ 272/2 от 19.12.2017г</t>
+          <t>№ 11 от 14.02.2024</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018 г. применена мера - замечание</t>
+          <t>04.03.2024 не передавать в  ДК, устранение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>СЗ Ассоциации от 09.02.2026 о нарушениях Положения о членстве </t>
         </is>
       </c>
       <c r="D116" s="3" t="n">
-        <v>45329</v>
+        <v>46062</v>
       </c>
       <c r="E116" s="3" t="n">
-        <v>45336</v>
+        <v>46077</v>
       </c>
       <c r="F116" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G116" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>№ 11 от 14.02.2024</t>
+          <t>№ 27 от 24.02.2026г. </t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024 не передавать в  ДК, устранение</t>
+          <t>4 от 23.03.2026, предупреждение, устранение в мес. срок, АУ предоставлен договор страхования от 31.03.26 до 30.03.27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>СЗ Ассоциации от 09.02.2026 о нарушениях Положения о членстве </t>
+          <t>Адвокатский запрос Баранникова Р.Г. №1 от 17.03.2026 г., в процедуре банкроства Золотарева В.М. </t>
         </is>
       </c>
       <c r="D117" s="3" t="n">
-        <v>46062</v>
+        <v>46112</v>
       </c>
       <c r="E117" s="3" t="n">
-        <v>46077</v>
+        <v>46142</v>
       </c>
       <c r="F117" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>№ 27 от 24.02.2026г. </t>
+          <t>№ 260430-1 от 30.04.2026 г.</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
-          <t>4 от 23.03.2026, предупреждение, устранение в мес. срок, АУ предоставлен договор страхования от 31.03.26 до 30.03.27</t>
+          <t>260608-2 от 08.06.2026, предписание об устранеии в течении мес., предупреждение, АУ проведены торги, 27.05.26 о результатах торгов сообщение в ЕФРСБ</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="n">
         <v>Гостева Инесса Эльдаровна</v>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>Адвокатский запрос Баранникова Р.Г. №1 от 17.03.2026 г., в процедуре банкроства Золотарева В.М. </t>
+          <t>Адвокатский запрос Баранникова Р.Г. №1 от 17.03.2026 г., в процедуре банкроства Дрожниковой Н.И.</t>
         </is>
       </c>
       <c r="D118" s="3" t="n">
         <v>46112</v>
       </c>
       <c r="E118" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="F118" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G118" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>№ 260430-1 от 30.04.2026 г.</t>
+          <t>№ 260430-2 от 30.04.2026 г.</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J118" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="n">
-        <v>Гостева Инесса Эльдаровна</v>
+        <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>Адвокатский запрос Баранникова Р.Г. №1 от 17.03.2026 г., в процедуре банкроства Дрожниковой Н.И.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D119" s="3" t="n">
-        <v>46112</v>
+        <v>41883</v>
       </c>
       <c r="E119" s="3" t="n">
-        <v>46142</v>
+        <v>41920</v>
       </c>
       <c r="F119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G119" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>№ 260430-2 от 30.04.2026 г.</t>
+          <t>№ 129 от 08.10.2014г</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J119" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="n">
         <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D120" s="3" t="n">
-        <v>41883</v>
+        <v>42156</v>
       </c>
       <c r="E120" s="3" t="n">
-        <v>41920</v>
+        <v>42199</v>
       </c>
       <c r="F120" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G120" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>№ 129 от 08.10.2014г</t>
+          <t> № 106 от 14.07.2015 г</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J120" s="2"/>
+          <t>Нарушения не выявления</t>
+        </is>
+      </c>
+      <c r="J120" s="2" t="inlineStr">
+        <is>
+          <t>№ 72 от 07.08.2015г. - не применять мер дисциплинарного воздействия</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="n">
         <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D121" s="3" t="n">
-        <v>42156</v>
+        <v>42826</v>
       </c>
       <c r="E121" s="3" t="n">
-        <v>42199</v>
+        <v>42865</v>
       </c>
       <c r="F121" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t> № 106 от 14.07.2015 г</t>
+          <t> №48 от10.05.2017 г</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявления</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
-          <t>№ 72 от 07.08.2015г. - не применять мер дисциплинарного воздействия</t>
+          <t>01.06.2017 г. №16/3 - предписание об устранении нарушений в срок два месяца</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="n">
         <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D122" s="3" t="n">
-        <v>42826</v>
+        <v>43344</v>
       </c>
       <c r="E122" s="3" t="n">
-        <v>42865</v>
+        <v>43392</v>
       </c>
       <c r="F122" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G122" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t> №48 от10.05.2017 г</t>
+          <t>№75 от 19.10.2018г.</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>01.06.2017 г. №16/3 - предписание об устранении нарушений в срок два месяца</t>
+          <t>№46 от 06.11.2018г. - рекомендация об исключении из числа членов Ассоциации</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="n">
         <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D123" s="3" t="n">
-        <v>43344</v>
+        <v>43887</v>
       </c>
       <c r="E123" s="3" t="n">
-        <v>43392</v>
+        <v>43980</v>
       </c>
       <c r="F123" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G123" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>№75 от 19.10.2018г.</t>
+          <t>№17 от 29.05.2020</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J123" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="n">
         <v>Грудкин Виталий Леонтьевич</v>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
         </is>
       </c>
       <c r="D124" s="3" t="n">
-        <v>43887</v>
+        <v>46137</v>
       </c>
       <c r="E124" s="3" t="n">
-        <v>43980</v>
+        <v>46139</v>
       </c>
       <c r="F124" s="3" t="n">
-        <v>0</v>
+        <v>38752</v>
       </c>
       <c r="G124" s="3" t="n">
-        <v>0</v>
+        <v>46139</v>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>№17 от 29.05.2020</t>
+          <t>2026/04/27-6 от 27.04.2026</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J124" s="2"/>
+          <t>Нарушенеия выявлены </t>
+        </is>
+      </c>
+      <c r="J124" s="2" t="inlineStr">
+        <is>
+          <t>№260515-6 от 15.05.2026, предписание об устранении в течении 2-х мес., предупреждение, АУ представлен договор от 24.04.26 по обучению ЕПП АУ до 30.07.26, ДК о результатах назначено на 14.08.2026, Решением ДК 260814 от 14.08.2026 рассмотрение ВП прекращено в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="n">
-        <v>Грудкин Виталий Леонтьевич</v>
+        <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
+          <t>Служебная записка специалиста Ассоциации от 14.11.2023</t>
         </is>
       </c>
       <c r="D125" s="3" t="n">
-        <v>46137</v>
+        <v>45252</v>
       </c>
       <c r="E125" s="3" t="n">
-        <v>46139</v>
+        <v>45272</v>
       </c>
       <c r="F125" s="3" t="n">
-        <v>38752</v>
+        <v>0</v>
       </c>
       <c r="G125" s="3" t="n">
-        <v>46139</v>
+        <v>0</v>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>2026/04/27-6 от 27.04.2026</t>
+          <t>Проверка прекращена в связи с утранением нарушений</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>Нарушенеия выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Проверка прекращена </t>
+        </is>
+      </c>
+      <c r="J125" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="n">
         <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка специалиста Ассоциации от 14.11.2023</t>
+          <t>жалоба Банка ВТб (ПАО)</t>
         </is>
       </c>
       <c r="D126" s="3" t="n">
-        <v>45252</v>
+        <v>45533</v>
       </c>
       <c r="E126" s="3" t="n">
-        <v>45272</v>
+        <v>45547</v>
       </c>
       <c r="F126" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G126" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена в связи с утранением нарушений</t>
+          <t>Проверка прекращена в связи с отзывом Заявителем жалобы </t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена </t>
+          <t>Проверка прекращена в связи с отзывом Заявителем жалобы </t>
         </is>
       </c>
       <c r="J126" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="n">
         <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>жалоба Банка ВТб (ПАО)</t>
+          <t>Заявление кредитора Мацкалова В.Г. от 10.02.2026 г., в процедуре банкроства Каракашьяна А.В.</t>
         </is>
       </c>
       <c r="D127" s="3" t="n">
-        <v>45533</v>
+        <v>46072</v>
       </c>
       <c r="E127" s="3" t="n">
-        <v>45547</v>
+        <v>46100</v>
       </c>
       <c r="F127" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена в связи с отзывом Заявителем жалобы </t>
+          <t>№ 42 от 19.03.2026г.</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена в связи с отзывом Заявителем жалобы </t>
-[...2 lines deleted...]
-      <c r="J127" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J127" s="2" t="inlineStr">
+        <is>
+          <t>№5 от 09.04.2026, предписание об устранении в течении месяца, направлен запрос об исполнении ДК 09.07.26</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="n">
         <v>Гузева Антонина Павловна</v>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>Заявление кредитора Мацкалова В.Г. от 10.02.2026 г., в процедуре банкроства Каракашьяна А.В.</t>
+          <t>СЗ Ассоциации от 06.03.2026 по обращению ООО ПКО "Голиаф" от 24.01.2026г, в процедуре банкроства Кокина А.А. </t>
         </is>
       </c>
       <c r="D128" s="3" t="n">
-        <v>46072</v>
+        <v>46087</v>
       </c>
       <c r="E128" s="3" t="n">
-        <v>46100</v>
+        <v>46157</v>
       </c>
       <c r="F128" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G128" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>№ 42 от 19.03.2026г.</t>
+          <t>№ 260515-2 от 15.05.2026г.</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
-          <t>№5 от 09.04.2026, предписание об устранении в течении месяца, направлен запрос об исполнении ДК 09.07.26</t>
+          <t>№260608-1 от  08.06.2026 предписание об устранении в течении месяца, предупреждение, АУ направлен запрос 09.07.26 об исполнении ДК</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="n">
-        <v>Гузева Антонина Павловна</v>
+        <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>СЗ Ассоциации от 06.03.2026 по обращению ООО ПКО "Голиаф" от 24.01.2026г, в процедуре банкроства Кокина А.А. </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D129" s="3" t="n">
-        <v>46087</v>
+        <v>43009</v>
       </c>
       <c r="E129" s="3" t="n">
-        <v>46157</v>
+        <v>43049</v>
       </c>
       <c r="F129" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>№ 260515-2 от 15.05.2026г.</t>
+          <t>№201 от 10.11.2017г</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
-          <t>№260608-1 от  08.06.2026 предписание об устранении в течении месяца, предупреждение, АУ направлен запрос 09.07.26 об исполнении ДК</t>
+          <t>Рекомендация об исключении</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D130" s="3" t="n">
-        <v>43009</v>
+        <v>45134</v>
       </c>
       <c r="E130" s="3" t="n">
-        <v>43049</v>
+        <v>45165</v>
       </c>
       <c r="F130" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G130" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>№201 от 10.11.2017г</t>
+          <t>№70/11 от 28.08.2023 г. </t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t>Рекомендация об исключении</t>
+          <t>28.08.2023, не предавать в ДК, устранение нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>жалоба от 18.09.23 Мазановой И.В. в отношении МАЗАНОВОЙ, денежные средства от реализации не рампределены АУ</t>
         </is>
       </c>
       <c r="D131" s="3" t="n">
-        <v>45134</v>
+        <v>45187</v>
       </c>
       <c r="E131" s="3" t="n">
-        <v>45165</v>
+        <v>45313</v>
       </c>
       <c r="F131" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G131" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>№70/11 от 28.08.2023 г. </t>
+          <t>22.01.2024, прекращено в связи с отказом в суде</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>22.01.2024, прекращено в связи с отказом в суде</t>
+        </is>
+      </c>
+      <c r="J131" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 18.09.23 Мазановой И.В. в отношении МАЗАНОВОЙ, денежные средства от реализации не рампределены АУ</t>
+          <t>жалоба гр. Мазановой И.В. через прокуратуру Дзержинского р-на г. Пермь от 04.12.2023г., </t>
         </is>
       </c>
       <c r="D132" s="3" t="n">
-        <v>45187</v>
+        <v>45300</v>
       </c>
       <c r="E132" s="3" t="n">
-        <v>45313</v>
+        <v>45338</v>
       </c>
       <c r="F132" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G132" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>22.01.2024, прекращено в связи с отказом в суде</t>
+          <t>16.02.2024,  </t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>22.01.2024, прекращено в связи с отказом в суде</t>
+          <t>преращено в связи с отказом в Росреестре</t>
         </is>
       </c>
       <c r="J132" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="n">
         <v>Даниелян Давид Аликович</v>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Мазановой И.В. через прокуратуру Дзержинского р-на г. Пермь от 04.12.2023г., </t>
+          <t>жалоба представителя Прямковой Н.Н. от 18.02.25, в процедуре банкротсва гр. Джаксбаева А.Т.</t>
         </is>
       </c>
       <c r="D133" s="3" t="n">
-        <v>45300</v>
+        <v>45709</v>
       </c>
       <c r="E133" s="3" t="n">
-        <v>45338</v>
+        <v>45728</v>
       </c>
       <c r="F133" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G133" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>16.02.2024,  </t>
+          <t>16 от 12.03.2025</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>преращено в связи с отказом в Росреестре</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J133" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="n">
-        <v>Даниелян Давид Аликович</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя Прямковой Н.Н. от 18.02.25, в процедуре банкротсва гр. Джаксбаева А.Т.</t>
+          <t>жалоба представителя кредитора Асархинов В.В.б/д, поступившая через Управление Росреестра по Ставропольскому краю от 02.07.25, в процедуре банкротства гр. Карпенко Н.Ф.</t>
         </is>
       </c>
       <c r="D134" s="3" t="n">
-        <v>45709</v>
+        <v>45852</v>
       </c>
       <c r="E134" s="3" t="n">
-        <v>45728</v>
+        <v>45867</v>
       </c>
       <c r="F134" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G134" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>16 от 12.03.2025</t>
+          <t>70 от 29.07.2025</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J134" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя кредитора Асархинов В.В.б/д, поступившая через Управление Росреестра по Ставропольскому краю от 02.07.25, в процедуре банкротства гр. Карпенко Н.Ф.</t>
+          <t>жалоба предствителя должника гр. Ловкис Е.П. от 07.06.25,в процедуре банкротства гр. Ловкис Е.П.</t>
         </is>
       </c>
       <c r="D135" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="E135" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="F135" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G135" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>70 от 29.07.2025</t>
+          <t>71 от 29.07.2025</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J135" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>жалоба предствителя должника гр. Ловкис Е.П. от 07.06.25,в процедуре банкротства гр. Ловкис Е.П.</t>
+          <t>СЗ от 25.08.25 по определениям АС Волгоградсмкой обл. от 11.08.25, от 13.08.25, от 15.08.25, ., в процедурах банкротства гр.  Галимулиной О.Б., гр. Двидова Д.Ш., гр. Копань О.В.¶</t>
         </is>
       </c>
       <c r="D136" s="3" t="n">
-        <v>45852</v>
+        <v>45902</v>
       </c>
       <c r="E136" s="3" t="n">
-        <v>45867</v>
+        <v>45918</v>
       </c>
       <c r="F136" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G136" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>71 от 29.07.2025</t>
+          <t>90 от 18.09.2025</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J136" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 25.08.25 по определениям АС Волгоградсмкой обл. от 11.08.25, от 13.08.25, от 15.08.25, ., в процедурах банкротства гр.  Галимулиной О.Б., гр. Двидова Д.Ш., гр. Копань О.В.¶</t>
+          <t>Определение АС Ростовской обл.  А53-35119/2022 от 28.08.25, в процедуре банкротсва гр. Гришина Д.П.¶</t>
         </is>
       </c>
       <c r="D137" s="3" t="n">
-        <v>45902</v>
+        <v>45910</v>
       </c>
       <c r="E137" s="3" t="n">
-        <v>45918</v>
+        <v>45923</v>
       </c>
       <c r="F137" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G137" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>90 от 18.09.2025</t>
+          <t>92 от 23.09.2025</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J137" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>28 от 06.11.2025, предписание об устранеии, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Ростовской обл.  А53-35119/2022 от 28.08.25, в процедуре банкротсва гр. Гришина Д.П.¶</t>
+          <t>СЗ от 10.11.2025 Определение АС г. Москвы от 23.10.2025 №40-37615/2023, в процедуре банкроства Серова А.А. </t>
         </is>
       </c>
       <c r="D138" s="3" t="n">
-        <v>45910</v>
+        <v>45972</v>
       </c>
       <c r="E138" s="3" t="n">
-        <v>45923</v>
+        <v>45988</v>
       </c>
       <c r="F138" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G138" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>92 от 23.09.2025</t>
+          <t>№ 125 от 27.11.2025 </t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J138" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 10.11.2025 Определение АС г. Москвы от 23.10.2025 №40-37615/2023, в процедуре банкроства Серова А.А. </t>
+          <t>Жалоба Егошина М.Д. от 06.10.2025 г., поступившая через Управления Росреестра по Республики Марий Эл от 20.10.2025 г., в процедуре банкроства гр. Егошина М.Д. дело №А60-35590/2024 </t>
         </is>
       </c>
       <c r="D139" s="3" t="n">
-        <v>45972</v>
+        <v>45961</v>
       </c>
       <c r="E139" s="3" t="n">
-        <v>45988</v>
+        <v>45978</v>
       </c>
       <c r="F139" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G139" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>№ 125 от 27.11.2025 </t>
+          <t>№ 120 от 17.11.2025</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J139" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Егошина М.Д. от 06.10.2025 г., поступившая через Управления Росреестра по Республики Марий Эл от 20.10.2025 г., в процедуре банкроства гр. Егошина М.Д. дело №А60-35590/2024 </t>
+          <t>Жалоба представителя должника Александрова А.В. от 07.11.2025 г. в процедуре банкротства гр. Поляковой Г.А. А72-6260/2024 </t>
         </is>
       </c>
       <c r="D140" s="3" t="n">
-        <v>45961</v>
+        <v>45972</v>
       </c>
       <c r="E140" s="3" t="n">
-        <v>45978</v>
+        <v>45989</v>
       </c>
       <c r="F140" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G140" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>№ 120 от 17.11.2025</t>
+          <t>№ 126 от 28.11.2025</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J140" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя должника Александрова А.В. от 07.11.2025 г. в процедуре банкротства гр. Поляковой Г.А. А72-6260/2024 </t>
+          <t>Жалоба Черемных Ю.В. от 10.11.2025 в процедуре банкротства Черемных Ю.В. А74-2061/2023 </t>
         </is>
       </c>
       <c r="D141" s="3" t="n">
-        <v>45972</v>
+        <v>45975</v>
       </c>
       <c r="E141" s="3" t="n">
-        <v>45989</v>
+        <v>45992</v>
       </c>
       <c r="F141" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G141" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>№ 126 от 28.11.2025</t>
+          <t>№ 131 от 05.12.2025 г.</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J141" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J141" s="2" t="inlineStr">
+        <is>
+          <t>05.12.2025, не предевать в ДК, малозначительность, устранение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Черемных Ю.В. от 10.11.2025 в процедуре банкротства Черемных Ю.В. А74-2061/2023 </t>
+          <t>Жалоба Суховой Т.А. от 06.11.2025 г. в процедуре банкротства гр. Суховой Т.А.  дело №А82-7304/2024</t>
         </is>
       </c>
       <c r="D142" s="3" t="n">
         <v>45975</v>
       </c>
       <c r="E142" s="3" t="n">
-        <v>45992</v>
+        <v>45999</v>
       </c>
       <c r="F142" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G142" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>№ 131 от 05.12.2025 г.</t>
+          <t>№ 132 от 08.12.2025</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J142" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Суховой Т.А. от 06.11.2025 г. в процедуре банкротства гр. Суховой Т.А.  дело №А82-7304/2024</t>
+          <t>Жалоба Савиной Н.А. от 17.10.2025 г. в процедуре банкроства гр. Савиной Н.А. №60-39505/2022</t>
         </is>
       </c>
       <c r="D143" s="3" t="n">
-        <v>45975</v>
+        <v>45961</v>
       </c>
       <c r="E143" s="3" t="n">
-        <v>45999</v>
+        <v>45978</v>
       </c>
       <c r="F143" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G143" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>№ 132 от 08.12.2025</t>
+          <t>№ 119 от 17.11.2025</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J143" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Савиной Н.А. от 17.10.2025 г. в процедуре банкроства гр. Савиной Н.А. №60-39505/2022</t>
+          <t>Определение АС Республики Алтай №А02-939/2022 от 29.09.2025, в процедуре банкротства гр. Чейниной А.И.</t>
         </is>
       </c>
       <c r="D144" s="3" t="n">
-        <v>45961</v>
+        <v>45945</v>
       </c>
       <c r="E144" s="3" t="n">
-        <v>45978</v>
+        <v>45962</v>
       </c>
       <c r="F144" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G144" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>№ 119 от 17.11.2025</t>
+          <t>№ 111 от 01.11.2025</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J144" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Республики Алтай №А02-939/2022 от 29.09.2025, в процедуре банкротства гр. Чейниной А.И.</t>
+          <t>Определение АС Волгоградской области №А12-26236/2022 от 15.10.2025, в процедуре банкротства гр. Фомина Д.А.</t>
         </is>
       </c>
       <c r="D145" s="3" t="n">
-        <v>45945</v>
+        <v>45958</v>
       </c>
       <c r="E145" s="3" t="n">
-        <v>45962</v>
+        <v>45975</v>
       </c>
       <c r="F145" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G145" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>№ 111 от 01.11.2025</t>
+          <t>№ 118 от 14.11.2025</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J145" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Волгоградской области №А12-26236/2022 от 15.10.2025, в процедуре банкротства гр. Фомина Д.А.</t>
+          <t>Претензия Тюрина А.А. от 14.11.2025, в процедуре банкротства Родивилова В.А. А14-16071/2023</t>
         </is>
       </c>
       <c r="D146" s="3" t="n">
-        <v>45958</v>
+        <v>45986</v>
       </c>
       <c r="E146" s="3" t="n">
-        <v>45975</v>
+        <v>46003</v>
       </c>
       <c r="F146" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G146" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>№ 118 от 14.11.2025</t>
+          <t>№ 140 от 12.12.2025</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J146" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>Претензия Тюрина А.А. от 14.11.2025, в процедуре банкротства Родивилова В.А. А14-16071/2023</t>
+          <t>Определение АС Кемеровской области №А27-10358/2023 от 27.10.2025 г., в процедуре банкроства Оленич В.А.</t>
         </is>
       </c>
       <c r="D147" s="3" t="n">
-        <v>45986</v>
+        <v>45972</v>
       </c>
       <c r="E147" s="3" t="n">
-        <v>46003</v>
+        <v>45988</v>
       </c>
       <c r="F147" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G147" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>№ 140 от 12.12.2025</t>
+          <t>№ 127 от 02.12.2025 г.</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J147" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Кемеровской области №А27-10358/2023 от 27.10.2025 г., в процедуре банкроства Оленич В.А.</t>
+          <t>Жалоба Дреминой Т.И. б/д, поступившая через Управление Росреестра по Мурманской области от 25.11.2025 г., в процедуре банкроства Дреминой Т.И. А42-1456/2023</t>
         </is>
       </c>
       <c r="D148" s="3" t="n">
-        <v>45972</v>
+        <v>45992</v>
       </c>
       <c r="E148" s="3" t="n">
-        <v>45988</v>
+        <v>46007</v>
       </c>
       <c r="F148" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G148" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>№ 127 от 02.12.2025 г.</t>
+          <t>№146 от 25.12.2025</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J148" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Дреминой Т.И. б/д, поступившая через Управление Росреестра по Мурманской области от 25.11.2025 г., в процедуре банкроства Дреминой Т.И. А42-1456/2023</t>
+          <t>Жалоба Бурки З.В. от 22.10.2025 г., поступившая через Управление Росреестра по Магаданской области и Чукотскому АО от 26.11.2025 г., в процедуре банкроства Бурки В.З. А37-2625/2023</t>
         </is>
       </c>
       <c r="D149" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="E149" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="F149" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G149" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>№146 от 25.12.2025</t>
+          <t>№145 от 25.12.2025</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J149" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Бурки З.В. от 22.10.2025 г., поступившая через Управление Росреестра по Магаданской области и Чукотскому АО от 26.11.2025 г., в процедуре банкроства Бурки В.З. А37-2625/2023</t>
+          <t>Жалоба Оконникова Д.Н. от 27.11.2025 г, в процедуре банкроства Оконникова Д.Н. А71-8754/2022</t>
         </is>
       </c>
       <c r="D150" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="E150" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="F150" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G150" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>№145 от 25.12.2025</t>
+          <t>№144 от 25.12.2025</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J150" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Оконникова Д.Н. от 27.11.2025 г, в процедуре банкроства Оконникова Д.Н. А71-8754/2022</t>
+          <t>Жалоба Челябинский РФ АО "Россельхозбанк" от 24.11.2025г., в процедуре банкроства Мумбаевой М.Г. </t>
         </is>
       </c>
       <c r="D151" s="3" t="n">
-        <v>45992</v>
+        <v>45994</v>
       </c>
       <c r="E151" s="3" t="n">
-        <v>46007</v>
+        <v>46010</v>
       </c>
       <c r="F151" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G151" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>№144 от 25.12.2025</t>
+          <t>№147 от 26.12.2025</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J151" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Челябинский РФ АО "Россельхозбанк" от 24.11.2025г., в процедуре банкроства Мумбаевой М.Г. </t>
+          <t>СЗ от 05.12.2025 Определение АС Республики Башкортостан от 18.11.2025 №А07-1529/2020 в процедуре банкроства Лазарева А.Е.</t>
         </is>
       </c>
       <c r="D152" s="3" t="n">
-        <v>45994</v>
+        <v>46001</v>
       </c>
       <c r="E152" s="3" t="n">
-        <v>46010</v>
+        <v>46052</v>
       </c>
       <c r="F152" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G152" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>№147 от 26.12.2025</t>
+          <t>№ 154 от 30.12.2025 г.</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J152" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 05.12.2025 Определение АС Республики Башкортостан от 18.11.2025 №А07-1529/2020 в процедуре банкроства Лазарева А.Е.</t>
+          <t>Обращение Рубинского С.П. от 22.08.2025 г. в процедуре банкроства Рубинского С.П.</t>
         </is>
       </c>
       <c r="D153" s="3" t="n">
+        <v>45894</v>
+      </c>
+      <c r="E153" s="3" t="n">
         <v>46001</v>
       </c>
-      <c r="E153" s="3" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G153" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>№ 154 от 30.12.2025 г.</t>
+          <t>10.12.2025 г.Прекращено</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Прекращено, отказ вс суде</t>
         </is>
       </c>
       <c r="J153" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>Обращение Рубинского С.П. от 22.08.2025 г. в процедуре банкроства Рубинского С.П.</t>
+          <t>Жалоба Кокаревой О.О.б/д в процедуре банкроства Кокаревой О.В.</t>
         </is>
       </c>
       <c r="D154" s="3" t="n">
-        <v>45894</v>
+        <v>46014</v>
       </c>
       <c r="E154" s="3" t="n">
-        <v>46001</v>
+        <v>46042</v>
       </c>
       <c r="F154" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G154" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>10.12.2025 г.Прекращено</t>
+          <t>20.01.2026 г.</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
-          <t>Прекращено, отказ вс суде</t>
+          <t>Приостановлено, рассмотривается в суде, 07.04.2026</t>
         </is>
       </c>
       <c r="J154" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кокаревой О.О.б/д в процедуре банкроства Кокаревой О.В.</t>
+          <t>Жалоба представителя должника Сулейманова К.Н. от 18.12.2025 г., в процедуре банкроства Сулейманова К.Н. </t>
         </is>
       </c>
       <c r="D155" s="3" t="n">
-        <v>46014</v>
+        <v>46020</v>
       </c>
       <c r="E155" s="3" t="n">
-        <v>46042</v>
+        <v>46051</v>
       </c>
       <c r="F155" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G155" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>20.01.2026 г.</t>
+          <t>№ 8 от 29.01.2026</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
-          <t>Приостановлено, рассмотривается в суде, 07.04.2026</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J155" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя должника Сулейманова К.Н. от 18.12.2025 г., в процедуре банкроства Сулейманова К.Н. </t>
+          <t>Жалоба Алпаут Х.Б. от 29.12.2025 г., в процедуре банкроства Алпаут Х.Б.</t>
         </is>
       </c>
       <c r="D156" s="3" t="n">
-        <v>46020</v>
+        <v>46034</v>
       </c>
       <c r="E156" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="F156" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G156" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>№ 8 от 29.01.2026</t>
+          <t>№ 7 от 29.01.2026 г.</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J156" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Алпаут Х.Б. от 29.12.2025 г., в процедуре банкроства Алпаут Х.Б.</t>
+          <t>Жалоба Ливенцовой С.П., поступившая через Уполномоченного по правам человека в Пензенской области, в процедуре банкроства Ливенцовой С.П.</t>
         </is>
       </c>
       <c r="D157" s="3" t="n">
-        <v>46034</v>
+        <v>46037</v>
       </c>
       <c r="E157" s="3" t="n">
-        <v>46051</v>
+        <v>46055</v>
       </c>
       <c r="F157" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G157" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>№ 7 от 29.01.2026 г.</t>
+          <t>№  9 от 02.02.2026 </t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J157" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Ливенцовой С.П., поступившая через Уполномоченного по правам человека в Пензенской области, в процедуре банкроства Ливенцовой С.П.</t>
+          <t>Определение АС Челябинской области от 08.12.2025 г. №А76-20600/2024, в процедуре банкроства Шамоева В.И.</t>
         </is>
       </c>
       <c r="D158" s="3" t="n">
-        <v>46037</v>
+        <v>46038</v>
       </c>
       <c r="E158" s="3" t="n">
-        <v>46055</v>
+        <v>46056</v>
       </c>
       <c r="F158" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G158" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>№  9 от 02.02.2026 </t>
+          <t>№ 14 от 03.02.2026 г.</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J158" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Челябинской области от 08.12.2025 г. №А76-20600/2024, в процедуре банкроства Шамоева В.И.</t>
+          <t>Жалоба кредитора АО "Мурманская ТЭЦ"  от 24.12.2025 г., направленная через Управление Росреестра по Мурманской области,Через Прокуратуру Октябрьского округаг. Мурманск,  в процедуре банкроства Торосян Э.Г.</t>
         </is>
       </c>
       <c r="D159" s="3" t="n">
-        <v>46038</v>
+        <v>46043</v>
       </c>
       <c r="E159" s="3" t="n">
-        <v>46056</v>
+        <v>46059</v>
       </c>
       <c r="F159" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G159" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>№ 14 от 03.02.2026 г.</t>
+          <t>№ 15 от 06.02.2026</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J159" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>Жалоба кредитора АО "Мурманская ТЭЦ"  от 24.12.2025 г., направленная через Управление Росреестра по Мурманской области,Через Прокуратуру Октябрьского округаг. Мурманск,  в процедуре банкроства Торосян Э.Г.</t>
+          <t>Жалоба Иевлевой А.И. от 04.08.2025 г., в процедуре банкроства Иевлевой А.И.</t>
         </is>
       </c>
       <c r="D160" s="3" t="n">
-        <v>46043</v>
+        <v>45883</v>
       </c>
       <c r="E160" s="3" t="n">
-        <v>46059</v>
+        <v>45898</v>
       </c>
       <c r="F160" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G160" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>№ 15 от 06.02.2026</t>
+          <t>19.01.2026, Прекращено</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Прекращено, отказ в суде</t>
         </is>
       </c>
       <c r="J160" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Иевлевой А.И. от 04.08.2025 г., в процедуре банкроства Иевлевой А.И.</t>
+          <t>Жалоба Покровской С.И.. от 20.11.2025., поступившая через Управление Росреестра от 04.12.2025 в процедуре банкроства Покровской С.П.</t>
         </is>
       </c>
       <c r="D161" s="3" t="n">
-        <v>45883</v>
+        <v>46010</v>
       </c>
       <c r="E161" s="3" t="n">
-        <v>45898</v>
+        <v>46041</v>
       </c>
       <c r="F161" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G161" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>19.01.2026, Прекращено</t>
+          <t>№ 3 от 19.01.2026 г.</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
-          <t>Прекращено, отказ в суде</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J161" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Покровской С.И.. от 20.11.2025., поступившая через Управление Росреестра от 04.12.2025 в процедуре банкроства Покровской С.П.</t>
+          <t>Определение АС Приморского края от 20.01.2026 г. №А51-12870/2021, в процедуре банкроства Филатова А.В.</t>
         </is>
       </c>
       <c r="D162" s="3" t="n">
-        <v>46010</v>
+        <v>46051</v>
       </c>
       <c r="E162" s="3" t="n">
-        <v>46041</v>
+        <v>46069</v>
       </c>
       <c r="F162" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G162" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>№ 3 от 19.01.2026 г.</t>
+          <t>№ 19 от 16.02.2026 г.</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J162" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Приморского края от 20.01.2026 г. №А51-12870/2021, в процедуре банкроства Филатова А.В.</t>
+          <t>Определение АС Самарской области от 23.01.2026 №55-7101/2020, в процедуре банкроства Петрова С.В.</t>
         </is>
       </c>
       <c r="D163" s="3" t="n">
-        <v>46051</v>
+        <v>46056</v>
       </c>
       <c r="E163" s="3" t="n">
-        <v>46069</v>
+        <v>46065</v>
       </c>
       <c r="F163" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G163" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>№ 19 от 16.02.2026 г.</t>
+          <t>№ 18 от 12.02.2026 г.</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J163" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 23.01.2026 №55-7101/2020, в процедуре банкроства Петрова С.В.</t>
+          <t>Жалоба Сыраевой Э.И., в процедуре банкроства Сыраевой Э.И.</t>
         </is>
       </c>
       <c r="D164" s="3" t="n">
-        <v>46056</v>
+        <v>46058</v>
       </c>
       <c r="E164" s="3" t="n">
-        <v>46065</v>
+        <v>46077</v>
       </c>
       <c r="F164" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G164" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>№ 18 от 12.02.2026 г.</t>
+          <t>№ 23 от 24.02.2026 г.</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J164" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Сыраевой Э.И., в процедуре банкроства Сыраевой Э.И.</t>
+          <t>Определение АС Самарской области от 20.01.2026 дело№А55-7101/2020, в процедуре банкроства Петрова С.В.</t>
         </is>
       </c>
       <c r="D165" s="3" t="n">
-        <v>46058</v>
+        <v>46056</v>
       </c>
       <c r="E165" s="3" t="n">
-        <v>46077</v>
+        <v>46065</v>
       </c>
       <c r="F165" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G165" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>№ 23 от 24.02.2026 г.</t>
+          <t>№ 18 от 12.02.2026 г.</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J165" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 20.01.2026 дело№А55-7101/2020, в процедуре банкроства Петрова С.В.</t>
+          <t>Жалоба Кравец Е.В. от 04.02.2026 г., в процедуре банкроства Кравец Е.В.</t>
         </is>
       </c>
       <c r="D166" s="3" t="n">
-        <v>46056</v>
+        <v>46062</v>
       </c>
       <c r="E166" s="3" t="n">
-        <v>46065</v>
+        <v>46078</v>
       </c>
       <c r="F166" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G166" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>№ 18 от 12.02.2026 г.</t>
+          <t>№ 28 от 25.02.2026г.</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J166" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кравец Е.В. от 04.02.2026 г., в процедуре банкроства Кравец Е.В.</t>
+          <t>СЗ от 02.02.2026 г. Определение АС Республики Хакасия от 20.01.2026 дело №А74-10129/2021,в  процедуре банкроства Чильчигашева Н.Т.</t>
         </is>
       </c>
       <c r="D167" s="3" t="n">
         <v>46062</v>
       </c>
       <c r="E167" s="3" t="n">
-        <v>46078</v>
+        <v>46073</v>
       </c>
       <c r="F167" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G167" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>№ 28 от 25.02.2026г.</t>
+          <t>№ 21от 20.02.2026 г.</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J167" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J167" s="2" t="inlineStr">
+        <is>
+          <t>3 от 02.03.2026, устранение в мес. срок, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 02.02.2026 г. Определение АС Республики Хакасия от 20.01.2026 дело №А74-10129/2021,в  процедуре банкроства Чильчигашева Н.Т.</t>
+          <t>Определение АС Самарской области от 27.01.2026 г. дело №55-17471/2023, в процедуре банкроства Потаповой Е.М.</t>
         </is>
       </c>
       <c r="D168" s="3" t="n">
-        <v>46062</v>
+        <v>46063</v>
       </c>
       <c r="E168" s="3" t="n">
-        <v>46073</v>
+        <v>46105</v>
       </c>
       <c r="F168" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G168" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>№ 21от 20.02.2026 г.</t>
+          <t>№ 25 от 24.02.2026</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J168" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 27.01.2026 г. дело №55-17471/2023, в процедуре банкроства Потаповой Е.М.</t>
+          <t>Определение АС Республики Коми от 29.01.2026 г., дело №А29-15972/2022, в процедуре банкротства Чупров А.Д. </t>
         </is>
       </c>
       <c r="D169" s="3" t="n">
-        <v>46063</v>
+        <v>46066</v>
       </c>
       <c r="E169" s="3" t="n">
-        <v>46105</v>
+        <v>46083</v>
       </c>
       <c r="F169" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G169" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>№ 25 от 24.02.2026</t>
+          <t>№ 32/1 от 02.03.2026г.</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J169" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Республики Коми от 29.01.2026 г., дело №А29-15972/2022, в процедуре банкротства Чупров А.Д. </t>
+          <t>Жалоба  Ростовский РФ АО "Россельхозбанка" от 06.02.2026, в процедуре банкроства Сорокиной В.Г.</t>
         </is>
       </c>
       <c r="D170" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="E170" s="3" t="n">
-        <v>46083</v>
+        <v>46084</v>
       </c>
       <c r="F170" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G170" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>№ 32/1 от 02.03.2026г.</t>
+          <t>№ 33 от 03.03.2026 г.</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J170" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>Жалоба  Ростовский РФ АО "Россельхозбанка" от 06.02.2026, в процедуре банкроства Сорокиной В.Г.</t>
+          <t>Определение АС Самарской области от 30.01.2026 дело №А55-2620/2020, в процедуре банкроства Мулламадаминова М.А.</t>
         </is>
       </c>
       <c r="D171" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="E171" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="F171" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G171" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>№ 33 от 03.03.2026 г.</t>
+          <t>№ 34 от 03.03.2026 г.</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J171" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 30.01.2026 дело №А55-2620/2020, в процедуре банкроства Мулламадаминова М.А.</t>
+          <t>Жалоба Шихова М.С.от 12.12.2026 г., в процедуре банкроства Шихова М.С.</t>
         </is>
       </c>
       <c r="D172" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="E172" s="3" t="n">
-        <v>46084</v>
+        <v>46091</v>
       </c>
       <c r="F172" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G172" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>№ 34 от 03.03.2026 г.</t>
+          <t>№ 35 от 10.03.2026 г.</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J172" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Шихова М.С.от 12.12.2026 г., в процедуре банкроства Шихова М.С.</t>
+          <t>Жалоба Павленко М.П. Б/Д, поступившая через Управление Росрееста от 12.02.2026 г. по Ямало-Ненецому АО, в процедуре банкроства Павленко М.В.</t>
         </is>
       </c>
       <c r="D173" s="3" t="n">
         <v>46066</v>
       </c>
       <c r="E173" s="3" t="n">
-        <v>46091</v>
+        <v>46084</v>
       </c>
       <c r="F173" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G173" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>№ 35 от 10.03.2026 г.</t>
+          <t>03.03.2026г. Прекращено</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Прекращено, отказ в Росреестре</t>
         </is>
       </c>
       <c r="J173" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Павленко М.П. Б/Д, поступившая через Управление Росрееста от 12.02.2026 г. по Ямало-Ненецому АО, в процедуре банкроства Павленко М.В.</t>
+          <t>Определение АС Самарской области от 30.01.2026 дело №А55-32025/2021, в процедуре банкроства Кручинкина В.Н.</t>
         </is>
       </c>
       <c r="D174" s="3" t="n">
-        <v>46066</v>
+        <v>46072</v>
       </c>
       <c r="E174" s="3" t="n">
-        <v>46084</v>
+        <v>46092</v>
       </c>
       <c r="F174" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G174" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>03.03.2026г. Прекращено</t>
+          <t>№ 37 от 11.03.2026 г.</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
-          <t>Прекращено, отказ в Росреестре</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J174" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 30.01.2026 дело №А55-32025/2021, в процедуре банкроства Кручинкина В.Н.</t>
+          <t>Жалоба Трифонова А.А. от 14.02.2026, в процедуре банкротства Трифонова А.А.</t>
         </is>
       </c>
       <c r="D175" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="E175" s="3" t="n">
-        <v>46092</v>
+        <v>46091</v>
       </c>
       <c r="F175" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G175" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>№ 37 от 11.03.2026 г.</t>
+          <t>№ 36 от 10.03.2026 г.</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J175" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Трифонова А.А. от 14.02.2026, в процедуре банкротства Трифонова А.А.</t>
+          <t>Жалоба кредитора ООО "КРК-ФИНАНС" б/н от 13.02.2026г, в процедуре банкроства Каркарян А.А.</t>
         </is>
       </c>
       <c r="D176" s="3" t="n">
-        <v>46072</v>
+        <v>46080</v>
       </c>
       <c r="E176" s="3" t="n">
-        <v>46091</v>
+        <v>46099</v>
       </c>
       <c r="F176" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G176" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>№ 36 от 10.03.2026 г.</t>
+          <t>№ 41 от 18.03.2026 г. </t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J176" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>Жалоба кредитора ООО "КРК-ФИНАНС" б/н от 13.02.2026г, в процедуре банкроства Каркарян А.А.</t>
+          <t>Определение АС Ростовской области от 25.02.2026г. дело №А53-38460/2023, в процедуре банкроства Зыковой А.Г.</t>
         </is>
       </c>
       <c r="D177" s="3" t="n">
-        <v>46080</v>
+        <v>46086</v>
       </c>
       <c r="E177" s="3" t="n">
-        <v>46099</v>
+        <v>46111</v>
       </c>
       <c r="F177" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G177" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>№ 41 от 18.03.2026 г. </t>
+          <t>№ 50 от 31.03.2026г.</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J177" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Ростовской области от 25.02.2026г. дело №А53-38460/2023, в процедуре банкроства Зыковой А.Г.</t>
+          <t>Жалоба Савиной А.С. от 06.03.2026г., в процедуре банкроства Крекшиной Н.В.</t>
         </is>
       </c>
       <c r="D178" s="3" t="n">
-        <v>46086</v>
+        <v>46092</v>
       </c>
       <c r="E178" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="F178" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G178" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>№ 50 от 31.03.2026г.</t>
+          <t>№ 49 от 30.03.2026г.</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J178" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Савиной А.С. от 06.03.2026г., в процедуре банкроства Крекшиной Н.В.</t>
+          <t>Жалоба Викулова Д.С. от 06.03.2026 г., в процедуре банкроства Викулова Д.С.</t>
         </is>
       </c>
       <c r="D179" s="3" t="n">
-        <v>46092</v>
+        <v>46094</v>
       </c>
       <c r="E179" s="3" t="n">
         <v>46111</v>
       </c>
       <c r="F179" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G179" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>№ 49 от 30.03.2026г.</t>
+          <t>№ 52 от 30.03.2026 г.</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J179" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Викулова Д.С. от 06.03.2026 г., в процедуре банкроства Викулова Д.С.</t>
+          <t>Определение АС Томской области от 04.03.2026 №А67-1513/2023, в процедуре банкроства Пироговой А.Г.</t>
         </is>
       </c>
       <c r="D180" s="3" t="n">
-        <v>46094</v>
+        <v>46097</v>
       </c>
       <c r="E180" s="3" t="n">
-        <v>46111</v>
+        <v>46113</v>
       </c>
       <c r="F180" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G180" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>№ 52 от 30.03.2026 г.</t>
+          <t>№ 53 от 01.04.2026г. </t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J180" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Томской области от 04.03.2026 №А67-1513/2023, в процедуре банкроства Пироговой А.Г.</t>
+          <t>Жалоба Кураева В.Г. от 13.03.2026г., в процедуре банкроства Кураева В.Г.</t>
         </is>
       </c>
       <c r="D181" s="3" t="n">
-        <v>46097</v>
+        <v>46104</v>
       </c>
       <c r="E181" s="3" t="n">
-        <v>46113</v>
+        <v>46121</v>
       </c>
       <c r="F181" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G181" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>№ 53 от 01.04.2026г. </t>
+          <t>№ 54 от 09.04.2026 г. </t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J181" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кураева В.Г. от 13.03.2026г., в процедуре банкроства Кураева В.Г.</t>
+          <t>Жалоба Авакян А.С. от 31.03.2026г.  в процедуре банкроства Авакян А.С.</t>
         </is>
       </c>
       <c r="D182" s="3" t="n">
-        <v>46104</v>
+        <v>46121</v>
       </c>
       <c r="E182" s="3" t="n">
-        <v>46121</v>
+        <v>46136</v>
       </c>
       <c r="F182" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G182" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>№ 54 от 09.04.2026 г. </t>
+          <t>№ 260424-1 от 24.04.2026</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J182" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Авакян А.С. от 31.03.2026г.  в процедуре банкроства Авакян А.С.</t>
+          <t>Жалоба Покровской С.П. от 05.04.2026г., в процедуре банкротсва Покровской С.П.</t>
         </is>
       </c>
       <c r="D183" s="3" t="n">
-        <v>46121</v>
+        <v>46125</v>
       </c>
       <c r="E183" s="3" t="n">
-        <v>46136</v>
+        <v>46140</v>
       </c>
       <c r="F183" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G183" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>№ 260424-1 от 24.04.2026</t>
+          <t>№ 260428-1 от 28.04.2026г. </t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J183" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Покровской С.П. от 05.04.2026г., в процедуре банкротсва Покровской С.П.</t>
+          <t>Частное определение АС Оренбургской области №А47-7377/2023 от 06.04.2026г.. в процедуре банкроства Абдулхановой Н.А.</t>
         </is>
       </c>
       <c r="D184" s="3" t="n">
-        <v>46125</v>
+        <v>46132</v>
       </c>
       <c r="E184" s="3" t="n">
-        <v>46140</v>
+        <v>46154</v>
       </c>
       <c r="F184" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G184" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>№ 260428-1 от 28.04.2026г. </t>
+          <t>№ 260512-1 от 12.05.2026 г. </t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J184" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>Частное определение АС Оренбургской области №А47-7377/2023 от 06.04.2026г.. в процедуре банкроства Абдулхановой Н.А.</t>
+          <t>Жалоба Алекшкина П.Д. от 07.05.2026г, в процедуре банкроства Алешкина П.Д.</t>
         </is>
       </c>
       <c r="D185" s="3" t="n">
-        <v>46132</v>
+        <v>46157</v>
       </c>
       <c r="E185" s="3" t="n">
-        <v>46154</v>
+        <v>46171</v>
       </c>
       <c r="F185" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G185" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>№ 260512-1 от 12.05.2026 г. </t>
+          <t>№ 260529-2 от 29.05.2026 г.</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J185" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J185" s="2" t="inlineStr">
+        <is>
+          <t>№260629 оо 29.06.2026, устранить нерашуния в мес. срок, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Алекшкина П.Д. от 07.05.2026г, в процедуре банкроства Алешкина П.Д.</t>
+          <t>Определение АС Краснодарского края от 29.04.2026 дело №А32-29279/2021, в процедуре банкроства Худобердиева Г.З.</t>
         </is>
       </c>
       <c r="D186" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="E186" s="3" t="n">
         <v>46171</v>
       </c>
       <c r="F186" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G186" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>№ 260529-2 от 29.05.2026 г.</t>
+          <t>№ 260529-1 от 29.05.2026 г.</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
-      <c r="J186" s="2"/>
+      <c r="J186" s="2" t="inlineStr">
+        <is>
+          <t>от 15.06.2026, не предавать в ДК, устранено</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Краснодарского края от 29.04.2026 дело №А32-29279/2021, в процедуре банкроства Худобердиева Г.З.</t>
+          <t>Жалоба Постоенко А.В. от 14.05.2026г., в процедуре банкроства Булатовой О.В. </t>
         </is>
       </c>
       <c r="D187" s="3" t="n">
-        <v>46157</v>
+        <v>46163</v>
       </c>
       <c r="E187" s="3" t="n">
-        <v>46171</v>
+        <v>46181</v>
       </c>
       <c r="F187" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G187" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
-          <t>№ 260529-1 от 29.05.2026 г.</t>
+          <t>от 09.06.2026 г.</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Прекращено, в связи отзывом заявления</t>
         </is>
       </c>
       <c r="J187" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Постоенко А.В. от 14.05.2026г., в процедуре банкроства Булатовой О.В. </t>
+          <t>Определение АС Самарской области от 19.05.2026г. дело №А55-22964/2019, в процедуре банкроства Антоновой Е.А.</t>
         </is>
       </c>
       <c r="D188" s="3" t="n">
-        <v>46163</v>
+        <v>46170</v>
       </c>
       <c r="E188" s="3" t="n">
-        <v>46181</v>
+        <v>46189</v>
       </c>
       <c r="F188" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G188" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>от 09.06.2026 г.</t>
+          <t>№260616-1 от 16.06.2026</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
-          <t>Прекращено, в связи отзывом заявления</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J188" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 19.05.2026г. дело №А55-22964/2019, в процедуре банкроства Антоновой Е.А.</t>
+          <t>Жалоба Радченко В.С. от 22.05.2026г., в процедуре банкроства Радченко В.С.</t>
         </is>
       </c>
       <c r="D189" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="E189" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="F189" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G189" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>№260616-1 от 16.06.2026</t>
+          <t>№ 260616-2 от 16.06.2026 г.</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J189" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Радченко В.С. от 22.05.2026г., в процедуре банкроства Радченко В.С.</t>
+          <t>Жалоба кредитора Халитова Р.Р. от 21.05.2026г., в процедуре банкроства Ермолаева А.А.</t>
         </is>
       </c>
       <c r="D190" s="3" t="n">
-        <v>46170</v>
+        <v>46171</v>
       </c>
       <c r="E190" s="3" t="n">
-        <v>46189</v>
+        <v>46190</v>
       </c>
       <c r="F190" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G190" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>№ 260616-2 от 16.06.2026 г.</t>
+          <t>№ 260617-1 от 17.06.2026 г.</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J190" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>Жалоба кредитора Халитова Р.Р. от 21.05.2026г., в процедуре банкроства Ермолаева А.А.</t>
+          <t>Жалоба представителя Валеев С.В. кредитора Шенгелия В.Д., от 03.06.2026 г., в процедуре банкротва Мошкина П.А.</t>
         </is>
       </c>
       <c r="D191" s="3" t="n">
-        <v>46171</v>
+        <v>46178</v>
       </c>
       <c r="E191" s="3" t="n">
-        <v>46190</v>
+        <v>46195</v>
       </c>
       <c r="F191" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G191" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>№ 260617-1 от 17.06.2026 г.</t>
+          <t>№260622-2 от 22.06.2026 г.</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J191" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя Валеев С.В. кредитора Шенгелия В.Д., от 03.06.2026 г., в процедуре банкротва Мошкина П.А.</t>
+          <t>Жалоба Халитова Р.Р. через Управления Росреестра по Республике Башкортостан от 29.05.2026г., в процедуре банкроства Ермолаева А.А.</t>
         </is>
       </c>
       <c r="D192" s="3" t="n">
-        <v>46178</v>
+        <v>46232</v>
       </c>
       <c r="E192" s="3" t="n">
-        <v>46195</v>
+        <v>46190</v>
       </c>
       <c r="F192" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G192" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>№260622-2 от 22.06.2026 г.</t>
+          <t>№ 260617-1 от 17.06.2026 г.</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J192" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Халитова Р.Р. через Управления Росреестра по Республике Башкортостан от 29.05.2026г., в процедуре банкроства Ермолаева А.А.</t>
+          <t>Жалоба представителя Федоровской Ю.М. Васичкина А.И. от 04.06.2026г.,в процедуре банкротсва Федоровского А.Л.</t>
         </is>
       </c>
       <c r="D193" s="3" t="n">
-        <v>46232</v>
+        <v>46182</v>
       </c>
       <c r="E193" s="3" t="n">
-        <v>46190</v>
+        <v>46198</v>
       </c>
       <c r="F193" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G193" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>№ 260617-1 от 17.06.2026 г.</t>
+          <t>№ 260625-1 от 25.06.2026 г.</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J193" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя Федоровской Ю.М. Васичкина А.И. от 04.06.2026г.,в процедуре банкротсва Федоровского А.Л.</t>
+          <t>Определение АС Самарской области от 21.05.2026г дело №А55-17471/2023, в процедуре банкроства Потапова Е.М.</t>
         </is>
       </c>
       <c r="D194" s="3" t="n">
-        <v>46182</v>
+        <v>46178</v>
       </c>
       <c r="E194" s="3" t="n">
-        <v>46198</v>
+        <v>46195</v>
       </c>
       <c r="F194" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G194" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>№ 260625-1 от 25.06.2026 г.</t>
+          <t>№260622-1 от 22.06.2026 г.</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J194" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 21.05.2026г дело №А55-17471/2023, в процедуре банкроства Потапова Е.М.</t>
+          <t>Жалоба Дзядик В.А. б/д, в процедуре банкротства Дзядик В.А. </t>
         </is>
       </c>
       <c r="D195" s="3" t="n">
-        <v>46178</v>
+        <v>46191</v>
       </c>
       <c r="E195" s="3" t="n">
-        <v>46195</v>
+        <v>46205</v>
       </c>
       <c r="F195" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G195" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>№260622-1 от 22.06.2026 г.</t>
+          <t>№ 260702-1 от 02.07.2026 г.</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J195" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J195" s="2" t="inlineStr">
+        <is>
+          <t>от 17.07.2026, не передавть в ДК устранено</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Дзядик В.А. б/д, в процедуре банкротства Дзядик В.А. </t>
+          <t>Жалоба Карпенко Н.Ф. от 14.06.2026г., в процедуре банкроства Карпенко Н.Ф.</t>
         </is>
       </c>
       <c r="D196" s="3" t="n">
         <v>46191</v>
       </c>
       <c r="E196" s="3" t="n">
         <v>46205</v>
       </c>
       <c r="F196" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G196" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>№ 260702-1 от 02.07.2026 г.</t>
+          <t>№ 260702-2 от 02.07.2026 г.</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J196" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Карпенко Н.Ф. от 14.06.2026г., в процедуре банкроства Карпенко Н.Ф.</t>
+          <t>Определение АС г. Санкт-Петербурга и Ленинградской области от 25.05.2026 г. дело №А56-102048/2022, в процедуре банкроства Прокопенко В.Б.</t>
         </is>
       </c>
       <c r="D197" s="3" t="n">
-        <v>46191</v>
+        <v>46192</v>
       </c>
       <c r="E197" s="3" t="n">
-        <v>46205</v>
+        <v>46196</v>
       </c>
       <c r="F197" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G197" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>№ 260702-2 от 02.07.2026 г.</t>
+          <t>№260623-1 от 23062026</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J197" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J197" s="2" t="inlineStr">
+        <is>
+          <t>30.07.2026 не предевать в ДК, устранено</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>Определение АС г. Санкт-Петербурга и Ленинградской области от 25.05.2026 г. дело №А56-102048/2022, в процедуре банкроства Прокопенко В.Б.</t>
+          <t>Жалоба представителя Янголенко Е.В. Трифонова Н.С. от 20.05.2025 г., в процедуре банкроства Янголенко Е.В.</t>
         </is>
       </c>
       <c r="D198" s="3" t="n">
-        <v>0</v>
+        <v>46170</v>
       </c>
       <c r="E198" s="3" t="n">
-        <v>0</v>
+        <v>46190</v>
       </c>
       <c r="F198" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G198" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H198" s="2"/>
-      <c r="I198" s="2"/>
+      <c r="H198" s="2" t="inlineStr">
+        <is>
+          <t>№ 260617-2 от 17.06.2026 г.</t>
+        </is>
+      </c>
+      <c r="I198" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J198" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя Янголенко Е.В. Трифонова Н.С. от 20.05.2025 г., в процедуре банкроства Янголенко Е.В.</t>
+          <t>Уведомление Росреестра по Республике Башкортостан от 29.05.2026, в процедуре банкроства Халитова Р.Т. </t>
         </is>
       </c>
       <c r="D199" s="3" t="n">
-        <v>46170</v>
+        <v>46178</v>
       </c>
       <c r="E199" s="3" t="n">
-        <v>46190</v>
+        <v>46195</v>
       </c>
       <c r="F199" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G199" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>№ 260617-2 от 17.06.2026 г.</t>
+          <t>№260622-3 от 22.06.2026 г.</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J199" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Росреестра по Республике Башкортостан от 29.05.2026, в процедуре банкроства Халитова Р.Т. </t>
+          <t>Представление Арзамасской городской Прокуратуры Нижегородской области от 18.06.2026, в процедуре банкроства ООО "Жилкомплекс"</t>
         </is>
       </c>
       <c r="D200" s="3" t="n">
-        <v>46178</v>
+        <v>46205</v>
       </c>
       <c r="E200" s="3" t="n">
-        <v>46195</v>
+        <v>46220</v>
       </c>
       <c r="F200" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G200" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>№260622-3 от 22.06.2026 г.</t>
+          <t>№ 260717-1 от 17.07.2026 г.</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J200" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>Представление Арзамасской городской Прокуратуры Нижегородской области от 18.06.2026, в процедуре банкроства ООО "Жилкомплекс"</t>
+          <t>Жалоба Чулашовой А.Ф. от 29.06.2026 г., в процедуре банкроства Чулашовой А.Ф.</t>
         </is>
       </c>
       <c r="D201" s="3" t="n">
-        <v>46205</v>
+        <v>46206</v>
       </c>
       <c r="E201" s="3" t="n">
-        <v>46220</v>
+        <v>46223</v>
       </c>
       <c r="F201" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G201" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>№ 260717-1 от 17.07.2026 г.</t>
+          <t>№ 260720-2 от 20.07.2026 г.</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J201" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Чулашовой А.Ф. от 29.06.2026 г., в процедуре банкроства Чулашовой А.Ф.</t>
+          <t>Определение АС Забайкальского края от 24.06.2026 г. дело №А78-11554/2021, в процедуре банкроства Невестенко С.А.</t>
         </is>
       </c>
       <c r="D202" s="3" t="n">
-        <v>46206</v>
+        <v>46212</v>
       </c>
       <c r="E202" s="3" t="n">
-        <v>46223</v>
+        <v>46227</v>
       </c>
       <c r="F202" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G202" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>№ 260720-1 от 20.07.2026 г.</t>
+          <t>№ 260724-2 от 24.07.2026 г. </t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J202" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Забайкальского края от 24.06.2026 г. дело №А78-11554/2021, в процедуре банкроства Невестенко С.А.</t>
+          <t>Определение АС Самарской области от 11.06.2026г. дело А55-13701/2025г., в процедуре банкроства Мустафина Р.Я.</t>
         </is>
       </c>
       <c r="D203" s="3" t="n">
-        <v>46212</v>
+        <v>46209</v>
       </c>
       <c r="E203" s="3" t="n">
-        <v>46227</v>
+        <v>46225</v>
       </c>
       <c r="F203" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G203" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H203" s="2"/>
-      <c r="I203" s="2"/>
+      <c r="H203" s="2" t="inlineStr">
+        <is>
+          <t>№ 260722-1 от 22.07.2026 г.</t>
+        </is>
+      </c>
+      <c r="I203" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J203" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 11.06.2026г. дело А55-13701/2025г., в процедуре банкроства Мустафина Р.Я.</t>
+          <t>Жалоба представителя Кузнецов Д.С. должника Потепун К.Г. б/д, в процедуре банкроства Потепун К.Г.</t>
         </is>
       </c>
       <c r="D204" s="3" t="n">
-        <v>46209</v>
+        <v>46216</v>
       </c>
       <c r="E204" s="3" t="n">
-        <v>46225</v>
+        <v>46231</v>
       </c>
       <c r="F204" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G204" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H204" s="2"/>
-      <c r="I204" s="2"/>
+      <c r="H204" s="2" t="inlineStr">
+        <is>
+          <t>№ 260728-1 от 28.07.2026 г.</t>
+        </is>
+      </c>
+      <c r="I204" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J204" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя Кузнецов Д.С. должника Потепун К.Г. б/д, в процедуре банкроства Потепун К.Г.</t>
+          <t>Частное определение АС Оренбургской области от 01.07.2026 г. дело №А47-7377/2023, в процедуре банкроства Абдулханова Н.А.</t>
         </is>
       </c>
       <c r="D205" s="3" t="n">
-        <v>46216</v>
+        <v>46219</v>
       </c>
       <c r="E205" s="3" t="n">
-        <v>46231</v>
+        <v>46234</v>
       </c>
       <c r="F205" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G205" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H205" s="2"/>
-      <c r="I205" s="2"/>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>№ 260731-3 от 31.07.2026 г</t>
+        </is>
+      </c>
+      <c r="I205" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J205" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>Письмо участника торгов Светлаков Е. от 07.07.2026 г., в процедуре банкротства Зыкова Ю.Е.</t>
+          <t>Определение АС Архангельской области от 06.07.2026 дело №А05-8659/2023. в процедуре банкроства Бобошина В.А.</t>
         </is>
       </c>
       <c r="D206" s="3" t="n">
-        <v>0</v>
+        <v>46219</v>
       </c>
       <c r="E206" s="3" t="n">
-        <v>0</v>
+        <v>46234</v>
       </c>
       <c r="F206" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G206" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H206" s="2"/>
-      <c r="I206" s="2"/>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>№ 260731-1 от 31.07.2026 г.</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J206" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>Частное определение АС Оренбургской области от 01.07.2026 г. дело №А47-7377/2023, в процедуре банкроства Абдулханова Н.А.</t>
+          <t>Жалоба Малышевского С.В. от 15.07.2026 г., в процедуре банкроства Малышевского С.В. </t>
         </is>
       </c>
       <c r="D207" s="3" t="n">
-        <v>46219</v>
+        <v>46223</v>
       </c>
       <c r="E207" s="3" t="n">
-        <v>46234</v>
+        <v>46239</v>
       </c>
       <c r="F207" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G207" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H207" s="2"/>
-      <c r="I207" s="2"/>
+      <c r="H207" s="2" t="inlineStr">
+        <is>
+          <t>№260805-2 от 05.08.2026</t>
+        </is>
+      </c>
+      <c r="I207" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J207" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Архангельской области от 06.07.2026 дело №А05-8659/2023. в процедуре банкроства Бобошина В.А.</t>
+          <t>Жалоба Зюрина В.С. от 15.07.2026 г., в процедуре банкроства Зюрина В.С. </t>
         </is>
       </c>
       <c r="D208" s="3" t="n">
-        <v>46219</v>
+        <v>46223</v>
       </c>
       <c r="E208" s="3" t="n">
-        <v>46234</v>
+        <v>46239</v>
       </c>
       <c r="F208" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G208" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H208" s="2"/>
-      <c r="I208" s="2"/>
+      <c r="H208" s="2" t="inlineStr">
+        <is>
+          <t>№260805-1 от 05.08.2026</t>
+        </is>
+      </c>
+      <c r="I208" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J208" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Малышевского С.В. от 15.07.2026 г., в процедуре банкроства Малышевского С.В. </t>
+          <t>Жалоба КБ "Ренесанс кредит" от 03.07.2026г,в процедуре банкроства Власовой М.В</t>
         </is>
       </c>
       <c r="D209" s="3" t="n">
-        <v>46223</v>
+        <v>46219</v>
       </c>
       <c r="E209" s="3" t="n">
-        <v>46239</v>
+        <v>46237</v>
       </c>
       <c r="F209" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G209" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H209" s="2"/>
-      <c r="I209" s="2"/>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>№ 260803-2 от 03.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="I209" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J209" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Зюрина В.С. от 15.07.2026 г., в процедуре банкроства Зюрина В.С. </t>
+          <t>Жалоба Скрепко С.В. от 17.07.2026г., в процедуре банкроства Скрепко С.В.</t>
         </is>
       </c>
       <c r="D210" s="3" t="n">
-        <v>46223</v>
+        <v>46226</v>
       </c>
       <c r="E210" s="3" t="n">
-        <v>46239</v>
+        <v>46245</v>
       </c>
       <c r="F210" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G210" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H210" s="2"/>
-      <c r="I210" s="2"/>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>№ 260811-2 от 11.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J210" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t>Жалоба КБ "Ренесанс кредит" от 03.07.2026г,в процедуре банкроства Власовой М.В</t>
+          <t>Определение АС Самарской области от 14.07.2026 г. дело №А55-8434/2024, в процедуре банкротсва Крылова А.С.</t>
         </is>
       </c>
       <c r="D211" s="3" t="n">
-        <v>46219</v>
+        <v>46230</v>
       </c>
       <c r="E211" s="3" t="n">
-        <v>46237</v>
+        <v>46247</v>
       </c>
       <c r="F211" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G211" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H211" s="2"/>
-      <c r="I211" s="2"/>
+      <c r="H211" s="2" t="inlineStr">
+        <is>
+          <t>№ 260813-2 от 13.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="I211" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J211" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Скрепко С.В. от 17.07.2026г., в процедуре банкроства Скрепко С.В.</t>
+          <t>Жалоба Лобарева Д.С. представителя Волгиной Е.Н. , в процедуре банкроства Волгиной Е.Н.</t>
         </is>
       </c>
       <c r="D212" s="3" t="n">
-        <v>46226</v>
+        <v>46233</v>
       </c>
       <c r="E212" s="3" t="n">
-        <v>46245</v>
+        <v>46248</v>
       </c>
       <c r="F212" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G212" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H212" s="2"/>
-      <c r="I212" s="2"/>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>№ 260814-2 от 14.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J212" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="n">
         <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
-          <t>Письмо потенциального участника торгов Гусева А. от 20.07.2026 г., в процедуре банкротсва Деньшова З.</t>
+          <t>Определение АС Нижегородской области от 16.07.2026 г. дело №А43-4436/2023, в процедуре банкроства Шевченко К.С.</t>
         </is>
       </c>
       <c r="D213" s="3" t="n">
-        <v>0</v>
+        <v>46237</v>
       </c>
       <c r="E213" s="3" t="n">
-        <v>0</v>
+        <v>46252</v>
       </c>
       <c r="F213" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G213" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H213" s="2"/>
-      <c r="I213" s="2"/>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>№ 260818-1 от 18.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J213" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Тюменской области от 27.07.2026 г. дело №А70-24674/2021.  в процедуре банкроства Кусаинова Н.С.</t>
         </is>
       </c>
       <c r="D214" s="3" t="n">
-        <v>41373</v>
+        <v>46240</v>
       </c>
       <c r="E214" s="3" t="n">
-        <v>41407</v>
+        <v>46255</v>
       </c>
       <c r="F214" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G214" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>№ 66 от 13.05.2013 г</t>
+          <t>№260821-2 от 21.08.2026 г.</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J214" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>Предоставление Волжская межрайонная прокуратура</t>
+          <t>Жалоба Лисицина В.С. от 03.08.2026 г., в процедуре банкроства Лисицина В.С.</t>
         </is>
       </c>
       <c r="D215" s="3" t="n">
-        <v>41373</v>
+        <v>46240</v>
       </c>
       <c r="E215" s="3" t="n">
-        <v>41407</v>
+        <v>46255</v>
       </c>
       <c r="F215" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G215" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>13.05.2013</t>
+          <t>№ 260821-1 от 21.08.2026 г.</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J215" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>Заявление Баязитова Р.Ф. от 27.03.2026г., в процедуре банкроства Баязитова Р.Ф.</t>
+          <t>Определение АС Тюменской области от 02.08.2026 г. дело №А70-16983/2023, в процедуре банкроства Бойцун А.М.</t>
         </is>
       </c>
       <c r="D216" s="3" t="n">
-        <v>46115</v>
+        <v>46248</v>
       </c>
       <c r="E216" s="3" t="n">
-        <v>46132</v>
+        <v>46262</v>
       </c>
       <c r="F216" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G216" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>№62 от 20.04.2026</t>
+          <t>№ 260828-2 от 28.08.2026 г.</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J216" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="n">
-        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Баязитова Р.Ф. от 20.04.2026г., в процедуре банкроства Баязитова Р.Ф.</t>
+          <t>Определение АС Тюменской области от 02.08.2026 г. дело №А70-9289/2022, в процедуре банкроства Подчуваловой С.А.</t>
         </is>
       </c>
       <c r="D217" s="3" t="n">
-        <v>46135</v>
+        <v>46248</v>
       </c>
       <c r="E217" s="3" t="n">
-        <v>46154</v>
+        <v>46262</v>
       </c>
       <c r="F217" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G217" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>№ 260512-2 от 12.05.2026 г. </t>
+          <t>№ 260828-1 от 28.08.2026 г.</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J217" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Пермского края от 27.07.2026 г. дело №50-30120/2018, в процедуре банкроства Антонова В.Ю.</t>
         </is>
       </c>
       <c r="D218" s="3" t="n">
-        <v>40483</v>
+        <v>46250</v>
       </c>
       <c r="E218" s="3" t="n">
-        <v>40513</v>
+        <v>46267</v>
       </c>
       <c r="F218" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G218" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t> № 112 от 01.12.2010 г.</t>
+          <t>№ 260902-2 от 02.09.2026 г.</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J218" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Новгородской области от 17.08.2026 дело №А44-2471/2021, в процедуре банкротства Конюховой И.В.</t>
         </is>
       </c>
       <c r="D219" s="3" t="n">
-        <v>40725</v>
+        <v>46255</v>
       </c>
       <c r="E219" s="3" t="n">
-        <v>40756</v>
+        <v>46272</v>
       </c>
       <c r="F219" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G219" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t> № 83/1 от 01.08.2011 г.</t>
+          <t>№ 260907-2 от 07.09.2026 г.</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J219" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>ИФНС по г. Новороссийску</t>
+          <t>Жалоба Сундукова М.В. от 14.08.2026г., в процедуре банкроства Дюпина В.А.</t>
         </is>
       </c>
       <c r="D220" s="3" t="n">
-        <v>41691</v>
+        <v>46296</v>
       </c>
       <c r="E220" s="3" t="n">
-        <v>41717</v>
+        <v>46281</v>
       </c>
       <c r="F220" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G220" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>19.03.2014</t>
+          <t>№ 260916-1 от 16.09.2026 г.</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J220" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Чаркиной Н.И. от 24.08.2026 г, в процедуре банкроства Чаркиной Н.И.</t>
         </is>
       </c>
       <c r="D221" s="3" t="n">
-        <v>41699</v>
+        <v>46261</v>
       </c>
       <c r="E221" s="3" t="n">
-        <v>41717</v>
+        <v>46290</v>
       </c>
       <c r="F221" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G221" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>№ 45 от 19.03.2014 г</t>
+          <t>№ 260925-1 от 25.09.2026 г.</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J221" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Пиначян З.А. от 07.09.2026 г., в процедуре банкроства Аветисян К.Д.</t>
         </is>
       </c>
       <c r="D222" s="3" t="n">
-        <v>41730</v>
+        <v>46276</v>
       </c>
       <c r="E222" s="3" t="n">
-        <v>41773</v>
+        <v>46293</v>
       </c>
       <c r="F222" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G222" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H222" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H222" s="2"/>
+      <c r="I222" s="2"/>
       <c r="J222" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>Представление прокурор г. Новороссийска</t>
+          <t>Определение АС Самарской области от 31.08.2026 г. дело № А55-28542/2022, в процедуре банкроства Ибрагимова А.Т.о </t>
         </is>
       </c>
       <c r="D223" s="3" t="n">
-        <v>41743</v>
+        <v>46282</v>
       </c>
       <c r="E223" s="3" t="n">
-        <v>41773</v>
+        <v>46300</v>
       </c>
       <c r="F223" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G223" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H223" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H223" s="2"/>
+      <c r="I223" s="2"/>
       <c r="J223" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t>ГУ-Краснодарское РО ФСС РФ филиал №4</t>
+          <t>Жалоба Шепеляпкиной М.В. от 05.09.2026 г., в процедуре банкроства Шелепяткиной М.В.</t>
         </is>
       </c>
       <c r="D224" s="3" t="n">
-        <v>42054</v>
+        <v>46283</v>
       </c>
       <c r="E224" s="3" t="n">
-        <v>42082</v>
+        <v>46300</v>
       </c>
       <c r="F224" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G224" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H224" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H224" s="2"/>
+      <c r="I224" s="2"/>
       <c r="J224" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Жукова А.Н. от 09.09.2026 г., в процедуре банкроства Жданова О.В.</t>
         </is>
       </c>
       <c r="D225" s="3" t="n">
-        <v>42060</v>
+        <v>46286</v>
       </c>
       <c r="E225" s="3" t="n">
-        <v>42082</v>
+        <v>46302</v>
       </c>
       <c r="F225" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G225" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H225" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H225" s="2"/>
+      <c r="I225" s="2"/>
       <c r="J225" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Пак О.В. от 02.09.2026 г., поступившая через Управление Росреестр по Республике Саха (Якутия), в процедуре банкроства Макрола Д.Э.</t>
         </is>
       </c>
       <c r="D226" s="3" t="n">
-        <v>43405</v>
+        <v>0</v>
       </c>
       <c r="E226" s="3" t="n">
-        <v>43434</v>
+        <v>0</v>
       </c>
       <c r="F226" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G226" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H226" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H226" s="2"/>
+      <c r="I226" s="2"/>
       <c r="J226" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>Жалоба представителя должника Логиновских М.Ю. от 25.09.2026 г., в процедуре банкротства Чернейкина О.Л.</t>
         </is>
       </c>
       <c r="D227" s="3" t="n">
-        <v>43711</v>
+        <v>0</v>
       </c>
       <c r="E227" s="3" t="n">
-        <v>43774</v>
+        <v>0</v>
       </c>
       <c r="F227" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G227" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H227" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H227" s="2"/>
+      <c r="I227" s="2"/>
+      <c r="J227" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Заплава А.С. б/д, поступившая через росреест поКК от 05.05.2023</t>
+          <t>Жалоба Мулюковой К.Ф. от 26.09.2026 г., в процедуое банкротства Лядова М.Б.</t>
         </is>
       </c>
       <c r="D228" s="3" t="n">
-        <v>45057</v>
+        <v>0</v>
       </c>
       <c r="E228" s="3" t="n">
-        <v>45072</v>
+        <v>0</v>
       </c>
       <c r="F228" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G228" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H228" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H228" s="2"/>
+      <c r="I228" s="2"/>
       <c r="J228" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="n">
-        <v>Жариков Сергей Алексеевич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры г. Новороссийска от 25.06.2026г., в процедуре банкроства ООО "Еврострой"</t>
+          <t>Жалоба представителя Чернейкиной О.Л. - Логиновских М.Ю. от 25.09.2026 г., в процедуре банкроства Чернейкиной О.Л.</t>
         </is>
       </c>
       <c r="D229" s="3" t="n">
-        <v>46225</v>
+        <v>0</v>
       </c>
       <c r="E229" s="3" t="n">
-        <v>46244</v>
+        <v>0</v>
       </c>
       <c r="F229" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G229" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H229" s="2"/>
       <c r="I229" s="2"/>
       <c r="J229" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Девликамова Нелли Ростямовна</v>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Безрукова Ю.С. от 29.09.2026 г., в процедуре банкротства Безрукова С.В.</t>
         </is>
       </c>
       <c r="D230" s="3" t="n">
-        <v>40603</v>
+        <v>0</v>
       </c>
       <c r="E230" s="3" t="n">
-        <v>40634</v>
+        <v>0</v>
       </c>
       <c r="F230" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G230" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H230" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H230" s="2"/>
+      <c r="I230" s="2"/>
       <c r="J230" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D231" s="3" t="n">
-        <v>41269</v>
+        <v>41373</v>
       </c>
       <c r="E231" s="3" t="n">
-        <v>41299</v>
+        <v>41407</v>
       </c>
       <c r="F231" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G231" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>№ 10 от 25.01.2013 г</t>
+          <t>№ 66 от 13.05.2013 г</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J231" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Предоставление Волжская межрайонная прокуратура</t>
         </is>
       </c>
       <c r="D232" s="3" t="n">
-        <v>41306</v>
+        <v>41373</v>
       </c>
       <c r="E232" s="3" t="n">
-        <v>41337</v>
+        <v>41407</v>
       </c>
       <c r="F232" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G232" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
-          <t>№ 29 от 04.03.2013 г.</t>
+          <t>13.05.2013</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J232" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>Управление Россреестра по Краснодарскому краю ( Управление Пенсионного фонда в Западном округе г. Краснодара)</t>
+          <t>Заявление Баязитова Р.Ф. от 27.03.2026г., в процедуре банкроства Баязитова Р.Ф.</t>
         </is>
       </c>
       <c r="D233" s="3" t="n">
-        <v>41309</v>
+        <v>46115</v>
       </c>
       <c r="E233" s="3" t="n">
-        <v>41337</v>
+        <v>46132</v>
       </c>
       <c r="F233" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G233" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>04.03.2013</t>
+          <t>№62 от 20.04.2026</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J233" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Евстигнеева (Леонтьева) Рената Азатовна</v>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Баязитова Р.Ф. от 20.04.2026г., в процедуре банкроства Баязитова Р.Ф.</t>
         </is>
       </c>
       <c r="D234" s="3" t="n">
-        <v>41426</v>
+        <v>46135</v>
       </c>
       <c r="E234" s="3" t="n">
-        <v>41480</v>
+        <v>46154</v>
       </c>
       <c r="F234" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G234" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>№ 116 от 25.07.2013 г.</t>
+          <t>№ 260512-2 от 12.05.2026 г. </t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J234" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>ГУ УПФ в Центральном округе Краснодара</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D235" s="3" t="n">
-        <v>41459</v>
+        <v>40483</v>
       </c>
       <c r="E235" s="3" t="n">
-        <v>41480</v>
+        <v>40513</v>
       </c>
       <c r="F235" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G235" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
-          <t>25.07.2013</t>
+          <t> № 112 от 01.12.2010 г.</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J235" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J235" s="2" t="inlineStr">
+        <is>
+          <t>№ 74 от 21.12.2010 г. - замечание, предписание об устранении нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>УПФ РФ в Выселковском районе</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D236" s="3" t="n">
-        <v>41648</v>
+        <v>40725</v>
       </c>
       <c r="E236" s="3" t="n">
-        <v>41677</v>
+        <v>40756</v>
       </c>
       <c r="F236" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G236" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>07.02.2014</t>
+          <t> № 83/1 от 01.08.2011 г.</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J236" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>ИФНС по г. Новороссийску</t>
         </is>
       </c>
       <c r="D237" s="3" t="n">
-        <v>41654</v>
+        <v>41691</v>
       </c>
       <c r="E237" s="3" t="n">
-        <v>41677</v>
+        <v>41717</v>
       </c>
       <c r="F237" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G237" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>№ 14 от 07.02.2014 г.</t>
+          <t>19.03.2014</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J237" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J237" s="2" t="inlineStr">
+        <is>
+          <t>№23 от 06.04.2014 г.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D238" s="3" t="n">
-        <v>41760</v>
+        <v>41699</v>
       </c>
       <c r="E238" s="3" t="n">
-        <v>41807</v>
+        <v>41717</v>
       </c>
       <c r="F238" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G238" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>№ 80 от 17.06.2014 г.</t>
+          <t>№ 45 от 19.03.2014 г</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
-          <t>№ 28 от 10.07.2014 г. - замечание</t>
+          <t>№ 11 от 10.04.2014 г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Корытин В.Ю.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D239" s="3" t="n">
-        <v>42523</v>
+        <v>41730</v>
       </c>
       <c r="E239" s="3" t="n">
-        <v>42551</v>
+        <v>41773</v>
       </c>
       <c r="F239" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G239" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>30.06.2016</t>
+          <t> № 69 от 14.05.2014 г</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J239" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление прокурор г. Новороссийска</t>
         </is>
       </c>
       <c r="D240" s="3" t="n">
-        <v>42522</v>
+        <v>41743</v>
       </c>
       <c r="E240" s="3" t="n">
-        <v>42551</v>
+        <v>41773</v>
       </c>
       <c r="F240" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G240" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
-          <t>№ 72 от 30.06.2016</t>
+          <t>14.05.2014</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J240" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="n">
-        <v>Звягинцев Андрей Игоревич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
-          <t>ООО "КАПИТАЛ"</t>
+          <t>ГУ-Краснодарское РО ФСС РФ филиал №4</t>
         </is>
       </c>
       <c r="D241" s="3" t="n">
-        <v>44343</v>
+        <v>42054</v>
       </c>
       <c r="E241" s="3" t="n">
-        <v>44405</v>
+        <v>42082</v>
       </c>
       <c r="F241" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G241" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>№56 от 28.07.2021</t>
+          <t>19.03.2015</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J241" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D242" s="3" t="n">
-        <v>40238</v>
+        <v>42060</v>
       </c>
       <c r="E242" s="3" t="n">
-        <v>40276</v>
+        <v>42082</v>
       </c>
       <c r="F242" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G242" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>№ 26 от 08.04.2010 г.</t>
+          <t> № 35 от 19.03.2015г</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J242" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D243" s="3" t="n">
-        <v>40634</v>
+        <v>43405</v>
       </c>
       <c r="E243" s="3" t="n">
-        <v>40668</v>
+        <v>43434</v>
       </c>
       <c r="F243" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G243" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>№ 47 от 05.05.2011 г.</t>
+          <t>№ 145 от 30.11.2018г</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J243" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D244" s="3" t="n">
-        <v>40695</v>
+        <v>43711</v>
       </c>
       <c r="E244" s="3" t="n">
-        <v>40752</v>
+        <v>43774</v>
       </c>
       <c r="F244" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G244" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>№ 78 от 28.07.2011г</t>
+          <t>№103 от 05.11.2019</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J244" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J244" s="2" t="inlineStr">
+        <is>
+          <t>21.11.2019 - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Заплава А.С. б/д, поступившая через росреест поКК от 05.05.2023</t>
         </is>
       </c>
       <c r="D245" s="3" t="n">
-        <v>41654</v>
+        <v>45057</v>
       </c>
       <c r="E245" s="3" t="n">
-        <v>41696</v>
+        <v>45072</v>
       </c>
       <c r="F245" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G245" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>№ 31 от 26.02.2014 г</t>
+          <t>29.05.2023, прекращено, отказ заявителя</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>29.05.2023,  прекращена, отказ заявителя</t>
         </is>
       </c>
       <c r="J245" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Жариков Сергей Алексеевич</v>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>Отделение ПФ РФ (ГУ) в Калининском районе</t>
+          <t>Представление Прокуратуры г. Новороссийска от 25.06.2026г., в процедуре банкроства ООО "Еврострой"</t>
         </is>
       </c>
       <c r="D246" s="3" t="n">
-        <v>41666</v>
+        <v>46225</v>
       </c>
       <c r="E246" s="3" t="n">
-        <v>41696</v>
+        <v>46244</v>
       </c>
       <c r="F246" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G246" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>26.02.2014</t>
+          <t>№ 260810-1 от 10.08.2026 г.</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J246" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D247" s="3" t="n">
-        <v>41730</v>
+        <v>40603</v>
       </c>
       <c r="E247" s="3" t="n">
-        <v>41764</v>
+        <v>40634</v>
       </c>
       <c r="F247" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G247" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
-          <t>№ 41 от 05.05.2014 г.</t>
+          <t>№ 29 от 01.04.2011 г.</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J247" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D248" s="3" t="n">
-        <v>42156</v>
+        <v>41269</v>
       </c>
       <c r="E248" s="3" t="n">
-        <v>42192</v>
+        <v>41299</v>
       </c>
       <c r="F248" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G248" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t> № 102 от 07.07.2015г</t>
+          <t>№ 10 от 25.01.2013 г</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J248" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D249" s="3" t="n">
-        <v>42826</v>
+        <v>41306</v>
       </c>
       <c r="E249" s="3" t="n">
-        <v>42865</v>
+        <v>41337</v>
       </c>
       <c r="F249" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G249" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>№ 52 от 10.05.2017 г</t>
+          <t>№ 29 от 04.03.2013 г.</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J249" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Спицын И.В.</t>
+          <t>Управление Россреестра по Краснодарскому краю ( Управление Пенсионного фонда в Западном округе г. Краснодара)</t>
         </is>
       </c>
       <c r="D250" s="3" t="n">
-        <v>42835</v>
+        <v>41309</v>
       </c>
       <c r="E250" s="3" t="n">
-        <v>42865</v>
+        <v>41337</v>
       </c>
       <c r="F250" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G250" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>04.03.2013</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J250" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D251" s="3" t="n">
-        <v>44714</v>
+        <v>41426</v>
       </c>
       <c r="E251" s="3" t="n">
-        <v>44748</v>
+        <v>41480</v>
       </c>
       <c r="F251" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G251" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>№75 от 06.07.2022</t>
+          <t>№ 116 от 25.07.2013 г.</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J251" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t>Жалоба АО "АТЭК"</t>
+          <t>ГУ УПФ в Центральном округе Краснодара</t>
         </is>
       </c>
       <c r="D252" s="3" t="n">
-        <v>44991</v>
+        <v>41459</v>
       </c>
       <c r="E252" s="3" t="n">
-        <v>45051</v>
+        <v>41480</v>
       </c>
       <c r="F252" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G252" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
-          <t>№42 от 05.05.2023</t>
+          <t>25.07.2013</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J252" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>УПФ РФ в Выселковском районе</t>
         </is>
       </c>
       <c r="D253" s="3" t="n">
-        <v>45134</v>
+        <v>41648</v>
       </c>
       <c r="E253" s="3" t="n">
-        <v>45165</v>
+        <v>41677</v>
       </c>
       <c r="F253" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G253" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
-          <t>№70/8 от 28.08.2023</t>
+          <t>07.02.2014</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J253" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t>жалоба Городько Н.А. от 10.08.23 в отношении БУЛЯКОВ, АРУТЮНЯН, ЖКК, СООБЩЕНИЯ С НАРУШЕНИЕМ СРОКОВ, МЕРЫ ПО ВЗЫСКАНИЮ ДЕБИТОРКИ НЕ ПРИНЯТЫ</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D254" s="3" t="n">
-        <v>45148</v>
+        <v>41654</v>
       </c>
       <c r="E254" s="3" t="n">
-        <v>45351</v>
+        <v>41677</v>
       </c>
       <c r="F254" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G254" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
-          <t> 29.02.2024</t>
+          <t>№ 14 от 07.02.2014 г.</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
-          <t>прекращено, отказано в суде </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J254" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 07.02.2024 - отсутствие действующего договора страхования ответственности Арбитражного управляющего</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D255" s="3" t="n">
-        <v>45329</v>
+        <v>41760</v>
       </c>
       <c r="E255" s="3" t="n">
-        <v>45336</v>
+        <v>41807</v>
       </c>
       <c r="F255" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G255" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>№ 9 от 14.02.2024</t>
+          <t>№ 80 от 17.06.2014 г.</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  выявлены </t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J255" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024  не передаватьв  ДК, устранено</t>
+          <t>№ 28 от 10.07.2014 г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Краснодарского края от 10.07.2024г. № 07-01-2024 о рассмотрении и об устранении нарушений законодательства о несостоятельности (банкротстве), допущенных арбитражным управляющим Зинченко Н.Г. в процедуре банкротства ФГУП «Жилимщно-коммунальный комплекс».</t>
+          <t>Жалоба Корытин В.Ю.</t>
         </is>
       </c>
       <c r="D256" s="3" t="n">
-        <v>0</v>
+        <v>42523</v>
       </c>
       <c r="E256" s="3" t="n">
-        <v>45518</v>
+        <v>42551</v>
       </c>
       <c r="F256" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G256" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H256" s="2" t="inlineStr">
         <is>
-          <t>№ 46 от 19.08.2024</t>
+          <t>30.06.2016</t>
         </is>
       </c>
       <c r="I256" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J256" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
-          <t>алоба кредитора гр. Мазуриной Т.В. от 21.05.2025, поступившая через прокуратуру Динского р-на, в процедуре  банкротства гр. Пузанковой А.И. </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D257" s="3" t="n">
-        <v>45840</v>
+        <v>42522</v>
       </c>
       <c r="E257" s="3" t="n">
-        <v>45856</v>
+        <v>42551</v>
       </c>
       <c r="F257" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G257" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
-          <t>65 от 18.07.2025</t>
+          <t>№ 72 от 30.06.2016</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J257" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="n">
-        <v>Зинченко Николай Георгиевич</v>
+        <v>Звягинцев Андрей Игоревич</v>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры Каневского района Краснодарского края от 31.03.2026г.. в процедуре банкроства Разгон Н.П.</t>
+          <t>ООО "КАПИТАЛ"</t>
         </is>
       </c>
       <c r="D258" s="3" t="n">
-        <v>46115</v>
+        <v>44343</v>
       </c>
       <c r="E258" s="3" t="n">
-        <v>46129</v>
+        <v>44405</v>
       </c>
       <c r="F258" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G258" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
-          <t>№ 58 от 17.04.2026 г.</t>
+          <t>№56 от 28.07.2021</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J258" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="n">
         <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
-          <t>Жалоба кредитора Акеньшина Ю.В. от 25.05.2026г., в процедуре банкротсва Букреева В.П.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D259" s="3" t="n">
-        <v>46178</v>
+        <v>40238</v>
       </c>
       <c r="E259" s="3" t="n">
-        <v>46202</v>
+        <v>40276</v>
       </c>
       <c r="F259" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G259" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
-          <t>№ 260629-1 от 29.06.2026 г.</t>
+          <t>№ 26 от 08.04.2010 г.</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J259" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D260" s="3" t="n">
-        <v>40513</v>
+        <v>40634</v>
       </c>
       <c r="E260" s="3" t="n">
-        <v>40541</v>
+        <v>40668</v>
       </c>
       <c r="F260" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G260" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
-          <t>№ 117 от 29.12.2010 г.</t>
+          <t>№ 47 от 05.05.2011 г.</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J260" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D261" s="3" t="n">
-        <v>40817</v>
+        <v>40695</v>
       </c>
       <c r="E261" s="3" t="n">
-        <v>40864</v>
+        <v>40752</v>
       </c>
       <c r="F261" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G261" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
-          <t>№ 122 от 17.11.2011 г.</t>
+          <t>№ 78 от 28.07.2011г</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
-          <t>Нарушени не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J261" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D262" s="3" t="n">
-        <v>41648</v>
+        <v>41654</v>
       </c>
       <c r="E262" s="3" t="n">
-        <v>41688</v>
+        <v>41696</v>
       </c>
       <c r="F262" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G262" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
-          <t> № 22 от 18.02.2014 г.</t>
+          <t>№ 31 от 26.02.2014 г</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J262" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t>ГУ УПФ РФ в Каневском районе</t>
+          <t>Отделение ПФ РФ (ГУ) в Калининском районе</t>
         </is>
       </c>
       <c r="D263" s="3" t="n">
         <v>41666</v>
       </c>
       <c r="E263" s="3" t="n">
-        <v>41688</v>
+        <v>41696</v>
       </c>
       <c r="F263" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G263" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
-          <t>18.02.2014</t>
+          <t>26.02.2014</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J263" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
-          <t>ФГБУ Центр МИР ИТ</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D264" s="3" t="n">
-        <v>42997</v>
+        <v>41730</v>
       </c>
       <c r="E264" s="3" t="n">
-        <v>43055</v>
+        <v>41764</v>
       </c>
       <c r="F264" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G264" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
-          <t>16.11.2017</t>
+          <t>№ 41 от 05.05.2014 г.</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
-          <t>Прекращено</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J264" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Еруновой Е.И.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D265" s="3" t="n">
-        <v>44795</v>
+        <v>42156</v>
       </c>
       <c r="E265" s="3" t="n">
-        <v>44830</v>
+        <v>42192</v>
       </c>
       <c r="F265" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G265" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H265" s="2" t="inlineStr">
         <is>
-          <t>№99 от 26.09.2022</t>
+          <t> № 102 от 07.07.2015г</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J265" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J265" s="2" t="inlineStr">
+        <is>
+          <t> № 68 от 28.07.2015г. Замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
-          <t>Представление Ейской межрайонной прокуратуры </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D266" s="3" t="n">
-        <v>45022</v>
+        <v>42826</v>
       </c>
       <c r="E266" s="3" t="n">
-        <v>45037</v>
+        <v>42865</v>
       </c>
       <c r="F266" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G266" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
-          <t>№36 от 21.04.2023</t>
+          <t>№ 52 от 10.05.2017 г</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J266" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба Спицын И.В.</t>
         </is>
       </c>
       <c r="D267" s="3" t="n">
-        <v>45134</v>
+        <v>42835</v>
       </c>
       <c r="E267" s="3" t="n">
-        <v>45166</v>
+        <v>42865</v>
       </c>
       <c r="F267" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G267" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>№70/29 от №70/29 от 28.08.2023 г.</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J267" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="n">
-        <v>Золочевская Ольга Владимировна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Представление прокуратуры</t>
         </is>
       </c>
       <c r="D268" s="3" t="n">
-        <v>45897</v>
+        <v>44714</v>
       </c>
       <c r="E268" s="3" t="n">
-        <v>45920</v>
+        <v>44748</v>
       </c>
       <c r="F268" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G268" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>№ 114 от 20.09.2025</t>
+          <t>№75 от 06.07.2022</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>нарушения выявлены</t>
         </is>
       </c>
       <c r="J268" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>№25 от 06.10.2022 Предписание об устранении в течении двух месяцев </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="n">
-        <v>Зорин Дмитрий Александрович</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба АО "АТЭК"</t>
         </is>
       </c>
       <c r="D269" s="3" t="n">
-        <v>42917</v>
+        <v>44991</v>
       </c>
       <c r="E269" s="3" t="n">
-        <v>42972</v>
+        <v>45051</v>
       </c>
       <c r="F269" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G269" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>№135 от 25.08.2017г.</t>
+          <t>№42 от 05.05.2023</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J269" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J269" s="2" t="inlineStr">
+        <is>
+          <t>№35 от 29.06.2023 Предписание об устранении выявленных нарушений в течении 2 месяцев </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="n">
-        <v>Зорин Дмитрий Александрович</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D270" s="3" t="n">
-        <v>43132</v>
+        <v>45134</v>
       </c>
       <c r="E270" s="3" t="n">
-        <v>43172</v>
+        <v>45165</v>
       </c>
       <c r="F270" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G270" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>№23 от 13.03.2018г</t>
+          <t>№70/8 от 28.08.2023</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J270" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J270" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2025, не возбуждать ДК, устранение нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t>ГУ-Омское Региональное отделение ФСС</t>
+          <t>жалоба Городько Н.А. от 10.08.23 в отношении БУЛЯКОВ, АРУТЮНЯН, ЖКК, СООБЩЕНИЯ С НАРУШЕНИЕМ СРОКОВ, МЕРЫ ПО ВЗЫСКАНИЮ ДЕБИТОРКИ НЕ ПРИНЯТЫ</t>
         </is>
       </c>
       <c r="D271" s="3" t="n">
-        <v>43173</v>
+        <v>45148</v>
       </c>
       <c r="E271" s="3" t="n">
-        <v>43203</v>
+        <v>45351</v>
       </c>
       <c r="F271" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G271" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>13.04.2018</t>
+          <t> 29.02.2024</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>прекращено, отказано в суде </t>
         </is>
       </c>
       <c r="J271" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 07.02.2024 - отсутствие действующего договора страхования ответственности Арбитражного управляющего</t>
         </is>
       </c>
       <c r="D272" s="3" t="n">
-        <v>43581</v>
+        <v>45329</v>
       </c>
       <c r="E272" s="3" t="n">
-        <v>43612</v>
+        <v>45336</v>
       </c>
       <c r="F272" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G272" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>№54 от 27.05.2019</t>
+          <t>№ 9 от 14.02.2024</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J272" s="2"/>
+          <t>Нарушения  выявлены </t>
+        </is>
+      </c>
+      <c r="J272" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2024  не передаватьв  ДК, устранено</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>представление прокуратуры Краснодарского края от 10.07.2024г. № 07-01-2024 о рассмотрении и об устранении нарушений законодательства о несостоятельности (банкротстве), допущенных арбитражным управляющим Зинченко Н.Г. в процедуре банкротства ФГУП «Жилимщно-коммунальный комплекс».</t>
         </is>
       </c>
       <c r="D273" s="3" t="n">
-        <v>43629</v>
+        <v>0</v>
       </c>
       <c r="E273" s="3" t="n">
-        <v>43689</v>
+        <v>45518</v>
       </c>
       <c r="F273" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G273" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>№122 от 12.08.2019</t>
+          <t>№ 46 от 19.08.2024</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J273" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>алоба кредитора гр. Мазуриной Т.В. от 21.05.2025, поступившая через прокуратуру Динского р-на, в процедуре  банкротства гр. Пузанковой А.И. </t>
         </is>
       </c>
       <c r="D274" s="3" t="n">
-        <v>42767</v>
+        <v>45840</v>
       </c>
       <c r="E274" s="3" t="n">
-        <v>42796</v>
+        <v>45856</v>
       </c>
       <c r="F274" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G274" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>№ 15 от 02.03.2017г.</t>
+          <t>65 от 18.07.2025</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J274" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Пензенской области пообращению Сычева А.С.</t>
+          <t>Представление прокуратуры Каневского района Краснодарского края от 31.03.2026г.. в процедуре банкроства Разгон Н.П.</t>
         </is>
       </c>
       <c r="D275" s="3" t="n">
-        <v>42768</v>
+        <v>46115</v>
       </c>
       <c r="E275" s="3" t="n">
-        <v>42800</v>
+        <v>46129</v>
       </c>
       <c r="F275" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G275" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>06.03.2017</t>
+          <t>№ 58 от 17.04.2026 г.</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J275" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зинченко Николай Георгиевич</v>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба кредитора Акеньшина Ю.В. от 25.05.2026г., в процедуре банкротсва Букреева В.П.</t>
         </is>
       </c>
       <c r="D276" s="3" t="n">
-        <v>42771</v>
+        <v>46178</v>
       </c>
       <c r="E276" s="3" t="n">
-        <v>42800</v>
+        <v>46202</v>
       </c>
       <c r="F276" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G276" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>№ 16 от 06.03.2017г.</t>
+          <t>№ 260629-1 от 29.06.2026 г.</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J276" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2026 не передавать в ДК, устранено</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D277" s="3" t="n">
-        <v>42856</v>
+        <v>40513</v>
       </c>
       <c r="E277" s="3" t="n">
-        <v>42899</v>
+        <v>40541</v>
       </c>
       <c r="F277" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G277" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>№ 64 от 13.06.2017 г.</t>
+          <t>№ 117 от 29.12.2010 г.</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J277" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Московченко Г.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D278" s="3" t="n">
-        <v>42873</v>
+        <v>40817</v>
       </c>
       <c r="E278" s="3" t="n">
-        <v>42899</v>
+        <v>40864</v>
       </c>
       <c r="F278" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G278" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>13.06.2017</t>
+          <t>№ 122 от 17.11.2011 г.</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушени не выявлены</t>
         </is>
       </c>
       <c r="J278" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D279" s="3" t="n">
-        <v>42887</v>
+        <v>41648</v>
       </c>
       <c r="E279" s="3" t="n">
-        <v>42921</v>
+        <v>41688</v>
       </c>
       <c r="F279" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G279" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
-          <t>№ 83 от 05.07.2017 г.</t>
+          <t> № 22 от 18.02.2014 г.</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J279" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Центрального административного округа г. Краснодара</t>
+          <t>ГУ УПФ РФ в Каневском районе</t>
         </is>
       </c>
       <c r="D280" s="3" t="n">
-        <v>42867</v>
+        <v>41666</v>
       </c>
       <c r="E280" s="3" t="n">
-        <v>42892</v>
+        <v>41688</v>
       </c>
       <c r="F280" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G280" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>18.02.2014</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
-          <t>Прекращена (отказ заявителя)</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J280" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>ФГБУ Центр МИР ИТ</t>
         </is>
       </c>
       <c r="D281" s="3" t="n">
-        <v>42891</v>
+        <v>42997</v>
       </c>
       <c r="E281" s="3" t="n">
-        <v>42936</v>
+        <v>43055</v>
       </c>
       <c r="F281" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G281" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
-          <t>№ 94 от 20.07.2017 г.</t>
+          <t>16.11.2017</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Прекращено</t>
         </is>
       </c>
       <c r="J281" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура г. Сыктывкара</t>
+          <t>Жалоба Еруновой Е.И.</t>
         </is>
       </c>
       <c r="D282" s="3" t="n">
-        <v>42894</v>
+        <v>44795</v>
       </c>
       <c r="E282" s="3" t="n">
-        <v>42921</v>
+        <v>44830</v>
       </c>
       <c r="F282" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G282" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
-          <t>05.07.2017</t>
+          <t>№99 от 26.09.2022</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J282" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Ейской межрайонной прокуратуры </t>
         </is>
       </c>
       <c r="D283" s="3" t="n">
-        <v>42979</v>
+        <v>45022</v>
       </c>
       <c r="E283" s="3" t="n">
-        <v>43039</v>
+        <v>45037</v>
       </c>
       <c r="F283" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G283" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H283" s="2" t="inlineStr">
         <is>
-          <t>№ 181/1 от 31.10.2017 г. </t>
+          <t>№36 от 21.04.2023</t>
         </is>
       </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J283" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J283" s="2" t="inlineStr">
+        <is>
+          <t>№32 от 01.06.2023 г. - предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Кировского района г. Ростова-на-Дону по обращению Арьковой Г.П.</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D284" s="3" t="n">
-        <v>43003</v>
+        <v>45134</v>
       </c>
       <c r="E284" s="3" t="n">
-        <v>43039</v>
+        <v>45166</v>
       </c>
       <c r="F284" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G284" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
-          <t>31.10.2017</t>
+          <t>№70/29 от №70/29 от 28.08.2023 г.</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J284" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D285" s="3" t="n">
-        <v>43081</v>
+        <v>45897</v>
       </c>
       <c r="E285" s="3" t="n">
-        <v>43109</v>
+        <v>45920</v>
       </c>
       <c r="F285" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G285" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
-          <t>5/3 от 09.01.2018г</t>
+          <t>№ 114 от 20.09.2025</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J285" s="2"/>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
+      <c r="J285" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Золочевская Ольга Владимировна</v>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Письмо ПАО Сбербанк от 31.08.2026 г., в процедуре банкроства Иванов Г.А.</t>
         </is>
       </c>
       <c r="D286" s="3" t="n">
-        <v>43160</v>
+        <v>0</v>
       </c>
       <c r="E286" s="3" t="n">
-        <v>43203</v>
+        <v>0</v>
       </c>
       <c r="F286" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G286" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H286" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H286" s="2"/>
+      <c r="I286" s="2"/>
       <c r="J286" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зорин Дмитрий Александрович</v>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Пилипенко Е.Ю.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D287" s="3" t="n">
-        <v>44783</v>
+        <v>42917</v>
       </c>
       <c r="E287" s="3" t="n">
-        <v>44816</v>
+        <v>42972</v>
       </c>
       <c r="F287" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G287" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>№ 93 от 12.09.2022</t>
+          <t>№135 от 25.08.2017г.</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J287" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="n">
-        <v>Зотьева Елена Александровна</v>
+        <v>Зорин Дмитрий Александрович</v>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
-          <t>ГУ-Омское Региональное отделение ФСС</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D288" s="3" t="n">
-        <v>43173</v>
+        <v>43132</v>
       </c>
       <c r="E288" s="3" t="n">
-        <v>43203</v>
+        <v>43172</v>
       </c>
       <c r="F288" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G288" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>№11 от 13.04.2018</t>
+          <t>№23 от 13.03.2018г</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J288" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="n">
         <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
-          <t>жалоба БАНК РОССИИ </t>
+          <t>ГУ-Омское Региональное отделение ФСС</t>
         </is>
       </c>
       <c r="D289" s="3" t="n">
-        <v>44463</v>
+        <v>43173</v>
       </c>
       <c r="E289" s="3" t="n">
-        <v>44494</v>
+        <v>43203</v>
       </c>
       <c r="F289" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G289" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>№77 ОТ 25.10.2021</t>
+          <t>13.04.2018</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J289" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t>жалоба УПЧ по Самарской обл. от 16.06.25,  в процедуре банкротства гр. Родина Е.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D290" s="3" t="n">
-        <v>45831</v>
+        <v>43581</v>
       </c>
       <c r="E290" s="3" t="n">
-        <v>45846</v>
+        <v>43612</v>
       </c>
       <c r="F290" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G290" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>58 от 08.07.2025</t>
+          <t>№54 от 27.05.2019</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J290" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника Кузьмин А.С. от 19.06.25,  в процедуре банкротства гр.Кузьмин А.С. </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D291" s="3" t="n">
-        <v>45831</v>
+        <v>43629</v>
       </c>
       <c r="E291" s="3" t="n">
-        <v>45848</v>
+        <v>43689</v>
       </c>
       <c r="F291" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G291" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>60 от 10.07.2025</t>
+          <t>№122 от 12.08.2019</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J291" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t>определение АС Самарской обл. от 30.06.25 А55-39947/2024, в процедуре банкротства гр. Бакаушиной Т.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D292" s="3" t="n">
-        <v>45856</v>
+        <v>42767</v>
       </c>
       <c r="E292" s="3" t="n">
-        <v>45862</v>
+        <v>42796</v>
       </c>
       <c r="F292" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G292" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
-          <t>66 от 24.07.2025</t>
+          <t>№ 15 от 02.03.2017г.</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
-          <t>нарушения</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J292" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Жуковой З.И. от 23.05.25, в процедуре банкротсва гр. Жуковой З.И.</t>
+          <t>Представление прокуратура Пензенской области пообращению Сычева А.С.</t>
         </is>
       </c>
       <c r="D293" s="3" t="n">
-        <v>45824</v>
+        <v>42768</v>
       </c>
       <c r="E293" s="3" t="n">
-        <v>45862</v>
+        <v>42800</v>
       </c>
       <c r="F293" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G293" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>67 от 24.07.2025</t>
+          <t>06.03.2017</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J293" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 07.07.25 должника гр. Артомасов А.А., , в процедуре банкротсва гр. Артомасов А.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D294" s="3" t="n">
-        <v>45852</v>
+        <v>42771</v>
       </c>
       <c r="E294" s="3" t="n">
-        <v>45877</v>
+        <v>42800</v>
       </c>
       <c r="F294" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G294" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
-          <t>79 от 08.08.2025</t>
+          <t>№ 16 от 06.03.2017г.</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J294" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Солдатенков А.В. от 23.07.25, в процедуре банкротсвагр. Солдатенков А.В. </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D295" s="3" t="n">
-        <v>45866</v>
+        <v>42856</v>
       </c>
       <c r="E295" s="3" t="n">
-        <v>45884</v>
+        <v>42899</v>
       </c>
       <c r="F295" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G295" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>80 от 15.08.2025</t>
+          <t>№ 64 от 13.06.2017 г.</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J295" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 06.10.2025</t>
+          <t>Жалоба Московченко Г.А.</t>
         </is>
       </c>
       <c r="D296" s="3" t="n">
-        <v>45943</v>
+        <v>42873</v>
       </c>
       <c r="E296" s="3" t="n">
-        <v>45971</v>
+        <v>42899</v>
       </c>
       <c r="F296" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G296" s="3" t="n">
-        <v>45936</v>
+        <v>0</v>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>115/1 от 10.11.2025</t>
+          <t>13.06.2017</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J296" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Шанькин В.С. от 25.08.25, в процедуре банкротства гр. Шанькин В.С.¶</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D297" s="3" t="n">
-        <v>45898</v>
+        <v>42887</v>
       </c>
       <c r="E297" s="3" t="n">
-        <v>45915</v>
+        <v>42921</v>
       </c>
       <c r="F297" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G297" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>88 от 15.09.2025</t>
+          <t>№ 83 от 05.07.2017 г.</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J297" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 12.09.25 по определению АС Самарской обл от 28.08.25, в отношении АУ Ивашкина А.С., в процедуре банкротства гр. Егоровой М.А.¶</t>
+          <t>Представление прокуратура Центрального административного округа г. Краснодара</t>
         </is>
       </c>
       <c r="D298" s="3" t="n">
-        <v>45919</v>
+        <v>42867</v>
       </c>
       <c r="E298" s="3" t="n">
-        <v>45943</v>
+        <v>42892</v>
       </c>
       <c r="F298" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G298" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>№ 101 от 13.10.2025</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прекращена (отказ заявителя)</t>
+        </is>
+      </c>
+      <c r="J298" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Каспарян Н.М. от 27.08.25, в процедуре банкротсва гр. Каспарян Н.М.¶</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D299" s="3" t="n">
-        <v>45911</v>
+        <v>42891</v>
       </c>
       <c r="E299" s="3" t="n">
-        <v>0</v>
+        <v>42936</v>
       </c>
       <c r="F299" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G299" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>приостановлено, рассмотривается в суде</t>
+          <t>№ 94 от 20.07.2017 г.</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
-          <t>заседание 15.04.2025</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J299" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t>обращение должника гр. Артомасов А.А. от 18.08.25, в процедуре банкротства гр. Артомасов А.А.¶</t>
+          <t>Представление прокуратура г. Сыктывкара</t>
         </is>
       </c>
       <c r="D300" s="3" t="n">
-        <v>45926</v>
+        <v>42894</v>
       </c>
       <c r="E300" s="3" t="n">
-        <v>45946</v>
+        <v>42921</v>
       </c>
       <c r="F300" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G300" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
-          <t>102 от 16.10.2025</t>
+          <t>05.07.2017</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J300" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Жуковой З.И. от 07.11.2025 г.  в процедуре банкроства гр. Жуковой З.И. по делу №А32-47274/2024</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D301" s="3" t="n">
-        <v>45978</v>
+        <v>42979</v>
       </c>
       <c r="E301" s="3" t="n">
-        <v>46041</v>
+        <v>43039</v>
       </c>
       <c r="F301" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G301" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
-          <t>19.01.2026 г. Прекращено </t>
+          <t>№ 181/1 от 31.10.2017 г. </t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
-          <t>Прекращено, отказ в суде</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J301" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Цыплиной З.П. от 12.11.2025 г., поступившая через Управление Росреестра по Пензенской области от 26.11.2025 в процедуре банкроства Комаровой Н.Г. А49-7076/2024</t>
+          <t>Представление прокуратура Кировского района г. Ростова-на-Дону по обращению Арьковой Г.П.</t>
         </is>
       </c>
       <c r="D302" s="3" t="n">
-        <v>45992</v>
+        <v>43003</v>
       </c>
       <c r="E302" s="3" t="n">
-        <v>46037</v>
+        <v>43039</v>
       </c>
       <c r="F302" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G302" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
-          <t>№ 1 от 15.01.2026 г.</t>
+          <t>31.10.2017</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J302" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Солтаденкова А.В. от 28.10.2025 г., в процедуре банкроства Солдатенкова А.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D303" s="3" t="n">
-        <v>45966</v>
+        <v>43081</v>
       </c>
       <c r="E303" s="3" t="n">
-        <v>45982</v>
+        <v>43109</v>
       </c>
       <c r="F303" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G303" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>№ 122 от 21.11.2025 г.</t>
+          <t>5/3 от 09.01.2018г</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J303" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 05.12.2025 Определение АС Алтайского края от 27.11.2025 А03-19846/2024 в процедуре банкроства Коротковой Т.Н.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D304" s="3" t="n">
-        <v>46001</v>
+        <v>43160</v>
       </c>
       <c r="E304" s="3" t="n">
-        <v>46052</v>
+        <v>43203</v>
       </c>
       <c r="F304" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G304" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
-          <t>№ 155 от 30.12.2025 г.</t>
+          <t>№ 24 от 13.04.2018г.</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J304" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 18.12.2025 г. №А55-28343/2023, в процедуре банкроства Родиной Е.В.</t>
+          <t>Жалоба гр. Пилипенко Е.Ю.</t>
         </is>
       </c>
       <c r="D305" s="3" t="n">
-        <v>46037</v>
+        <v>44783</v>
       </c>
       <c r="E305" s="3" t="n">
-        <v>46055</v>
+        <v>44816</v>
       </c>
       <c r="F305" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G305" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
-          <t>№ 13 от 02.02.2026 г.</t>
+          <t>№ 93 от 12.09.2022</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J305" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Бабичева В.Н. от 29.12.2025 г., в процедуре банкроства Бабичева В.Н.</t>
+          <t>ГУ-Омское Региональное отделение ФСС</t>
         </is>
       </c>
       <c r="D306" s="3" t="n">
-        <v>46034</v>
+        <v>43173</v>
       </c>
       <c r="E306" s="3" t="n">
-        <v>46051</v>
+        <v>43203</v>
       </c>
       <c r="F306" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G306" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
-          <t>№ 6 от 29.01.2026 г.</t>
+          <t>№11 от 13.04.2018</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J306" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="n">
-        <v>Ивашкин Алексей Сергеевич</v>
+        <v>Зотьева Елена Александровна</v>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Родиной Е.В. от 23.01.2026 г., в процедуре банкроства Родиной Е.В.</t>
+          <t>жалоба БАНК РОССИИ </t>
         </is>
       </c>
       <c r="D307" s="3" t="n">
-        <v>46050</v>
+        <v>44463</v>
       </c>
       <c r="E307" s="3" t="n">
-        <v>46073</v>
+        <v>44494</v>
       </c>
       <c r="F307" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G307" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H307" s="2" t="inlineStr">
         <is>
-          <t>№ 20 от 20.02.2026 г. </t>
+          <t>№77 ОТ 25.10.2021</t>
         </is>
       </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J307" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Гасымова Э.Г. от 16.02.2026г., в процедуре банкроства Гасымова Э.Г.</t>
+          <t>жалоба УПЧ по Самарской обл. от 16.06.25,  в процедуре банкротства гр. Родина Е.В.</t>
         </is>
       </c>
       <c r="D308" s="3" t="n">
-        <v>46073</v>
+        <v>45831</v>
       </c>
       <c r="E308" s="3" t="n">
-        <v>46097</v>
+        <v>45846</v>
       </c>
       <c r="F308" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G308" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H308" s="2" t="inlineStr">
         <is>
-          <t>№ 39 от 16.03.2026 г.</t>
+          <t>58 от 08.07.2025</t>
         </is>
       </c>
       <c r="I308" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J308" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 06.02.2026г. дело №А55-41295/2023, в процедуре банкроства Галиахметова Р.М.</t>
+          <t>жалоба должника Кузьмин А.С. от 19.06.25,  в процедуре банкротства гр.Кузьмин А.С. </t>
         </is>
       </c>
       <c r="D309" s="3" t="n">
-        <v>46078</v>
+        <v>45831</v>
       </c>
       <c r="E309" s="3" t="n">
-        <v>46104</v>
+        <v>45848</v>
       </c>
       <c r="F309" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G309" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>№ 43 от 23.03.2026 г. </t>
+          <t>60 от 10.07.2025</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J309" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 02.03.2026 г. №А55-13251/2025, в процедуре банкроства Кучеренко В.Н.</t>
+          <t>определение АС Самарской обл. от 30.06.25 А55-39947/2024, в процедуре банкротства гр. Бакаушиной Т.А.</t>
         </is>
       </c>
       <c r="D310" s="3" t="n">
-        <v>46094</v>
+        <v>45856</v>
       </c>
       <c r="E310" s="3" t="n">
-        <v>46111</v>
+        <v>45862</v>
       </c>
       <c r="F310" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G310" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>№ 47  от 30.03.2026</t>
+          <t>66 от 24.07.2025</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J310" s="2"/>
+          <t>нарушения</t>
+        </is>
+      </c>
+      <c r="J310" s="2" t="inlineStr">
+        <is>
+          <t>10 от 18.08.2025, предупреждение , устранение  в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>Заявление представителя должника Харрасова Г.Г. от 18.03.2026 г., в процедуре банкротства Буриева С.Г.</t>
+          <t>жалоба должника гр. Жуковой З.И. от 23.05.25, в процедуре банкротсва гр. Жуковой З.И.</t>
         </is>
       </c>
       <c r="D311" s="3" t="n">
-        <v>46105</v>
+        <v>45824</v>
       </c>
       <c r="E311" s="3" t="n">
-        <v>46132</v>
+        <v>45862</v>
       </c>
       <c r="F311" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G311" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>№ 61 от 20.04.2026 г. </t>
+          <t>67 от 24.07.2025</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J311" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Алтайского края от 17.03.2026 №А03-13753/2024, в процедуре банкроства Кросиковой А.Ю.</t>
+          <t>жалоба от 07.07.25 должника гр. Артомасов А.А., , в процедуре банкротсва гр. Артомасов А.А.</t>
         </is>
       </c>
       <c r="D312" s="3" t="n">
-        <v>46108</v>
+        <v>45852</v>
       </c>
       <c r="E312" s="3" t="n">
-        <v>46136</v>
+        <v>45877</v>
       </c>
       <c r="F312" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G312" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
-          <t>№ 260424-2 от 24.04.2026 г.</t>
+          <t>79 от 08.08.2025</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J312" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Федорова А.Ю. от 16.04.2026г., в процедуре банкроства Федорова А.Ю.</t>
+          <t>жалоба должника гр. Солдатенков А.В. от 23.07.25, в процедуре банкротсвагр. Солдатенков А.В. </t>
         </is>
       </c>
       <c r="D313" s="3" t="n">
-        <v>46132</v>
+        <v>45866</v>
       </c>
       <c r="E313" s="3" t="n">
-        <v>46157</v>
+        <v>45884</v>
       </c>
       <c r="F313" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G313" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>№ 260515-3 от 15.05.2026 г.</t>
+          <t>80 от 15.08.2025</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J313" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 31.03.2026г. дело №А55-6199/2025, в процедуре банкроства Вилонова А.Ю. </t>
+          <t>Решение Президента Ассоциации от 06.10.2025</t>
         </is>
       </c>
       <c r="D314" s="3" t="n">
-        <v>46139</v>
+        <v>45943</v>
       </c>
       <c r="E314" s="3" t="n">
-        <v>46157</v>
+        <v>45971</v>
       </c>
       <c r="F314" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G314" s="3" t="n">
-        <v>0</v>
+        <v>45936</v>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>№ 260515-5 от 15.05.2026 г. </t>
+          <t>115/1 от 10.11.2025</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J314" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J314" s="2" t="inlineStr">
+        <is>
+          <t>10.11.2025, не передавать в ДК устранено</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кросиковой А.Ю. от 13.04.2026г., в процедуре банкроства Кросиковой А.Ю.</t>
+          <t>жалоба должника гр. Шанькин В.С. от 25.08.25, в процедуре банкротства гр. Шанькин В.С.¶</t>
         </is>
       </c>
       <c r="D315" s="3" t="n">
-        <v>46154</v>
+        <v>45898</v>
       </c>
       <c r="E315" s="3" t="n">
-        <v>46169</v>
+        <v>45915</v>
       </c>
       <c r="F315" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G315" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>№ 260527-1 от 27.05.2026 г.</t>
+          <t>88 от 15.09.2025</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J315" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кадулина А.В. от 11.06.2026 г., в процедуре банкроства Кадулина А.В. </t>
+          <t>СЗ от 12.09.25 по определению АС Самарской обл от 28.08.25, в отношении АУ Ивашкина А.С., в процедуре банкротства гр. Егоровой М.А.¶</t>
         </is>
       </c>
       <c r="D316" s="3" t="n">
-        <v>46192</v>
+        <v>45919</v>
       </c>
       <c r="E316" s="3" t="n">
-        <v>46209</v>
+        <v>45943</v>
       </c>
       <c r="F316" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G316" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
-          <t>№ 260706-1 от 06.07.2026 г. </t>
+          <t>№ 101 от 13.10.2025</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J316" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J316" s="2" t="inlineStr">
+        <is>
+          <t>33/2 от 06.11.2025 предписание об устранении, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t>Жалоба победителя торгов от 30.06.2026г, в процедуре банкроства Лактионов А,Е.</t>
+          <t>жалоба должника гр. Каспарян Н.М. от 27.08.25, в процедуре банкротсва гр. Каспарян Н.М.¶</t>
         </is>
       </c>
       <c r="D317" s="3" t="n">
-        <v>0</v>
+        <v>45911</v>
       </c>
       <c r="E317" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F317" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G317" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H317" s="2"/>
-      <c r="I317" s="2"/>
+      <c r="H317" s="2" t="inlineStr">
+        <is>
+          <t>приостановлено, рассмотривается в суде</t>
+        </is>
+      </c>
+      <c r="I317" s="2" t="inlineStr">
+        <is>
+          <t>заседание 15.04.2025</t>
+        </is>
+      </c>
       <c r="J317" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Саратовской области от 24.06.2026г. дело №А57-26849/2021, в  процедуре банкроства Бурхонова И.И.</t>
+          <t>обращение должника гр. Артомасов А.А. от 18.08.25, в процедуре банкротства гр. Артомасов А.А.¶</t>
         </is>
       </c>
       <c r="D318" s="3" t="n">
-        <v>46212</v>
+        <v>45926</v>
       </c>
       <c r="E318" s="3" t="n">
-        <v>46227</v>
+        <v>45946</v>
       </c>
       <c r="F318" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G318" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H318" s="2"/>
-      <c r="I318" s="2"/>
+      <c r="H318" s="2" t="inlineStr">
+        <is>
+          <t>102 от 16.10.2025</t>
+        </is>
+      </c>
+      <c r="I318" s="2" t="inlineStr">
+        <is>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J318" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской области от 06.07.2026 г. дело №А55-6923/2025, в процедуре банкроства Яговкина Д.В.</t>
+          <t>Жалоба Жуковой З.И. от 07.11.2025 г.  в процедуре банкроства гр. Жуковой З.И. по делу №А32-47274/2024</t>
         </is>
       </c>
       <c r="D319" s="3" t="n">
-        <v>46223</v>
+        <v>45978</v>
       </c>
       <c r="E319" s="3" t="n">
-        <v>46239</v>
+        <v>46041</v>
       </c>
       <c r="F319" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G319" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H319" s="2"/>
-      <c r="I319" s="2"/>
+      <c r="H319" s="2" t="inlineStr">
+        <is>
+          <t>19.01.2026 г. Прекращено </t>
+        </is>
+      </c>
+      <c r="I319" s="2" t="inlineStr">
+        <is>
+          <t>Прекращено, отказ в суде</t>
+        </is>
+      </c>
       <c r="J319" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="n">
         <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя Степановой Л.В. ООО МВК "ПСБ Финанс" от 14.07.2026 г, в процедуре банкроства Фитисова В.Н.</t>
+          <t>Жалоба Цыплиной З.П. от 12.11.2025 г., поступившая через Управление Росреестра по Пензенской области от 26.11.2025 в процедуре банкроства Комаровой Н.Г. А49-7076/2024</t>
         </is>
       </c>
       <c r="D320" s="3" t="n">
-        <v>0</v>
+        <v>45992</v>
       </c>
       <c r="E320" s="3" t="n">
-        <v>0</v>
+        <v>46037</v>
       </c>
       <c r="F320" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G320" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H320" s="2"/>
-      <c r="I320" s="2"/>
+      <c r="H320" s="2" t="inlineStr">
+        <is>
+          <t>№ 1 от 15.01.2026 г.</t>
+        </is>
+      </c>
+      <c r="I320" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J320" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="n">
-        <v>Казанцев Денис Валерьевич</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t>Заявление АУ Домино И.Н. от 12.12.2025 г., в процедуре банкроства Скокова С.Н.</t>
+          <t>Жалоба Солтаденкова А.В. от 28.10.2025 г., в процедуре банкроства Солдатенкова А.В.</t>
         </is>
       </c>
       <c r="D321" s="3" t="n">
-        <v>46048</v>
+        <v>45966</v>
       </c>
       <c r="E321" s="3" t="n">
-        <v>46065</v>
+        <v>45982</v>
       </c>
       <c r="F321" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G321" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>№ 18/1 от 12.02.2026 г.</t>
+          <t>№ 122 от 21.11.2025 г.</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J321" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J321" s="2" t="inlineStr">
+        <is>
+          <t>38 от 09.12.2025 устранеие, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России по Центральному району г. Хабаровска</t>
+          <t>СЗ от 05.12.2025 Определение АС Алтайского края от 27.11.2025 А03-19846/2024 в процедуре банкроства Коротковой Т.Н.</t>
         </is>
       </c>
       <c r="D322" s="3" t="n">
-        <v>41457</v>
+        <v>46001</v>
       </c>
       <c r="E322" s="3" t="n">
-        <v>41488</v>
+        <v>46052</v>
       </c>
       <c r="F322" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G322" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
-          <t>02.08.2013</t>
+          <t>№ 155 от 30.12.2025 г.</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J322" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Ульчского района</t>
+          <t>Определение АС Самарской области от 18.12.2025 г. №А55-28343/2023, в процедуре банкроства Родиной Е.В.</t>
         </is>
       </c>
       <c r="D323" s="3" t="n">
-        <v>42452</v>
+        <v>46037</v>
       </c>
       <c r="E323" s="3" t="n">
-        <v>42482</v>
+        <v>46055</v>
       </c>
       <c r="F323" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G323" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
-          <t>22.04.2016</t>
+          <t>№ 13 от 02.02.2026 г.</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J323" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t>МИФНС №8 по Хабаровскому краю</t>
+          <t>Жалоба Бабичева В.Н. от 29.12.2025 г., в процедуре банкроства Бабичева В.Н.</t>
         </is>
       </c>
       <c r="D324" s="3" t="n">
-        <v>42684</v>
+        <v>46034</v>
       </c>
       <c r="E324" s="3" t="n">
-        <v>42706</v>
+        <v>46051</v>
       </c>
       <c r="F324" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G324" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
-          <t>02.12.2016</t>
+          <t>№ 6 от 29.01.2026 г.</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J324" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
-          <t>УФНС по Камчатскому краю</t>
+          <t>Жалоба Родиной Е.В. от 23.01.2026 г., в процедуре банкроства Родиной Е.В.</t>
         </is>
       </c>
       <c r="D325" s="3" t="n">
-        <v>43112</v>
+        <v>46050</v>
       </c>
       <c r="E325" s="3" t="n">
-        <v>43166</v>
+        <v>46073</v>
       </c>
       <c r="F325" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G325" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>№ 20 от 20.02.2026 г. </t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена по Решению Президента Ассоциации "КМ СРО АУ "Единство" ОТ 07.03.2018</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J325" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
-          <t>ГУ-Хабаровское Региональное отделение ФСС РФ</t>
+          <t>Жалоба Гасымова Э.Г. от 16.02.2026г., в процедуре банкроства Гасымова Э.Г.</t>
         </is>
       </c>
       <c r="D326" s="3" t="n">
-        <v>43174</v>
+        <v>46073</v>
       </c>
       <c r="E326" s="3" t="n">
-        <v>43203</v>
+        <v>46097</v>
       </c>
       <c r="F326" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G326" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H326" s="2" t="inlineStr">
         <is>
-          <t>13.04.2018</t>
+          <t>№ 39 от 16.03.2026 г.</t>
         </is>
       </c>
       <c r="I326" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J326" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
-          <t>ГУ-Хабаровское Региональное отделение ФСС РФ</t>
+          <t>Определение АС Самарской области от 06.02.2026г. дело №А55-41295/2023, в процедуре банкроства Галиахметова Р.М.</t>
         </is>
       </c>
       <c r="D327" s="3" t="n">
-        <v>43174</v>
+        <v>46078</v>
       </c>
       <c r="E327" s="3" t="n">
-        <v>43203</v>
+        <v>46104</v>
       </c>
       <c r="F327" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G327" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>13.04.2018</t>
+          <t>№ 43 от 23.03.2026 г. </t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J327" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J327" s="2" t="inlineStr">
+        <is>
+          <t>260420-1 от 20.04.2026, предписание об устранении в течении месяца, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Тимофеева С.В.</t>
+          <t>Определение АС Самарской области от 02.03.2026 г. №А55-13251/2025, в процедуре банкроства Кучеренко В.Н.</t>
         </is>
       </c>
       <c r="D328" s="3" t="n">
-        <v>43346</v>
+        <v>46094</v>
       </c>
       <c r="E328" s="3" t="n">
-        <v>43385</v>
+        <v>46111</v>
       </c>
       <c r="F328" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G328" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>12.10.2018</t>
+          <t>№ 47  от 30.03.2026</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J328" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Заявление представителя должника Харрасова Г.Г. от 18.03.2026 г., в процедуре банкротства Буриева С.Г.</t>
         </is>
       </c>
       <c r="D329" s="3" t="n">
-        <v>44000</v>
+        <v>46105</v>
       </c>
       <c r="E329" s="3" t="n">
-        <v>44018</v>
+        <v>46132</v>
       </c>
       <c r="F329" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G329" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>№43 от 06.07.2020</t>
+          <t>№ 61 от 20.04.2026 г. </t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J329" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Алтайского края от 17.03.2026 №А03-13753/2024, в процедуре банкроства Кросиковой А.Ю.</t>
         </is>
       </c>
       <c r="D330" s="3" t="n">
-        <v>43500</v>
+        <v>46108</v>
       </c>
       <c r="E330" s="3" t="n">
-        <v>43577</v>
+        <v>46136</v>
       </c>
       <c r="F330" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G330" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
-          <t>№33 от 22.04.2019</t>
+          <t>№ 260424-2 от 24.04.2026 г.</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J330" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Федорова А.Ю. от 16.04.2026г., в процедуре банкроства Федорова А.Ю.</t>
         </is>
       </c>
       <c r="D331" s="3" t="n">
-        <v>43508</v>
+        <v>46132</v>
       </c>
       <c r="E331" s="3" t="n">
-        <v>43566</v>
+        <v>46157</v>
       </c>
       <c r="F331" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G331" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
-          <t>№38 от 11.04.2019</t>
+          <t>№ 260515-3 от 15.05.2026 г.</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J331" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО"Афалина" </t>
+          <t>Определение АС Самарской области от 31.03.2026г. дело №А55-6199/2025, в процедуре банкроства Вилонова А.Ю. </t>
         </is>
       </c>
       <c r="D332" s="3" t="n">
-        <v>44270</v>
+        <v>46139</v>
       </c>
       <c r="E332" s="3" t="n">
-        <v>44333</v>
+        <v>46157</v>
       </c>
       <c r="F332" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G332" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>№ 31 от 26.05.2021</t>
+          <t>№ 260515-5 от 15.05.2026 г. </t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J332" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО "Океонариум-ДВ" </t>
+          <t>Жалоба Кросиковой А.Ю. от 13.04.2026г., в процедуре банкроства Кросиковой А.Ю.</t>
         </is>
       </c>
       <c r="D333" s="3" t="n">
-        <v>44270</v>
+        <v>46154</v>
       </c>
       <c r="E333" s="3" t="n">
-        <v>44333</v>
+        <v>46169</v>
       </c>
       <c r="F333" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G333" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
-          <t>№32 ОТ 26.05.2021</t>
+          <t>№ 260527-1 от 27.05.2026 г.</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J333" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="n">
-        <v>Касаев Александр Александрович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 20.04.2026 отсутствие документа о сдаче теоритечиского экзамена Росреестра перерыв в работе АУ более 3 лет</t>
+          <t>Жалоба Кадулина А.В. от 11.06.2026 г., в процедуре банкроства Кадулина А.В. </t>
         </is>
       </c>
       <c r="D334" s="3" t="n">
-        <v>46137</v>
+        <v>46192</v>
       </c>
       <c r="E334" s="3" t="n">
-        <v>46139</v>
+        <v>46209</v>
       </c>
       <c r="F334" s="3" t="n">
-        <v>46137</v>
+        <v>0</v>
       </c>
       <c r="G334" s="3" t="n">
-        <v>46139</v>
+        <v>0</v>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
-          <t>2026/04/27-1 от 27.04.2026</t>
+          <t>№ 260706-1 от 06.07.2026 г. </t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J334" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба победителя торгов от 30.06.2026г, в процедуре банкроства Лактионов А,Е.</t>
         </is>
       </c>
       <c r="D335" s="3" t="n">
-        <v>42309</v>
+        <v>0</v>
       </c>
       <c r="E335" s="3" t="n">
-        <v>42366</v>
+        <v>0</v>
       </c>
       <c r="F335" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G335" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H335" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H335" s="2"/>
+      <c r="I335" s="2"/>
       <c r="J335" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Саратовской области от 24.06.2026г. дело №А57-26849/2021, в  процедуре банкроства Бурхонова И.И.</t>
         </is>
       </c>
       <c r="D336" s="3" t="n">
-        <v>42309</v>
+        <v>46212</v>
       </c>
       <c r="E336" s="3" t="n">
-        <v>42388</v>
+        <v>46227</v>
       </c>
       <c r="F336" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G336" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>№ 4 от 19.01.2016г.</t>
+          <t>№ 260724-3 от 24.07.2026 г.</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J336" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Самарской области от 06.07.2026 г. дело №А55-6923/2025, в процедуре банкроства Яговкина Д.В.</t>
         </is>
       </c>
       <c r="D337" s="3" t="n">
-        <v>42430</v>
+        <v>46223</v>
       </c>
       <c r="E337" s="3" t="n">
-        <v>42473</v>
+        <v>46239</v>
       </c>
       <c r="F337" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G337" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t> № 29 от 13.04.2016г</t>
+          <t>№260805-3 от 08.05.2026</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J337" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба представителя Степановой Л.В. ООО МВК "ПСБ Финанс" от 14.07.2026 г, в процедуре банкроства Фитисова В.Н.</t>
         </is>
       </c>
       <c r="D338" s="3" t="n">
-        <v>42522</v>
+        <v>46227</v>
       </c>
       <c r="E338" s="3" t="n">
-        <v>42580</v>
+        <v>46245</v>
       </c>
       <c r="F338" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G338" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>№ 92 от 29.07.2016г.</t>
+          <t>№ 260811-1 от 11.08.2026 г.</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J338" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Приморского края от 21.07.2026 г. дело №А51-9857/2022, в процедуре банкроства Ходько А.Ю.</t>
         </is>
       </c>
       <c r="D339" s="3" t="n">
-        <v>42795</v>
+        <v>46227</v>
       </c>
       <c r="E339" s="3" t="n">
-        <v>42851</v>
+        <v>46246</v>
       </c>
       <c r="F339" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G339" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>№ 41 от 26.04.2017 </t>
+          <t>№ 260812-1 от 12.08.2026 г.</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
-      <c r="J339" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J339" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Астраханской области от 22.07.2026 г. Дело №А06-9683/2021, в процедуре банкроства Шарипова Э.И.</t>
         </is>
       </c>
       <c r="D340" s="3" t="n">
-        <v>42851</v>
+        <v>46234</v>
       </c>
       <c r="E340" s="3" t="n">
-        <v>42899</v>
+        <v>46248</v>
       </c>
       <c r="F340" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G340" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t> № 65 от 13.06.2017 г</t>
+          <t>№ 260814-1 от 14.08.2026 г.</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J340" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Заявление Ремез М.В. от 29.07.2026 г., в процедуре банкроства Ремез М.В.</t>
         </is>
       </c>
       <c r="D341" s="3" t="n">
-        <v>42899</v>
+        <v>46240</v>
       </c>
       <c r="E341" s="3" t="n">
-        <v>42928</v>
+        <v>46255</v>
       </c>
       <c r="F341" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G341" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t> № 85 от 12.07.2017 г</t>
+          <t>№ 260821-3 от 21.08.2026 г.</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J341" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Звягинцева А.А. от 25.08.2026 г., в процедуре банкроства Кантемировой О.В.</t>
         </is>
       </c>
       <c r="D342" s="3" t="n">
-        <v>42979</v>
+        <v>46262</v>
       </c>
       <c r="E342" s="3" t="n">
-        <v>43024</v>
+        <v>46281</v>
       </c>
       <c r="F342" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G342" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>№ 177 от 16.10.2017</t>
+          <t>№ 260916-2 от 16.09.2026 г.</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J342" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
-          <t>Сущеская К.В.</t>
+          <t>Определение АС Республики Коми от 03.09.2026 г. дело № А29-13733/2024, в процедуре банкроства Щемилова А.В.</t>
         </is>
       </c>
       <c r="D343" s="3" t="n">
-        <v>0</v>
+        <v>46272</v>
       </c>
       <c r="E343" s="3" t="n">
-        <v>43285</v>
+        <v>46286</v>
       </c>
       <c r="F343" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G343" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>04.07.2018</t>
+          <t>№ 260921-1 от 21.09.2026 г.</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J343" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Черезова Н.И. от 15.09.2026 г., в процедуре банкроства Черезов Н.И.</t>
         </is>
       </c>
       <c r="D344" s="3" t="n">
-        <v>43252</v>
+        <v>46286</v>
       </c>
       <c r="E344" s="3" t="n">
-        <v>43285</v>
+        <v>46302</v>
       </c>
       <c r="F344" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G344" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H344" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H344" s="2"/>
+      <c r="I344" s="2"/>
       <c r="J344" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Ивашкин Алексей Сергеевич</v>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя кредиторов гр. Мироновой Н.С.</t>
+          <t>Определение АС Республики Хакасия от 16.09.2026 г. дело №А74-2704/2022, в процедуре банкроства Гариповой Т.И.</t>
         </is>
       </c>
       <c r="D345" s="3" t="n">
-        <v>45019</v>
+        <v>46277</v>
       </c>
       <c r="E345" s="3" t="n">
-        <v>45033</v>
+        <v>46302</v>
       </c>
       <c r="F345" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G345" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H345" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H345" s="2"/>
+      <c r="I345" s="2"/>
       <c r="J345" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="n">
-        <v>Кашуба Юрий Борисович</v>
+        <v>Казанцев Денис Валерьевич</v>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя комитета Мироновой Н.С. от 08.10.23, ДС полученные от реализации не распределены АУ</t>
+          <t>Заявление АУ Домино И.Н. от 12.12.2025 г., в процедуре банкроства Скокова С.Н.</t>
         </is>
       </c>
       <c r="D346" s="3" t="n">
-        <v>45210</v>
+        <v>46048</v>
       </c>
       <c r="E346" s="3" t="n">
-        <v>45483</v>
+        <v>46065</v>
       </c>
       <c r="F346" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G346" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>38 от 10.07.2024</t>
+          <t>№ 18/1 от 12.02.2026 г.</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J346" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="n">
-        <v>Керимова Эльмира Ряшитовна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D347" s="3" t="n">
-        <v>43841</v>
+        <v>42309</v>
       </c>
       <c r="E347" s="3" t="n">
-        <v>43868</v>
+        <v>42366</v>
       </c>
       <c r="F347" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G347" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>№4 от 07.02.2020</t>
+          <t>№ 190 от 28.12.2015г.</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J347" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D348" s="3" t="n">
-        <v>43684</v>
+        <v>42309</v>
       </c>
       <c r="E348" s="3" t="n">
-        <v>43745</v>
+        <v>42388</v>
       </c>
       <c r="F348" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G348" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>№98 от 07.10.2019</t>
+          <t>№ 4 от 19.01.2016г.</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J348" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J348" s="2" t="inlineStr">
+        <is>
+          <t>№ 13 от 11.02.2016г. - Штраф в размере 2500 руб</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D349" s="3" t="n">
-        <v>40193</v>
+        <v>42430</v>
       </c>
       <c r="E349" s="3" t="n">
-        <v>40211</v>
+        <v>42473</v>
       </c>
       <c r="F349" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G349" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>№ 9/1 от 02.02.2010 г</t>
+          <t> № 29 от 13.04.2016г</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J349" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D350" s="3" t="n">
-        <v>40193</v>
+        <v>42522</v>
       </c>
       <c r="E350" s="3" t="n">
-        <v>40219</v>
+        <v>42580</v>
       </c>
       <c r="F350" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G350" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>№ 10 от 10.02.2010 г</t>
+          <t>№ 92 от 29.07.2016г.</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J350" s="2" t="inlineStr">
         <is>
-          <t>№ 21 от 03.03.2010 г. - замечание</t>
+          <t>№ 69 от 19.08.2016г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D351" s="3" t="n">
-        <v>40238</v>
+        <v>42795</v>
       </c>
       <c r="E351" s="3" t="n">
-        <v>40269</v>
+        <v>42851</v>
       </c>
       <c r="F351" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G351" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>№ 24 от 01.04.2010 г.</t>
+          <t>№ 41 от 26.04.2017 </t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J351" s="2" t="inlineStr">
         <is>
-          <t>№ 27 от 30.04.2010 г. - предупреждение</t>
+          <t>№13 от 10.05.2017 Замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D352" s="3" t="n">
-        <v>40238</v>
+        <v>42851</v>
       </c>
       <c r="E352" s="3" t="n">
-        <v>40281</v>
+        <v>42899</v>
       </c>
       <c r="F352" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G352" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
-          <t>№ 27 от 13.04.2010 г</t>
+          <t> № 65 от 13.06.2017 г</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J352" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J352" s="2" t="inlineStr">
+        <is>
+          <t>№ 20 от 06.07.2017 г. - предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D353" s="3" t="n">
-        <v>40695</v>
+        <v>42899</v>
       </c>
       <c r="E353" s="3" t="n">
-        <v>40746</v>
+        <v>42928</v>
       </c>
       <c r="F353" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G353" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
-          <t>№ 76 от 22.07.2011 г.</t>
+          <t> № 85 от 12.07.2017 г</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J353" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J353" s="2" t="inlineStr">
+        <is>
+          <t>№ 26 от 03.08.2017 г. -штраф 1000,00 руб</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D354" s="3" t="n">
-        <v>40725</v>
+        <v>42979</v>
       </c>
       <c r="E354" s="3" t="n">
-        <v>40756</v>
+        <v>43024</v>
       </c>
       <c r="F354" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G354" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>№ 83/2 от 01.08.2011 г</t>
+          <t>№ 177 от 16.10.2017</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J354" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J354" s="2" t="inlineStr">
+        <is>
+          <t>13.11.2017  предписание об устранении выявленных нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Сущеская К.В.</t>
         </is>
       </c>
       <c r="D355" s="3" t="n">
-        <v>40725</v>
+        <v>0</v>
       </c>
       <c r="E355" s="3" t="n">
-        <v>40759</v>
+        <v>43285</v>
       </c>
       <c r="F355" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G355" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>№ 86 от 04.08.2011 г</t>
+          <t>04.07.2018</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J355" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D356" s="3" t="n">
-        <v>40817</v>
+        <v>43252</v>
       </c>
       <c r="E356" s="3" t="n">
-        <v>40864</v>
+        <v>43285</v>
       </c>
       <c r="F356" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G356" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>№ 129 от 17.11.2011 г</t>
+          <t> № 70 от 04.07.2018г</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J356" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба представителя кредиторов гр. Мироновой Н.С.</t>
         </is>
       </c>
       <c r="D357" s="3" t="n">
-        <v>40848</v>
+        <v>45019</v>
       </c>
       <c r="E357" s="3" t="n">
-        <v>40904</v>
+        <v>45033</v>
       </c>
       <c r="F357" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G357" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
-          <t>№ 150 от 27.12.2011 г.</t>
+          <t>№32 от 17.04.2023</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J357" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба представителя комитета Мироновой Н.С. от 08.10.23, ДС полученные от реализации не распределены АУ</t>
         </is>
       </c>
       <c r="D358" s="3" t="n">
-        <v>40940</v>
+        <v>45210</v>
       </c>
       <c r="E358" s="3" t="n">
-        <v>40974</v>
+        <v>45483</v>
       </c>
       <c r="F358" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G358" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
-          <t>№ 36 от 06.03.2012 г</t>
+          <t>38 от 10.07.2024</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J358" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Кашуба Юрий Борисович</v>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Мироновой Н.С. от 09.09.2026 г., поступившая Через Управление Росреестра по Краснодарскому краю</t>
         </is>
       </c>
       <c r="D359" s="3" t="n">
-        <v>41334</v>
+        <v>0</v>
       </c>
       <c r="E359" s="3" t="n">
-        <v>41340</v>
+        <v>0</v>
       </c>
       <c r="F359" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G359" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H359" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H359" s="2"/>
+      <c r="I359" s="2"/>
+      <c r="J359" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="n">
-        <v>Клименко Мария Евгеньевна</v>
+        <v>Керимова Эльмира Ряшитовна</v>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D360" s="3" t="n">
-        <v>41426</v>
+        <v>43841</v>
       </c>
       <c r="E360" s="3" t="n">
-        <v>41466</v>
+        <v>43868</v>
       </c>
       <c r="F360" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G360" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
-          <t>№ 103 от 11.07.2013 г.</t>
+          <t>№4 от 07.02.2020</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J360" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J360" s="2" t="inlineStr">
+        <is>
+          <t>н/д</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D361" s="3" t="n">
-        <v>41426</v>
+        <v>43684</v>
       </c>
       <c r="E361" s="3" t="n">
-        <v>41481</v>
+        <v>43745</v>
       </c>
       <c r="F361" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G361" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t> № 123 от 26.07.2013 г.</t>
+          <t>№98 от 07.10.2019</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J361" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
-          <t>ГУ-УПФ РФ в Константиновском районе</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D362" s="3" t="n">
-        <v>41442</v>
+        <v>40193</v>
       </c>
       <c r="E362" s="3" t="n">
-        <v>41466</v>
+        <v>40211</v>
       </c>
       <c r="F362" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G362" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>11.07.2013</t>
+          <t>№ 9/1 от 02.02.2010 г</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J362" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J362" s="2" t="inlineStr">
+        <is>
+          <t>№ 9/1 от 02.02.2010 г</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D363" s="3" t="n">
-        <v>41456</v>
+        <v>40193</v>
       </c>
       <c r="E363" s="3" t="n">
-        <v>41494</v>
+        <v>40219</v>
       </c>
       <c r="F363" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G363" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
-          <t>№ 129 от 08.08.2013 г.</t>
+          <t>№ 10 от 10.02.2010 г</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J363" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J363" s="2" t="inlineStr">
+        <is>
+          <t>№ 21 от 03.03.2010 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
-          <t>Отделение Пенсионного фонда РФ в Ейском районе</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D364" s="3" t="n">
-        <v>41463</v>
+        <v>40238</v>
       </c>
       <c r="E364" s="3" t="n">
-        <v>41494</v>
+        <v>40269</v>
       </c>
       <c r="F364" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G364" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
-          <t>08.08.2013</t>
+          <t>№ 24 от 01.04.2010 г.</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J364" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J364" s="2" t="inlineStr">
+        <is>
+          <t>№ 27 от 30.04.2010 г. - предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D365" s="3" t="n">
-        <v>41883</v>
+        <v>40238</v>
       </c>
       <c r="E365" s="3" t="n">
-        <v>41920</v>
+        <v>40281</v>
       </c>
       <c r="F365" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G365" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
-          <t>№ 131 от 08.10.2014г.</t>
+          <t>№ 27 от 13.04.2010 г</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J365" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D366" s="3" t="n">
-        <v>42491</v>
+        <v>40695</v>
       </c>
       <c r="E366" s="3" t="n">
-        <v>42530</v>
+        <v>40746</v>
       </c>
       <c r="F366" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G366" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
-          <t> № 51 от 09.06.2016 г</t>
+          <t>№ 76 от 22.07.2011 г.</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J366" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Краснодарского края от 14.11.2022 по делу А32-5798/2019</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D367" s="3" t="n">
-        <v>44942</v>
+        <v>40725</v>
       </c>
       <c r="E367" s="3" t="n">
-        <v>44963</v>
+        <v>40756</v>
       </c>
       <c r="F367" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G367" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
-          <t>№21 от 06.02.2023</t>
+          <t>№ 83/2 от 01.08.2011 г</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J367" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
-          <t>Представление Ейской межрайонной прокуратуры </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D368" s="3" t="n">
-        <v>45022</v>
+        <v>40725</v>
       </c>
       <c r="E368" s="3" t="n">
-        <v>45037</v>
+        <v>40759</v>
       </c>
       <c r="F368" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G368" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
-          <t>№36 от 21.04.2023</t>
+          <t>№ 86 от 04.08.2011 г</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J368" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Краснодарского края от 15.02.2023 по делу А32-5798/2019</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D369" s="3" t="n">
-        <v>45057</v>
+        <v>40817</v>
       </c>
       <c r="E369" s="3" t="n">
-        <v>45076</v>
+        <v>40864</v>
       </c>
       <c r="F369" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G369" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H369" s="2" t="inlineStr">
         <is>
-          <t>№47 от 30.05.2023 г.</t>
+          <t>№ 129 от 17.11.2011 г</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J369" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D370" s="3" t="n">
-        <v>45134</v>
+        <v>40848</v>
       </c>
       <c r="E370" s="3" t="n">
-        <v>45165</v>
+        <v>40904</v>
       </c>
       <c r="F370" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G370" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>№70/19 от 28.08.2023</t>
+          <t>№ 150 от 27.12.2011 г.</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J370" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 25.10.24 предстьавителя должника гр. Гаврилиной Л.А., в процедуре банкроства гр. Гаврилиной Л.А</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D371" s="3" t="n">
-        <v>45604</v>
+        <v>40940</v>
       </c>
       <c r="E371" s="3" t="n">
-        <v>45618</v>
+        <v>40974</v>
       </c>
       <c r="F371" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G371" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H371" s="2" t="inlineStr">
         <is>
-          <t>58 от 22.11.2024</t>
+          <t>№ 36 от 06.03.2012 г</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J371" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Краснодарского края от 11.10.24, СЗ Ассоциации от 28.10.24, в процедуре банкроства гр. Шевченко Н.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D372" s="3" t="n">
-        <v>45601</v>
+        <v>41334</v>
       </c>
       <c r="E372" s="3" t="n">
-        <v>45621</v>
+        <v>41340</v>
       </c>
       <c r="F372" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G372" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H372" s="2" t="inlineStr">
         <is>
-          <t>59 от 25.11.2024</t>
+          <t>№ 35 от 07.03.-18.03.2013 г.</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
+          <t>Нарушение выявлено</t>
         </is>
       </c>
       <c r="J372" s="2" t="inlineStr">
         <is>
-          <t>2 от 20.05.2025 предупреждение, устранение нарушений в срок</t>
+          <t>№ 30 от 08.04.2013 г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
-          <t>представление Домодедовской городской прокуратуры от 18.04.2025, в процедуре банкротсва гр. Гаврилиной Л.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D373" s="3" t="n">
-        <v>45777</v>
+        <v>41426</v>
       </c>
       <c r="E373" s="3" t="n">
-        <v>45800</v>
+        <v>41466</v>
       </c>
       <c r="F373" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G373" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
-          <t>45 от 23.05.2025</t>
+          <t>№ 103 от 11.07.2013 г.</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J373" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="n">
         <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D374" s="3" t="n">
-        <v>45897</v>
+        <v>41426</v>
       </c>
       <c r="E374" s="3" t="n">
-        <v>45920</v>
+        <v>41481</v>
       </c>
       <c r="F374" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G374" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H374" s="2" t="inlineStr">
         <is>
-          <t>№ 117 от 20.09.2025</t>
+          <t> № 123 от 26.07.2013 г.</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J374" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Сайпрус Инвестмент"</t>
+          <t>ГУ-УПФ РФ в Константиновском районе</t>
         </is>
       </c>
       <c r="D375" s="3" t="n">
-        <v>42565</v>
+        <v>41442</v>
       </c>
       <c r="E375" s="3" t="n">
-        <v>42592</v>
+        <v>41466</v>
       </c>
       <c r="F375" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G375" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H375" s="2" t="inlineStr">
         <is>
-          <t>10.08.2016</t>
+          <t>11.07.2013</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J375" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Сайпрус Инвестмент"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D376" s="3" t="n">
-        <v>42591</v>
+        <v>41456</v>
       </c>
       <c r="E376" s="3" t="n">
-        <v>42641</v>
+        <v>41494</v>
       </c>
       <c r="F376" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G376" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
-          <t>28.09.2016</t>
+          <t>№ 129 от 08.08.2013 г.</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J376" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кошелева Д.Н.</t>
+          <t>Отделение Пенсионного фонда РФ в Ейском районе</t>
         </is>
       </c>
       <c r="D377" s="3" t="n">
-        <v>43388</v>
+        <v>41463</v>
       </c>
       <c r="E377" s="3" t="n">
-        <v>43418</v>
+        <v>41494</v>
       </c>
       <c r="F377" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G377" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H377" s="2" t="inlineStr">
         <is>
-          <t>№138 от 14.11.2018</t>
+          <t>08.08.2013</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J377" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D378" s="3" t="n">
-        <v>43983</v>
+        <v>41883</v>
       </c>
       <c r="E378" s="3" t="n">
-        <v>44014</v>
+        <v>41920</v>
       </c>
       <c r="F378" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G378" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
-          <t>№25/1 от 02.07.2020</t>
+          <t>№ 131 от 08.10.2014г.</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J378" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J378" s="2" t="inlineStr">
+        <is>
+          <t>№ 42 от 30.06.2016 г. - не применять мер дисциплинарного воздействия</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D379" s="3" t="n">
-        <v>43983</v>
+        <v>42491</v>
       </c>
       <c r="E379" s="3" t="n">
-        <v>44014</v>
+        <v>42530</v>
       </c>
       <c r="F379" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G379" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H379" s="2" t="inlineStr">
         <is>
-          <t>№25/2 от 02.07.2020</t>
+          <t> № 51 от 09.06.2016 г</t>
         </is>
       </c>
       <c r="I379" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J379" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Краснодарского края от 14.11.2022 по делу А32-5798/2019</t>
         </is>
       </c>
       <c r="D380" s="3" t="n">
-        <v>43983</v>
+        <v>44942</v>
       </c>
       <c r="E380" s="3" t="n">
-        <v>44014</v>
+        <v>44963</v>
       </c>
       <c r="F380" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G380" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
-          <t>№25/3 от 02.07.2020</t>
+          <t>№21 от 06.02.2023</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J380" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J380" s="2" t="inlineStr">
+        <is>
+          <t>№24 от 23.03.2023 г. -предписание об устранении выявленных нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Ейской межрайонной прокуратуры </t>
         </is>
       </c>
       <c r="D381" s="3" t="n">
-        <v>44014</v>
+        <v>45022</v>
       </c>
       <c r="E381" s="3" t="n">
-        <v>44043</v>
+        <v>45037</v>
       </c>
       <c r="F381" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G381" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
-          <t>№41 от 31.07.2020</t>
+          <t>№36 от 21.04.2023</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J381" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J381" s="2" t="inlineStr">
+        <is>
+          <t>№32 от 01.06.2023 г. - предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Краснодарского края от 15.02.2023 по делу А32-5798/2019</t>
         </is>
       </c>
       <c r="D382" s="3" t="n">
-        <v>44014</v>
+        <v>45057</v>
       </c>
       <c r="E382" s="3" t="n">
-        <v>44043</v>
+        <v>45076</v>
       </c>
       <c r="F382" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G382" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H382" s="2" t="inlineStr">
         <is>
-          <t>№42 от 31.07.2020</t>
+          <t>№47 от 30.05.2023 г.</t>
         </is>
       </c>
       <c r="I382" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J382" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D383" s="3" t="n">
-        <v>44014</v>
+        <v>45134</v>
       </c>
       <c r="E383" s="3" t="n">
-        <v>44043</v>
+        <v>45165</v>
       </c>
       <c r="F383" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G383" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H383" s="2" t="inlineStr">
         <is>
-          <t>№43 от 31.07.2020</t>
+          <t>№70/19 от 28.08.2023</t>
         </is>
       </c>
       <c r="I383" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J383" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J383" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B384" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C384" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба от 25.10.24 предстьавителя должника гр. Гаврилиной Л.А., в процедуре банкроства гр. Гаврилиной Л.А</t>
         </is>
       </c>
       <c r="D384" s="3" t="n">
-        <v>44089</v>
+        <v>45604</v>
       </c>
       <c r="E384" s="3" t="n">
-        <v>44125</v>
+        <v>45618</v>
       </c>
       <c r="F384" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G384" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H384" s="2" t="inlineStr">
         <is>
-          <t>№60 от 21.10.2020</t>
+          <t>58 от 22.11.2024</t>
         </is>
       </c>
       <c r="I384" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J384" s="2"/>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J384" s="2" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C385" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Краснодарского края от 11.10.24, СЗ Ассоциации от 28.10.24, в процедуре банкроства гр. Шевченко Н.А.</t>
         </is>
       </c>
       <c r="D385" s="3" t="n">
-        <v>44152</v>
+        <v>45601</v>
       </c>
       <c r="E385" s="3" t="n">
-        <v>44182</v>
+        <v>45621</v>
       </c>
       <c r="F385" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G385" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H385" s="2" t="inlineStr">
         <is>
-          <t>№69 от 17.12.2020</t>
+          <t>59 от 25.11.2024</t>
         </is>
       </c>
       <c r="I385" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J385" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J385" s="2" t="inlineStr">
+        <is>
+          <t>2 от 20.05.2025 предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B386" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C386" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>представление Домодедовской городской прокуратуры от 18.04.2025, в процедуре банкротсва гр. Гаврилиной Л.А.</t>
         </is>
       </c>
       <c r="D386" s="3" t="n">
-        <v>43476</v>
+        <v>45777</v>
       </c>
       <c r="E386" s="3" t="n">
-        <v>43531</v>
+        <v>45800</v>
       </c>
       <c r="F386" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G386" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H386" s="2" t="inlineStr">
         <is>
-          <t>№10 от 07.03.2019</t>
+          <t>45 от 23.05.2025</t>
         </is>
       </c>
       <c r="I386" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J386" s="2"/>
+          <t>Нарушения  выявлены</t>
+        </is>
+      </c>
+      <c r="J386" s="2" t="inlineStr">
+        <is>
+          <t>9/1 от 16.06.2025, Предупреждение, установлен срок ддля устранения нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="n">
-        <v>Кобелев Александр Юрьевич</v>
+        <v>Клименко Мария Евгеньевна</v>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C387" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D387" s="3" t="n">
-        <v>43515</v>
+        <v>45897</v>
       </c>
       <c r="E387" s="3" t="n">
-        <v>43544</v>
+        <v>45920</v>
       </c>
       <c r="F387" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G387" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H387" s="2" t="inlineStr">
         <is>
-          <t>№24 от 20.03.2019</t>
+          <t>№ 117 от 20.09.2025</t>
         </is>
       </c>
       <c r="I387" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J387" s="2"/>
+          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
+      <c r="J387" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B388" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C388" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ООО "Сайпрус Инвестмент"</t>
         </is>
       </c>
       <c r="D388" s="3" t="n">
-        <v>43515</v>
+        <v>42565</v>
       </c>
       <c r="E388" s="3" t="n">
-        <v>43544</v>
+        <v>42592</v>
       </c>
       <c r="F388" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G388" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H388" s="2" t="inlineStr">
         <is>
-          <t>№23 от 20.03.2019</t>
+          <t>10.08.2016</t>
         </is>
       </c>
       <c r="I388" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J388" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B389" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C389" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ООО "Сайпрус Инвестмент"</t>
         </is>
       </c>
       <c r="D389" s="3" t="n">
-        <v>43559</v>
+        <v>42591</v>
       </c>
       <c r="E389" s="3" t="n">
-        <v>43621</v>
+        <v>42641</v>
       </c>
       <c r="F389" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G389" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H389" s="2" t="inlineStr">
         <is>
-          <t>№66 от 05.06.2019</t>
+          <t>28.09.2016</t>
         </is>
       </c>
       <c r="I389" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J389" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B390" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C390" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Кошелева Д.Н.</t>
         </is>
       </c>
       <c r="D390" s="3" t="n">
-        <v>43571</v>
+        <v>43388</v>
       </c>
       <c r="E390" s="3" t="n">
-        <v>43629</v>
+        <v>43418</v>
       </c>
       <c r="F390" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G390" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H390" s="2" t="inlineStr">
         <is>
-          <t>№68 от 13.06.2019</t>
+          <t>№138 от 14.11.2018</t>
         </is>
       </c>
       <c r="I390" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J390" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B391" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C391" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D391" s="3" t="n">
-        <v>43571</v>
+        <v>43983</v>
       </c>
       <c r="E391" s="3" t="n">
-        <v>43629</v>
+        <v>44014</v>
       </c>
       <c r="F391" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G391" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H391" s="2" t="inlineStr">
         <is>
-          <t>№42 от 13.06.2019</t>
+          <t>№25/1 от 02.07.2020</t>
         </is>
       </c>
       <c r="I391" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J391" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B392" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C392" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D392" s="3" t="n">
-        <v>43578</v>
+        <v>43983</v>
       </c>
       <c r="E392" s="3" t="n">
-        <v>0</v>
+        <v>44014</v>
       </c>
       <c r="F392" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G392" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H392" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
-[...2 lines deleted...]
-      <c r="I392" s="2"/>
+          <t>№25/2 от 02.07.2020</t>
+        </is>
+      </c>
+      <c r="I392" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J392" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C393" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D393" s="3" t="n">
-        <v>43602</v>
+        <v>43983</v>
       </c>
       <c r="E393" s="3" t="n">
-        <v>43621</v>
+        <v>44014</v>
       </c>
       <c r="F393" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G393" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H393" s="2" t="inlineStr">
         <is>
-          <t>№57 от 05.06.2019</t>
+          <t>№25/3 от 02.07.2020</t>
         </is>
       </c>
       <c r="I393" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J393" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C394" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D394" s="3" t="n">
-        <v>43609</v>
+        <v>44014</v>
       </c>
       <c r="E394" s="3" t="n">
-        <v>0</v>
+        <v>44043</v>
       </c>
       <c r="F394" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G394" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H394" s="2" t="inlineStr">
         <is>
-          <t>Прекращено рассмотрение жалобы на основании п. 3.4 Федерального стандарта, утвержденного Приказом Минэкономразвития РФ от 03.07.2015 г. №432</t>
-[...2 lines deleted...]
-      <c r="I394" s="2"/>
+          <t>№41 от 31.07.2020</t>
+        </is>
+      </c>
+      <c r="I394" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J394" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B395" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C395" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D395" s="3" t="n">
-        <v>43613</v>
+        <v>44014</v>
       </c>
       <c r="E395" s="3" t="n">
-        <v>0</v>
+        <v>44043</v>
       </c>
       <c r="F395" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G395" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H395" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
-[...2 lines deleted...]
-      <c r="I395" s="2"/>
+          <t>№42 от 31.07.2020</t>
+        </is>
+      </c>
+      <c r="I395" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J395" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C396" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D396" s="3" t="n">
-        <v>43629</v>
+        <v>44014</v>
       </c>
       <c r="E396" s="3" t="n">
-        <v>0</v>
+        <v>44043</v>
       </c>
       <c r="F396" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G396" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H396" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
-[...2 lines deleted...]
-      <c r="I396" s="2"/>
+          <t>№43 от 31.07.2020</t>
+        </is>
+      </c>
+      <c r="I396" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J396" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B397" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C397" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D397" s="3" t="n">
-        <v>43637</v>
+        <v>44089</v>
       </c>
       <c r="E397" s="3" t="n">
-        <v>0</v>
+        <v>44125</v>
       </c>
       <c r="F397" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G397" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H397" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
-[...2 lines deleted...]
-      <c r="I397" s="2"/>
+          <t>№60 от 21.10.2020</t>
+        </is>
+      </c>
+      <c r="I397" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J397" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B398" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C398" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D398" s="3" t="n">
-        <v>43780</v>
+        <v>44152</v>
       </c>
       <c r="E398" s="3" t="n">
-        <v>43809</v>
+        <v>44182</v>
       </c>
       <c r="F398" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G398" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H398" s="2" t="inlineStr">
         <is>
-          <t>№133 от 10.12.2019</t>
+          <t>№69 от 17.12.2020</t>
         </is>
       </c>
       <c r="I398" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J398" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B399" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C399" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D399" s="3" t="n">
-        <v>42552</v>
+        <v>43476</v>
       </c>
       <c r="E399" s="3" t="n">
-        <v>42592</v>
+        <v>43531</v>
       </c>
       <c r="F399" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G399" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H399" s="2" t="inlineStr">
         <is>
-          <t>№ 90 от 10.08.2016г</t>
+          <t>№10 от 07.03.2019</t>
         </is>
       </c>
       <c r="I399" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J399" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B400" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C400" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D400" s="3" t="n">
-        <v>43374</v>
+        <v>43515</v>
       </c>
       <c r="E400" s="3" t="n">
-        <v>43418</v>
+        <v>43544</v>
       </c>
       <c r="F400" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G400" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H400" s="2" t="inlineStr">
         <is>
-          <t>№138 от 14.11.2018</t>
+          <t>№24 от 20.03.2019</t>
         </is>
       </c>
       <c r="I400" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J400" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B401" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C401" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D401" s="3" t="n">
-        <v>42583</v>
+        <v>43515</v>
       </c>
       <c r="E401" s="3" t="n">
-        <v>42641</v>
+        <v>43544</v>
       </c>
       <c r="F401" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G401" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H401" s="2" t="inlineStr">
         <is>
-          <t> № 115 от 28.09.2016г.</t>
+          <t>№23 от 20.03.2019</t>
         </is>
       </c>
       <c r="I401" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J401" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B402" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C402" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D402" s="3" t="n">
-        <v>44722</v>
+        <v>43559</v>
       </c>
       <c r="E402" s="3" t="n">
-        <v>44748</v>
+        <v>43621</v>
       </c>
       <c r="F402" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G402" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H402" s="2" t="inlineStr">
         <is>
-          <t>№76 от 06.07.2022</t>
+          <t>№66 от 05.06.2019</t>
         </is>
       </c>
       <c r="I402" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J402" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B403" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C403" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D403" s="3" t="n">
-        <v>44511</v>
+        <v>43571</v>
       </c>
       <c r="E403" s="3" t="n">
-        <v>44543</v>
+        <v>43629</v>
       </c>
       <c r="F403" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G403" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H403" s="2" t="inlineStr">
         <is>
-          <t>№91 от 13.12.2021</t>
+          <t>№68 от 13.06.2019</t>
         </is>
       </c>
       <c r="I403" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J403" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B404" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C404" s="2" t="inlineStr">
         <is>
-          <t>жалоба б/н, б/д через Росреестр по Пермскому краю Ахматова А.Е.,  в процедуре банкротства ООО "ШОН"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D404" s="3" t="n">
-        <v>45736</v>
+        <v>43571</v>
       </c>
       <c r="E404" s="3" t="n">
-        <v>45751</v>
+        <v>43629</v>
       </c>
       <c r="F404" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G404" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H404" s="2" t="inlineStr">
         <is>
-          <t>24 от 04.04.25</t>
+          <t>№42 от 13.06.2019</t>
         </is>
       </c>
       <c r="I404" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J404" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B405" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C405" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО ПКТБ "Техпроект" от 02.04.25,, в процедуре банкротсва ООО "РИСАР" и гр. Канисев О.М.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D405" s="3" t="n">
-        <v>45764</v>
+        <v>43578</v>
       </c>
       <c r="E405" s="3" t="n">
-        <v>45782</v>
+        <v>0</v>
       </c>
       <c r="F405" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G405" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H405" s="2" t="inlineStr">
         <is>
-          <t>33 от 05.05.2025</t>
-[...6 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
+        </is>
+      </c>
+      <c r="I405" s="2"/>
       <c r="J405" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B406" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C406" s="2" t="inlineStr">
         <is>
-          <t>Обращение ПАО "Т ПЛЮС" филиал "Пермский" от 10.04.2026г, в процедуре банкроства ОАО "Уралтеплосервис"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D406" s="3" t="n">
-        <v>46133</v>
+        <v>43602</v>
       </c>
       <c r="E406" s="3" t="n">
-        <v>46157</v>
+        <v>43621</v>
       </c>
       <c r="F406" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G406" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H406" s="2" t="inlineStr">
         <is>
-          <t>№ 260515-1 от 15.05.2026 г.</t>
+          <t>№57 от 05.06.2019</t>
         </is>
       </c>
       <c r="I406" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J406" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B407" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C407" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Курилова Н.М. от 20.04.2026 г., в процедуре банкротства ООО "РТЦ"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D407" s="3" t="n">
-        <v>46135</v>
+        <v>43609</v>
       </c>
       <c r="E407" s="3" t="n">
-        <v>46154</v>
+        <v>0</v>
       </c>
       <c r="F407" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G407" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H407" s="2" t="inlineStr">
         <is>
-          <t>№ 260512-3 от 12.05.2026 г.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прекращено рассмотрение жалобы на основании п. 3.4 Федерального стандарта, утвержденного Приказом Минэкономразвития РФ от 03.07.2015 г. №432</t>
+        </is>
+      </c>
+      <c r="I407" s="2"/>
       <c r="J407" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B408" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C408" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Сафиной А.Р. от 17.04.2026 г., поступившая через Управление Росреестра по Пермскому краю от 29.04.2026г., в процедуре должника Маценко В.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D408" s="3" t="n">
-        <v>46146</v>
+        <v>43613</v>
       </c>
       <c r="E408" s="3" t="n">
-        <v>46162</v>
+        <v>0</v>
       </c>
       <c r="F408" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G408" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H408" s="2" t="inlineStr">
         <is>
-          <t>№260520-1 от 20.05.2026</t>
-[...6 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
+        </is>
+      </c>
+      <c r="I408" s="2"/>
       <c r="J408" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="n">
         <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B409" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C409" s="2" t="inlineStr">
         <is>
-          <t>Письмо участника торгов Светлакова К. от 25.06.2026 г., в процедуре банкротства Безрукавого С.Н. </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D409" s="3" t="n">
-        <v>0</v>
+        <v>43629</v>
       </c>
       <c r="E409" s="3" t="n">
         <v>0</v>
       </c>
       <c r="F409" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G409" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H409" s="2"/>
+      <c r="H409" s="2" t="inlineStr">
+        <is>
+          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
+        </is>
+      </c>
       <c r="I409" s="2"/>
       <c r="J409" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="n">
-        <v>Коваленко Алексей Владимирович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B410" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C410" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D410" s="3" t="n">
-        <v>43009</v>
+        <v>43637</v>
       </c>
       <c r="E410" s="3" t="n">
-        <v>43049</v>
+        <v>0</v>
       </c>
       <c r="F410" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G410" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H410" s="2" t="inlineStr">
         <is>
-          <t>№248 от 10.11.2017г</t>
-[...11 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
+        </is>
+      </c>
+      <c r="I410" s="2"/>
+      <c r="J410" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="n">
-        <v>Коваленко Алексей Владимирович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B411" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C411" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Глумакова Р.А. от 20.03.25, поступившая через Росреестр г. Москва, в процедуре банкротсва гр. Глумакова Р.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D411" s="3" t="n">
-        <v>45754</v>
+        <v>43780</v>
       </c>
       <c r="E411" s="3" t="n">
-        <v>45803</v>
+        <v>43809</v>
       </c>
       <c r="F411" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G411" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H411" s="2" t="inlineStr">
         <is>
-          <t>45/1 от 26.05.2025</t>
+          <t>№133 от 10.12.2019</t>
         </is>
       </c>
       <c r="I411" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J411" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="n">
-        <v>Коваленко Алексей Владимирович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B412" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C412" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Управление Росреестра по Омской области от 22.10.2025, в процедуре банкротства ООО "НГСМ"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D412" s="3" t="n">
-        <v>45957</v>
+        <v>42552</v>
       </c>
       <c r="E412" s="3" t="n">
-        <v>45973</v>
+        <v>42592</v>
       </c>
       <c r="F412" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G412" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H412" s="2" t="inlineStr">
         <is>
-          <t>№ 117 от 12.11.2025</t>
+          <t>№ 90 от 10.08.2016г</t>
         </is>
       </c>
       <c r="I412" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J412" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B413" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C413" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D413" s="3" t="n">
-        <v>43822</v>
+        <v>43374</v>
       </c>
       <c r="E413" s="3" t="n">
-        <v>43878</v>
+        <v>43418</v>
       </c>
       <c r="F413" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G413" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H413" s="2" t="inlineStr">
         <is>
-          <t>№7 от 17.02.2020</t>
+          <t>№138 от 14.11.2018</t>
         </is>
       </c>
       <c r="I413" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J413" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B414" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C414" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D414" s="3" t="n">
-        <v>43482</v>
+        <v>42583</v>
       </c>
       <c r="E414" s="3" t="n">
-        <v>43542</v>
+        <v>42641</v>
       </c>
       <c r="F414" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G414" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H414" s="2" t="inlineStr">
         <is>
-          <t>№22 от 18.03.2019</t>
+          <t> № 115 от 28.09.2016г.</t>
         </is>
       </c>
       <c r="I414" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J414" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B415" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C415" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D415" s="3" t="n">
-        <v>40360</v>
+        <v>44722</v>
       </c>
       <c r="E415" s="3" t="n">
-        <v>40394</v>
+        <v>44748</v>
       </c>
       <c r="F415" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G415" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H415" s="2" t="inlineStr">
         <is>
-          <t> № 74 от 04.08.2010 г.</t>
+          <t>№76 от 06.07.2022</t>
         </is>
       </c>
       <c r="I415" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J415" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B416" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C416" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D416" s="3" t="n">
-        <v>40575</v>
+        <v>44511</v>
       </c>
       <c r="E416" s="3" t="n">
-        <v>40619</v>
+        <v>44543</v>
       </c>
       <c r="F416" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G416" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H416" s="2" t="inlineStr">
         <is>
-          <t>№ 23 от 17.03.2011 г.</t>
+          <t>№91 от 13.12.2021</t>
         </is>
       </c>
       <c r="I416" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J416" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B417" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C417" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба б/н, б/д через Росреестр по Пермскому краю Ахматова А.Е.,  в процедуре банкротства ООО "ШОН"</t>
         </is>
       </c>
       <c r="D417" s="3" t="n">
-        <v>40634</v>
+        <v>45736</v>
       </c>
       <c r="E417" s="3" t="n">
-        <v>40675</v>
+        <v>45751</v>
       </c>
       <c r="F417" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G417" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H417" s="2" t="inlineStr">
         <is>
-          <t>№ 51 от 12.05.2011 г.</t>
+          <t>24 от 04.04.25</t>
         </is>
       </c>
       <c r="I417" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J417" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B418" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C418" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба ООО ПКТБ "Техпроект" от 02.04.25,, в процедуре банкротсва ООО "РИСАР" и гр. Канисев О.М.</t>
         </is>
       </c>
       <c r="D418" s="3" t="n">
-        <v>40695</v>
+        <v>45764</v>
       </c>
       <c r="E418" s="3" t="n">
-        <v>40746</v>
+        <v>45782</v>
       </c>
       <c r="F418" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G418" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H418" s="2" t="inlineStr">
         <is>
-          <t>№ 76/1 от 22.07.2011 г.</t>
+          <t>33 от 05.05.2025</t>
         </is>
       </c>
       <c r="I418" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J418" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B419" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C419" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Обращение ПАО "Т ПЛЮС" филиал "Пермский" от 10.04.2026г, в процедуре банкроства ОАО "Уралтеплосервис"</t>
         </is>
       </c>
       <c r="D419" s="3" t="n">
-        <v>40817</v>
+        <v>46133</v>
       </c>
       <c r="E419" s="3" t="n">
-        <v>40854</v>
+        <v>46157</v>
       </c>
       <c r="F419" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G419" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H419" s="2" t="inlineStr">
         <is>
-          <t>№ 113 от 07.11.2011 г.</t>
+          <t>№ 260515-1 от 15.05.2026 г.</t>
         </is>
       </c>
       <c r="I419" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J419" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C420" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Курилова Н.М. от 20.04.2026 г., в процедуре банкротства ООО "РТЦ"</t>
         </is>
       </c>
       <c r="D420" s="3" t="n">
-        <v>41334</v>
+        <v>46135</v>
       </c>
       <c r="E420" s="3" t="n">
-        <v>41388</v>
+        <v>46154</v>
       </c>
       <c r="F420" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G420" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H420" s="2" t="inlineStr">
         <is>
-          <t>№ 57 от 24.04.2013 г.</t>
+          <t>№ 260512-3 от 12.05.2026 г.</t>
         </is>
       </c>
       <c r="I420" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J420" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B421" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C421" s="2" t="inlineStr">
         <is>
-          <t>УПФР в г. Таганроге Ростовской области</t>
+          <t>Жалоба Сафиной А.Р. от 17.04.2026 г., поступившая через Управление Росреестра по Пермскому краю от 29.04.2026г., в процедуре должника Маценко В.В.</t>
         </is>
       </c>
       <c r="D421" s="3" t="n">
-        <v>41359</v>
+        <v>46146</v>
       </c>
       <c r="E421" s="3" t="n">
-        <v>41388</v>
+        <v>46162</v>
       </c>
       <c r="F421" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G421" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H421" s="2" t="inlineStr">
         <is>
-          <t>24.04.2013</t>
+          <t>№260520-1 от 20.05.2026</t>
         </is>
       </c>
       <c r="I421" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J421" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Кобелев Александр Юрьевич</v>
       </c>
       <c r="B422" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C422" s="2" t="inlineStr">
         <is>
-          <t>Управление Пенсионного фонда РФ по Усть-Донецкому району Ростовской области</t>
+          <t>Письмо участника торгов Светлакова К. от 25.06.2026 г., в процедуре банкротства Безрукавого С.Н. </t>
         </is>
       </c>
       <c r="D422" s="3" t="n">
-        <v>41456</v>
+        <v>0</v>
       </c>
       <c r="E422" s="3" t="n">
-        <v>41481</v>
+        <v>0</v>
       </c>
       <c r="F422" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G422" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H422" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H422" s="2"/>
+      <c r="I422" s="2"/>
       <c r="J422" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Коваленко Алексей Владимирович</v>
       </c>
       <c r="B423" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C423" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D423" s="3" t="n">
-        <v>41944</v>
+        <v>43009</v>
       </c>
       <c r="E423" s="3" t="n">
-        <v>41984</v>
+        <v>43049</v>
       </c>
       <c r="F423" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G423" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H423" s="2" t="inlineStr">
         <is>
-          <t>№ 157 от 11.12.2014г</t>
+          <t>№248 от 10.11.2017г</t>
         </is>
       </c>
       <c r="I423" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J423" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J423" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2017г.-Рекомендация об исключении</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Коваленко Алексей Владимирович</v>
       </c>
       <c r="B424" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C424" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба должника гр. Глумакова Р.А. от 20.03.25, поступившая через Росреестр г. Москва, в процедуре банкротсва гр. Глумакова Р.А.</t>
         </is>
       </c>
       <c r="D424" s="3" t="n">
-        <v>41944</v>
+        <v>45754</v>
       </c>
       <c r="E424" s="3" t="n">
-        <v>41995</v>
+        <v>45803</v>
       </c>
       <c r="F424" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G424" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H424" s="2" t="inlineStr">
         <is>
-          <t>№ 162 от 22.12.2014г.</t>
+          <t>45/1 от 26.05.2025</t>
         </is>
       </c>
       <c r="I424" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J424" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="n">
-        <v>Козлов Сергей Константинович</v>
+        <v>Коваленко Алексей Владимирович</v>
       </c>
       <c r="B425" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C425" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Уведомление Управление Росреестра по Омской области от 22.10.2025, в процедуре банкротства ООО "НГСМ"</t>
         </is>
       </c>
       <c r="D425" s="3" t="n">
-        <v>42064</v>
+        <v>45957</v>
       </c>
       <c r="E425" s="3" t="n">
-        <v>42104</v>
+        <v>45973</v>
       </c>
       <c r="F425" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G425" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H425" s="2" t="inlineStr">
         <is>
-          <t> № 51 от 10.04.2015г.</t>
+          <t>№ 117 от 12.11.2025</t>
         </is>
       </c>
       <c r="I425" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J425" s="2" t="inlineStr">
         <is>
-          <t>№ 33 от 29.04.2015г. - замечание</t>
+          <t>39 от 09.12.2025, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B426" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C426" s="2" t="inlineStr">
         <is>
-          <t>ГУ-Ростовской РО ФСС РФ</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D426" s="3" t="n">
-        <v>41954</v>
+        <v>43822</v>
       </c>
       <c r="E426" s="3" t="n">
-        <v>41984</v>
+        <v>43878</v>
       </c>
       <c r="F426" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G426" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H426" s="2" t="inlineStr">
         <is>
-          <t>11.12.2014</t>
+          <t>№7 от 17.02.2020</t>
         </is>
       </c>
       <c r="I426" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J426" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B427" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C427" s="2" t="inlineStr">
         <is>
-          <t>ГУ-Управление ПФ РФ в Октябрьском районе</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D427" s="3" t="n">
-        <v>42073</v>
+        <v>43482</v>
       </c>
       <c r="E427" s="3" t="n">
-        <v>42104</v>
+        <v>43542</v>
       </c>
       <c r="F427" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G427" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H427" s="2" t="inlineStr">
         <is>
-          <t>10.04.2015</t>
+          <t>№22 от 18.03.2019</t>
         </is>
       </c>
       <c r="I427" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J427" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B428" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C428" s="2" t="inlineStr">
         <is>
-          <t>ГУ ОПФ РФ по Ростовской области</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D428" s="3" t="n">
-        <v>42149</v>
+        <v>40360</v>
       </c>
       <c r="E428" s="3" t="n">
-        <v>42179</v>
+        <v>40394</v>
       </c>
       <c r="F428" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G428" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H428" s="2" t="inlineStr">
         <is>
-          <t>24.06.2015</t>
+          <t> № 74 от 04.08.2010 г.</t>
         </is>
       </c>
       <c r="I428" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J428" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B429" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C429" s="2" t="inlineStr">
         <is>
-          <t>Филиал №17 ГУ-Ростовское РО ФСС РФ</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D429" s="3" t="n">
-        <v>42121</v>
+        <v>40575</v>
       </c>
       <c r="E429" s="3" t="n">
-        <v>42150</v>
+        <v>40619</v>
       </c>
       <c r="F429" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G429" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H429" s="2" t="inlineStr">
         <is>
-          <t>26.05.2015</t>
+          <t>№ 23 от 17.03.2011 г.</t>
         </is>
       </c>
       <c r="I429" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J429" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B430" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C430" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D430" s="3" t="n">
-        <v>42125</v>
+        <v>40634</v>
       </c>
       <c r="E430" s="3" t="n">
-        <v>42179</v>
+        <v>40675</v>
       </c>
       <c r="F430" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G430" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H430" s="2" t="inlineStr">
         <is>
-          <t>№ 91 от 24..06.2015</t>
+          <t>№ 51 от 12.05.2011 г.</t>
         </is>
       </c>
       <c r="I430" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J430" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B431" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C431" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D431" s="3" t="n">
-        <v>42186</v>
+        <v>40695</v>
       </c>
       <c r="E431" s="3" t="n">
-        <v>42222</v>
+        <v>40746</v>
       </c>
       <c r="F431" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G431" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H431" s="2" t="inlineStr">
         <is>
-          <t>№ 123 от 06.08.2015г</t>
+          <t>№ 76/1 от 22.07.2011 г.</t>
         </is>
       </c>
       <c r="I431" s="2" t="inlineStr">
         <is>
-          <t>Нарушения вывлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J431" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B432" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C432" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D432" s="3" t="n">
-        <v>42361</v>
+        <v>40817</v>
       </c>
       <c r="E432" s="3" t="n">
-        <v>42390</v>
+        <v>40854</v>
       </c>
       <c r="F432" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G432" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H432" s="2" t="inlineStr">
         <is>
-          <t>№ 5 от 21.01.2016г</t>
+          <t>№ 113 от 07.11.2011 г.</t>
         </is>
       </c>
       <c r="I432" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J432" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J432" s="2" t="inlineStr">
+        <is>
+          <t>№ 61 от 24.11.2011 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B433" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C433" s="2" t="inlineStr">
         <is>
-          <t>ГУ-УПФ РФ в г. Таганроге Ростовской области</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D433" s="3" t="n">
-        <v>42361</v>
+        <v>41334</v>
       </c>
       <c r="E433" s="3" t="n">
-        <v>42390</v>
+        <v>41388</v>
       </c>
       <c r="F433" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G433" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H433" s="2" t="inlineStr">
         <is>
-          <t>21.01.2016</t>
+          <t>№ 57 от 24.04.2013 г.</t>
         </is>
       </c>
       <c r="I433" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J433" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J433" s="2" t="inlineStr">
+        <is>
+          <t> № 47 от 16.05.2013 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B434" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C434" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>УПФР в г. Таганроге Ростовской области</t>
         </is>
       </c>
       <c r="D434" s="3" t="n">
-        <v>42705</v>
+        <v>41359</v>
       </c>
       <c r="E434" s="3" t="n">
-        <v>42761</v>
+        <v>41388</v>
       </c>
       <c r="F434" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G434" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H434" s="2" t="inlineStr">
         <is>
-          <t>№ 5 от 26.01.2017г; </t>
+          <t>24.04.2013</t>
         </is>
       </c>
       <c r="I434" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J434" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B435" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C435" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Управление Пенсионного фонда РФ по Усть-Донецкому району Ростовской области</t>
         </is>
       </c>
       <c r="D435" s="3" t="n">
-        <v>42750</v>
+        <v>41456</v>
       </c>
       <c r="E435" s="3" t="n">
-        <v>42767</v>
+        <v>41481</v>
       </c>
       <c r="F435" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G435" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H435" s="2" t="inlineStr">
         <is>
-          <t>№ 6 от 01.02.2017г.</t>
+          <t>26.07.2013</t>
         </is>
       </c>
       <c r="I435" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J435" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B436" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C436" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "ТНС энерго Ярославль"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D436" s="3" t="n">
-        <v>42865</v>
+        <v>41944</v>
       </c>
       <c r="E436" s="3" t="n">
-        <v>42892</v>
+        <v>41984</v>
       </c>
       <c r="F436" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G436" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H436" s="2" t="inlineStr">
         <is>
-          <t>06.06.2017</t>
+          <t>№ 157 от 11.12.2014г</t>
         </is>
       </c>
       <c r="I436" s="2" t="inlineStr">
         <is>
-          <t>Прекращена ( отказ заявителя)</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J436" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B437" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C437" s="2" t="inlineStr">
         <is>
-          <t>УФНС России по Волгоградской области</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D437" s="3" t="n">
-        <v>42892</v>
+        <v>41944</v>
       </c>
       <c r="E437" s="3" t="n">
-        <v>42919</v>
+        <v>41995</v>
       </c>
       <c r="F437" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G437" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H437" s="2" t="inlineStr">
         <is>
-          <t>03.07.2017</t>
+          <t>№ 162 от 22.12.2014г.</t>
         </is>
       </c>
       <c r="I437" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J437" s="2" t="inlineStr">
         <is>
-          <t>21.07.2017 Замечание</t>
+          <t>№ 2 от 22.01.2015г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B438" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C438" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D438" s="3" t="n">
-        <v>42892</v>
+        <v>42064</v>
       </c>
       <c r="E438" s="3" t="n">
-        <v>42919</v>
+        <v>42104</v>
       </c>
       <c r="F438" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G438" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H438" s="2" t="inlineStr">
         <is>
-          <t> № 73 от 03.07.2017 г</t>
+          <t> № 51 от 10.04.2015г.</t>
         </is>
       </c>
       <c r="I438" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J438" s="2" t="inlineStr">
         <is>
-          <t>№ 22 от 24.07.2017 г.- замечание</t>
+          <t>№ 33 от 29.04.2015г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B439" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C439" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>ГУ-Ростовской РО ФСС РФ</t>
         </is>
       </c>
       <c r="D439" s="3" t="n">
-        <v>42920</v>
+        <v>41954</v>
       </c>
       <c r="E439" s="3" t="n">
-        <v>42982</v>
+        <v>41984</v>
       </c>
       <c r="F439" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G439" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H439" s="2" t="inlineStr">
         <is>
-          <t>№125 от 04.09.2017г</t>
+          <t>11.12.2014</t>
         </is>
       </c>
       <c r="I439" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J439" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B440" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C440" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>ГУ-Управление ПФ РФ в Октябрьском районе</t>
         </is>
       </c>
       <c r="D440" s="3" t="n">
-        <v>45134</v>
+        <v>42073</v>
       </c>
       <c r="E440" s="3" t="n">
-        <v>45165</v>
+        <v>42104</v>
       </c>
       <c r="F440" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G440" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H440" s="2" t="inlineStr">
         <is>
-          <t>№70/24 от 27.08.2023</t>
+          <t>10.04.2015</t>
         </is>
       </c>
       <c r="I440" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J440" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B441" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C441" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Гайдаев В.С.</t>
+          <t>ГУ ОПФ РФ по Ростовской области</t>
         </is>
       </c>
       <c r="D441" s="3" t="n">
-        <v>44525</v>
+        <v>42149</v>
       </c>
       <c r="E441" s="3" t="n">
-        <v>44557</v>
+        <v>42179</v>
       </c>
       <c r="F441" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G441" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H441" s="2" t="inlineStr">
         <is>
-          <t>№96 ОТ 27.12.2021</t>
+          <t>24.06.2015</t>
         </is>
       </c>
       <c r="I441" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J441" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B442" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C442" s="2" t="inlineStr">
         <is>
-          <t>прдставление прокуратуры от 16.05.24 г. Батайска, в процедуре банкротства ООО ДКФ "МАРИШКА"</t>
+          <t>Филиал №17 ГУ-Ростовское РО ФСС РФ</t>
         </is>
       </c>
       <c r="D442" s="3" t="n">
-        <v>45441</v>
+        <v>42121</v>
       </c>
       <c r="E442" s="3" t="n">
-        <v>45460</v>
+        <v>42150</v>
       </c>
       <c r="F442" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G442" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H442" s="2" t="inlineStr">
         <is>
-          <t>35 от 17.06.2024</t>
+          <t>26.05.2015</t>
         </is>
       </c>
       <c r="I442" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J442" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B443" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C443" s="2" t="inlineStr">
         <is>
-          <t>представление Прокуратуры города Великие Луки от 13.09.2024 № 02-79-2024¶о нарушениях требований законодательства о банкротстве, в процедуре банкротства ООО «ВЗМК60».</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D443" s="3" t="n">
-        <v>45502</v>
+        <v>42125</v>
       </c>
       <c r="E443" s="3" t="n">
-        <v>45580</v>
+        <v>42179</v>
       </c>
       <c r="F443" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G443" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H443" s="2" t="inlineStr">
         <is>
-          <t>51/1 от 15.10.2024</t>
+          <t>№ 91 от 24..06.2015</t>
         </is>
       </c>
       <c r="I443" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J443" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B444" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C444" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Парамонова Е.В. б/н, б/д, через прокуратуру Ворошиловского р-на г. Ростов-на-Дону от 07.05.25, в процедуре банкротсва гр. Индюченко В.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D444" s="3" t="n">
-        <v>45796</v>
+        <v>42186</v>
       </c>
       <c r="E444" s="3" t="n">
-        <v>45813</v>
+        <v>42222</v>
       </c>
       <c r="F444" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G444" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H444" s="2" t="inlineStr">
         <is>
-          <t>51 от 05.06.2025</t>
+          <t>№ 123 от 06.08.2015г</t>
         </is>
       </c>
       <c r="I444" s="2" t="inlineStr">
         <is>
-          <t>Нарушения малозначительные</t>
-[...2 lines deleted...]
-      <c r="J444" s="2"/>
+          <t>Нарушения вывлены</t>
+        </is>
+      </c>
+      <c r="J444" s="2" t="inlineStr">
+        <is>
+          <t>№ 87 от 27.08.2015г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B445" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C445" s="2" t="inlineStr">
         <is>
-          <t>Решение АС Свердловской области от  08.09.2025 №А60-34104/2025. в процедуре банкроства ООО "ПМТ Логистика" А60-68974/2019</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D445" s="3" t="n">
-        <v>45993</v>
+        <v>42361</v>
       </c>
       <c r="E445" s="3" t="n">
-        <v>46017</v>
+        <v>42390</v>
       </c>
       <c r="F445" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G445" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H445" s="2" t="inlineStr">
         <is>
-          <t>148, от 26.12.2025.</t>
+          <t>№ 5 от 21.01.2016г</t>
         </is>
       </c>
       <c r="I445" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J445" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="n">
         <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B446" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C446" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Представителя Канцелярской Д.С. - Бабаян А.В. от 21.04.2026гг., в процедуре банкротсва ООО "ИМПЭКС" </t>
+          <t>ГУ-УПФ РФ в г. Таганроге Ростовской области</t>
         </is>
       </c>
       <c r="D446" s="3" t="n">
-        <v>46142</v>
+        <v>42361</v>
       </c>
       <c r="E446" s="3" t="n">
-        <v>46160</v>
+        <v>42390</v>
       </c>
       <c r="F446" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G446" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H446" s="2" t="inlineStr">
         <is>
-          <t>№ 260518-1 от 18.05.2026 г.</t>
+          <t>21.01.2016</t>
         </is>
       </c>
       <c r="I446" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J446" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="n">
-        <v>Колесников Петр Павлович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B447" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C447" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D447" s="3" t="n">
-        <v>45134</v>
+        <v>42705</v>
       </c>
       <c r="E447" s="3" t="n">
-        <v>45165</v>
+        <v>42761</v>
       </c>
       <c r="F447" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G447" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H447" s="2" t="inlineStr">
         <is>
-          <t>№70/4 от 28.08.2023 г. </t>
+          <t>№ 5 от 26.01.2017г; </t>
         </is>
       </c>
       <c r="I447" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J447" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="n">
-        <v>Колесников Петр Павлович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B448" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C448" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Подгорног от 23.01.24г. в отношении процедуры гр. Азявин С.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D448" s="3" t="n">
-        <v>45317</v>
+        <v>42750</v>
       </c>
       <c r="E448" s="3" t="n">
-        <v>45366</v>
+        <v>42767</v>
       </c>
       <c r="F448" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G448" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H448" s="2" t="inlineStr">
         <is>
-          <t>15.03.2024, № 22</t>
+          <t>№ 6 от 01.02.2017г.</t>
         </is>
       </c>
       <c r="I448" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J448" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="n">
-        <v>Колесников Петр Павлович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B449" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C449" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба ПАО "ТНС энерго Ярославль"</t>
         </is>
       </c>
       <c r="D449" s="3" t="n">
-        <v>45897</v>
+        <v>42865</v>
       </c>
       <c r="E449" s="3" t="n">
-        <v>45920</v>
+        <v>42892</v>
       </c>
       <c r="F449" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G449" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H449" s="2" t="inlineStr">
         <is>
-          <t>№ 109 от 20.09.2025</t>
+          <t>06.06.2017</t>
         </is>
       </c>
       <c r="I449" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, рроверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Прекращена ( отказ заявителя)</t>
         </is>
       </c>
       <c r="J449" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="n">
-        <v>Колобошников Альберт Борисович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B450" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C450" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Афипский НПЗ"</t>
+          <t>УФНС России по Волгоградской области</t>
         </is>
       </c>
       <c r="D450" s="3" t="n">
-        <v>44677</v>
+        <v>42892</v>
       </c>
       <c r="E450" s="3" t="n">
-        <v>44718</v>
+        <v>42919</v>
       </c>
       <c r="F450" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G450" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H450" s="2" t="inlineStr">
         <is>
-          <t>№69 от 06.06.2022</t>
+          <t>03.07.2017</t>
         </is>
       </c>
       <c r="I450" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J450" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J450" s="2" t="inlineStr">
+        <is>
+          <t>21.07.2017 Замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="n">
-        <v>Колобошников Альберт Борисович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B451" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C451" s="2" t="inlineStr">
         <is>
-          <t>определение АС Мурманской обл. от 11.12.23 по делу А42-6409/2019 в связи с повторным неисполнением требования о предоставлении отчета по процедуре</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D451" s="3" t="n">
-        <v>45282</v>
+        <v>42892</v>
       </c>
       <c r="E451" s="3" t="n">
-        <v>45306</v>
+        <v>42919</v>
       </c>
       <c r="F451" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G451" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H451" s="2" t="inlineStr">
         <is>
-          <t>15.01.2024</t>
+          <t> № 73 от 03.07.2017 г</t>
         </is>
       </c>
       <c r="I451" s="2" t="inlineStr">
         <is>
-          <t>меры приняты, нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J451" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J451" s="2" t="inlineStr">
+        <is>
+          <t>№ 22 от 24.07.2017 г.- замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="n">
-        <v>Колобошников Альберт Борисович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B452" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C452" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Мышко А.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D452" s="3" t="n">
-        <v>44644</v>
+        <v>42920</v>
       </c>
       <c r="E452" s="3" t="n">
-        <v>44676</v>
+        <v>42982</v>
       </c>
       <c r="F452" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G452" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H452" s="2" t="inlineStr">
         <is>
-          <t>25.04.2022</t>
+          <t>№125 от 04.09.2017г</t>
         </is>
       </c>
       <c r="I452" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J452" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="n">
-        <v>Колобошников Альберт Борисович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B453" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C453" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 23.01.25 представителя Ильиной А.В.,  в процедуре банкротства ЗАО "Селект Нью-Йорк"</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D453" s="3" t="n">
-        <v>45692</v>
+        <v>45134</v>
       </c>
       <c r="E453" s="3" t="n">
-        <v>45713</v>
+        <v>45165</v>
       </c>
       <c r="F453" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G453" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H453" s="2" t="inlineStr">
         <is>
-          <t>9 от 25.02.2025</t>
+          <t>№70/24 от 27.08.2023</t>
         </is>
       </c>
       <c r="I453" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J453" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J453" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="n">
-        <v>Коновалова Елена Юрьевна</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B454" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C454" s="2" t="inlineStr">
         <is>
-          <t>МИФНС №10 по Санткт-Петербургу </t>
+          <t>жалоба гр. Гайдаев В.С.</t>
         </is>
       </c>
       <c r="D454" s="3" t="n">
-        <v>42976</v>
+        <v>44525</v>
       </c>
       <c r="E454" s="3" t="n">
-        <v>43003</v>
+        <v>44557</v>
       </c>
       <c r="F454" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G454" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H454" s="2"/>
+      <c r="H454" s="2" t="inlineStr">
+        <is>
+          <t>№96 ОТ 27.12.2021</t>
+        </is>
+      </c>
       <c r="I454" s="2" t="inlineStr">
         <is>
-          <t>Проверка приостановлена, в связи с рассмотрением в Росреестре по аналогичным нарушениям административного расследования</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J454" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="n">
-        <v>Коновалова Елена Юрьевна</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B455" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C455" s="2" t="inlineStr">
         <is>
-          <t>Астафьева С.Ф.</t>
+          <t>прдставление прокуратуры от 16.05.24 г. Батайска, в процедуре банкротства ООО ДКФ "МАРИШКА"</t>
         </is>
       </c>
       <c r="D455" s="3" t="n">
-        <v>43139</v>
+        <v>45441</v>
       </c>
       <c r="E455" s="3" t="n">
-        <v>43166</v>
+        <v>45460</v>
       </c>
       <c r="F455" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G455" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H455" s="2" t="inlineStr">
         <is>
-          <t>07.03.2018</t>
+          <t>35 от 17.06.2024</t>
         </is>
       </c>
       <c r="I455" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена по Решению Президента Ассоциации "КМ СРО АУ "Единство" от 07.03.2018</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J455" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="n">
-        <v>Коновалова Елена Юрьевна</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B456" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C456" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>представление Прокуратуры города Великие Луки от 13.09.2024 № 02-79-2024¶о нарушениях требований законодательства о банкротстве, в процедуре банкротства ООО «ВЗМК60».</t>
         </is>
       </c>
       <c r="D456" s="3" t="n">
-        <v>43627</v>
+        <v>45502</v>
       </c>
       <c r="E456" s="3" t="n">
-        <v>43681</v>
+        <v>45580</v>
       </c>
       <c r="F456" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G456" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H456" s="2" t="inlineStr">
         <is>
-          <t>№74/1 от 04.08.2019</t>
+          <t>51/1 от 15.10.2024</t>
         </is>
       </c>
       <c r="I456" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J456" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J456" s="2" t="inlineStr">
+        <is>
+          <t>44 от 15.11.2024 предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="n">
-        <v>Коновалова Елена Юрьевна</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B457" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C457" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба гр. Парамонова Е.В. б/н, б/д, через прокуратуру Ворошиловского р-на г. Ростов-на-Дону от 07.05.25, в процедуре банкротсва гр. Индюченко В.А.</t>
         </is>
       </c>
       <c r="D457" s="3" t="n">
-        <v>43132</v>
+        <v>45796</v>
       </c>
       <c r="E457" s="3" t="n">
-        <v>43160</v>
+        <v>45813</v>
       </c>
       <c r="F457" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G457" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H457" s="2" t="inlineStr">
         <is>
-          <t>№ 5 от 01.03.2018г.</t>
+          <t>51 от 05.06.2025</t>
         </is>
       </c>
       <c r="I457" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения малозначительные</t>
+        </is>
+      </c>
+      <c r="J457" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="n">
-        <v>Коновалова Елена Юрьевна</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B458" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C458" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Сегежского района Республики Карелия </t>
+          <t>Решение АС Свердловской области от  08.09.2025 №А60-34104/2025. в процедуре банкроства ООО "ПМТ Логистика" А60-68974/2019</t>
         </is>
       </c>
       <c r="D458" s="3" t="n">
-        <v>45007</v>
+        <v>45993</v>
       </c>
       <c r="E458" s="3" t="n">
-        <v>45037</v>
+        <v>46017</v>
       </c>
       <c r="F458" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G458" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H458" s="2" t="inlineStr">
         <is>
-          <t>№35 от 21.04.2023 г. </t>
+          <t>148, от 26.12.2025.</t>
         </is>
       </c>
       <c r="I458" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J458" s="2" t="inlineStr">
         <is>
-          <t>№31 от 01.06.2023 г. - предупреждение </t>
+          <t>1 от 26.01.2026, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="n">
-        <v>Коновалова Елена Юрьевна</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B459" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C459" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>Жалоба Представителя Канцелярской Д.С. - Бабаян А.В. от 21.04.2026гг., в процедуре банкротсва ООО "ИМПЭКС" </t>
         </is>
       </c>
       <c r="D459" s="3" t="n">
-        <v>45329</v>
+        <v>46142</v>
       </c>
       <c r="E459" s="3" t="n">
-        <v>45336</v>
+        <v>46160</v>
       </c>
       <c r="F459" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G459" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H459" s="2" t="inlineStr">
         <is>
-          <t>№10 от 14.02.2024</t>
+          <t>№ 260518-1 от 18.05.2026 г.</t>
         </is>
       </c>
       <c r="I459" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J459" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="n">
-        <v>Кочкаров Джамбулат Билялович</v>
+        <v>Козлов Сергей Константинович</v>
       </c>
       <c r="B460" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C460" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Совета 9/26 от 15.05.2025 по рассомтрению представления Прокуратуры КК от 30.04.2026 </t>
         </is>
       </c>
       <c r="D460" s="3" t="n">
-        <v>40299</v>
+        <v>46167</v>
       </c>
       <c r="E460" s="3" t="n">
-        <v>40331</v>
+        <v>46198</v>
       </c>
       <c r="F460" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G460" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H460" s="2" t="inlineStr">
         <is>
-          <t>№ 53 от 02.06.2010 г.</t>
+          <t>№26062026-1 от 25.06.2026</t>
         </is>
       </c>
       <c r="I460" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J460" s="2" t="inlineStr">
         <is>
-          <t>№ 40 от 18.06.2010 г. - замечание</t>
+          <t>ДК назначено на 14.08.2026, Решением 260814-5 от 14.08.2026 рассмотрение ВП прекращено в связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="n">
-        <v>Кочкаров Джамбулат Билялович</v>
+        <v>Колесников Петр Павлович</v>
       </c>
       <c r="B461" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C461" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D461" s="3" t="n">
-        <v>41344</v>
+        <v>45134</v>
       </c>
       <c r="E461" s="3" t="n">
-        <v>41375</v>
+        <v>45165</v>
       </c>
       <c r="F461" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G461" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H461" s="2" t="inlineStr">
         <is>
-          <t>№ 51 от 11.04.2013 г</t>
+          <t>№70/4 от 28.08.2023 г. </t>
         </is>
       </c>
       <c r="I461" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J461" s="2" t="inlineStr">
         <is>
-          <t>№ 44 от 30.04.2013 г. - замечание</t>
+          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="n">
-        <v>Кочкаров Джамбулат Билялович</v>
+        <v>Колесников Петр Павлович</v>
       </c>
       <c r="B462" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C462" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба гр. Подгорног от 23.01.24г. в отношении процедуры гр. Азявин С.А.</t>
         </is>
       </c>
       <c r="D462" s="3" t="n">
-        <v>41913</v>
+        <v>45317</v>
       </c>
       <c r="E462" s="3" t="n">
-        <v>41973</v>
+        <v>45366</v>
       </c>
       <c r="F462" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G462" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H462" s="2" t="inlineStr">
         <is>
-          <t>№ 151 от 30.11.2014г</t>
+          <t>15.03.2024, № 22</t>
         </is>
       </c>
       <c r="I462" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J462" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="n">
-        <v>Кочкаров Джамбулат Билялович</v>
+        <v>Колесников Петр Павлович</v>
       </c>
       <c r="B463" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C463" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D463" s="3" t="n">
-        <v>42491</v>
+        <v>45897</v>
       </c>
       <c r="E463" s="3" t="n">
-        <v>42537</v>
+        <v>45920</v>
       </c>
       <c r="F463" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G463" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H463" s="2" t="inlineStr">
         <is>
-          <t> № 57 от 16.06.2016г.</t>
+          <t>№ 109 от 20.09.2025</t>
         </is>
       </c>
       <c r="I463" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>20.09.2025, рроверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
+      <c r="J463" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="n">
-        <v>Кочкаров Джамбулат Билялович</v>
+        <v>Колобошников Альберт Борисович</v>
       </c>
       <c r="B464" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C464" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Чеченской области</t>
+          <t>Жалоба ООО "Афипский НПЗ"</t>
         </is>
       </c>
       <c r="D464" s="3" t="n">
-        <v>42808</v>
+        <v>44677</v>
       </c>
       <c r="E464" s="3" t="n">
-        <v>42837</v>
+        <v>44718</v>
       </c>
       <c r="F464" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G464" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H464" s="2" t="inlineStr">
         <is>
-          <t>12.04.2017</t>
+          <t>№69 от 06.06.2022</t>
         </is>
       </c>
       <c r="I464" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J464" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="n">
-        <v>Кочкаров Джамбулат Билялович</v>
+        <v>Колобошников Альберт Борисович</v>
       </c>
       <c r="B465" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C465" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>определение АС Мурманской обл. от 11.12.23 по делу А42-6409/2019 в связи с повторным неисполнением требования о предоставлении отчета по процедуре</t>
         </is>
       </c>
       <c r="D465" s="3" t="n">
-        <v>45134</v>
+        <v>45282</v>
       </c>
       <c r="E465" s="3" t="n">
-        <v>45165</v>
+        <v>45306</v>
       </c>
       <c r="F465" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G465" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H465" s="2" t="inlineStr">
         <is>
-          <t>№70/12 от 28.08.2023 г.</t>
+          <t>15.01.2024</t>
         </is>
       </c>
       <c r="I465" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>меры приняты, нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J465" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Колобошников Альберт Борисович</v>
       </c>
       <c r="B466" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C466" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба Мышко А.А.</t>
         </is>
       </c>
       <c r="D466" s="3" t="n">
-        <v>45134</v>
+        <v>44644</v>
       </c>
       <c r="E466" s="3" t="n">
-        <v>45165</v>
+        <v>44676</v>
       </c>
       <c r="F466" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G466" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H466" s="2" t="inlineStr">
         <is>
-          <t>№70/7 от 28.08.2023 г. </t>
+          <t>25.04.2022</t>
         </is>
       </c>
       <c r="I466" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J466" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Колобошников Альберт Борисович</v>
       </c>
       <c r="B467" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C467" s="2" t="inlineStr">
         <is>
-          <t>жалоба Кузнецовой Н.Н. от 06.07.23 в отношении Кузнецова В.М. ДС от реализации совмеснонажитого имущетсва не распределены</t>
+          <t>жалоба от 23.01.25 представителя Ильиной А.В.,  в процедуре банкротства ЗАО "Селект Нью-Йорк"</t>
         </is>
       </c>
       <c r="D467" s="3" t="n">
-        <v>45113</v>
+        <v>45692</v>
       </c>
       <c r="E467" s="3" t="n">
-        <v>45142</v>
+        <v>45713</v>
       </c>
       <c r="F467" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G467" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H467" s="2" t="inlineStr">
         <is>
-          <t>№ 62 от 04.08.23</t>
+          <t>9 от 25.02.2025</t>
         </is>
       </c>
       <c r="I467" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J467" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Коновалова Елена Юрьевна</v>
       </c>
       <c r="B468" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C468" s="2" t="inlineStr">
         <is>
-          <t>жалоба Конопленко И.О. от 12.07.23 в отношении нарушений сведения в отчете недостоверные, прож минимума, аренды</t>
+          <t>МИФНС №10 по Санткт-Петербургу </t>
         </is>
       </c>
       <c r="D468" s="3" t="n">
-        <v>45119</v>
+        <v>42976</v>
       </c>
       <c r="E468" s="3" t="n">
-        <v>45147</v>
+        <v>43003</v>
       </c>
       <c r="F468" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G468" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H468" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H468" s="2"/>
       <c r="I468" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Проверка приостановлена, в связи с рассмотрением в Росреестре по аналогичным нарушениям административного расследования</t>
         </is>
       </c>
       <c r="J468" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Коновалова Елена Юрьевна</v>
       </c>
       <c r="B469" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C469" s="2" t="inlineStr">
         <is>
-          <t>требование кредитора Воронин С.В. от 05.09.23 в отношении  АСЛАН-ОГЛЫ, требование о проведении собрания в очной форме не исполнены АУ</t>
+          <t>Астафьева С.Ф.</t>
         </is>
       </c>
       <c r="D469" s="3" t="n">
-        <v>45174</v>
+        <v>43139</v>
       </c>
       <c r="E469" s="3" t="n">
-        <v>45215</v>
+        <v>43166</v>
       </c>
       <c r="F469" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G469" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H469" s="2" t="inlineStr">
         <is>
-          <t>№75 от 16.10.2023</t>
+          <t>07.03.2018</t>
         </is>
       </c>
       <c r="I469" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Проверка прекращена по Решению Президента Ассоциации "КМ СРО АУ "Единство" от 07.03.2018</t>
         </is>
       </c>
       <c r="J469" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Коновалова Елена Юрьевна</v>
       </c>
       <c r="B470" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C470" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора Манылова О.Г. от 26.02.24, в отношении процедуры Козлов А.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D470" s="3" t="n">
-        <v>45380</v>
+        <v>43627</v>
       </c>
       <c r="E470" s="3" t="n">
-        <v>45397</v>
+        <v>43681</v>
       </c>
       <c r="F470" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G470" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H470" s="2" t="inlineStr">
         <is>
-          <t>№26 от 15042024</t>
+          <t>№74/1 от 04.08.2019</t>
         </is>
       </c>
       <c r="I470" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J470" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Коновалова Елена Юрьевна</v>
       </c>
       <c r="B471" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C471" s="2" t="inlineStr">
         <is>
-          <t>жалоба через прокуратуру Кирово-Чепецка от 09.04.24 гр. Мансурова В.В. в отношении банкротсва Козлов А.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D471" s="3" t="n">
-        <v>45420</v>
+        <v>43132</v>
       </c>
       <c r="E471" s="3" t="n">
-        <v>45443</v>
+        <v>43160</v>
       </c>
       <c r="F471" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G471" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H471" s="2" t="inlineStr">
         <is>
-          <t>№30 от 31.05.2024</t>
+          <t>№ 5 от 01.03.2018г.</t>
         </is>
       </c>
       <c r="I471" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J471" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J471" s="2" t="inlineStr">
+        <is>
+          <t>16.03.2018г №31 применить меру дисциплинарного воздействия-замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Коновалова Елена Юрьевна</v>
       </c>
       <c r="B472" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C472" s="2" t="inlineStr">
         <is>
-          <t>ЖАЛОБА Багутской Д.И. </t>
+          <t>Представление Прокуратуры Сегежского района Республики Карелия </t>
         </is>
       </c>
       <c r="D472" s="3" t="n">
-        <v>45257</v>
+        <v>45007</v>
       </c>
       <c r="E472" s="3" t="n">
-        <v>45275</v>
+        <v>45037</v>
       </c>
       <c r="F472" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G472" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H472" s="2" t="inlineStr">
         <is>
-          <t>№ 94 от 15.12.2023</t>
+          <t>№35 от 21.04.2023 г. </t>
         </is>
       </c>
       <c r="I472" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J472" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J472" s="2" t="inlineStr">
+        <is>
+          <t>№31 от 01.06.2023 г. - предупреждение </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Коновалова Елена Юрьевна</v>
       </c>
       <c r="B473" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C473" s="2" t="inlineStr">
         <is>
-          <t>жалоба Андреева В.А. от 26.06.24г., в процедуре банкротсва гр. Захарова А.В.</t>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
         </is>
       </c>
       <c r="D473" s="3" t="n">
-        <v>45471</v>
+        <v>45329</v>
       </c>
       <c r="E473" s="3" t="n">
-        <v>45489</v>
+        <v>45336</v>
       </c>
       <c r="F473" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G473" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H473" s="2" t="inlineStr">
         <is>
-          <t>40 от 16.07.2024</t>
+          <t>№10 от 14.02.2024</t>
         </is>
       </c>
       <c r="I473" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J473" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J473" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2024 не привлекать в ДК ,  в связи с устранением нарушения</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Кочкаров Джамбулат Билялович</v>
       </c>
       <c r="B474" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C474" s="2" t="inlineStr">
         <is>
-          <t>жалоба Бутриной Л.В., в лице представителя Бадеева В.В.  от 15.08.2024г. № б/н  в процедуре реализации имущества ИП Карпова С.И.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D474" s="3" t="n">
-        <v>45524</v>
+        <v>40299</v>
       </c>
       <c r="E474" s="3" t="n">
-        <v>45539</v>
+        <v>40331</v>
       </c>
       <c r="F474" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G474" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H474" s="2" t="inlineStr">
         <is>
-          <t>49 от 04.09.2024</t>
+          <t>№ 53 от 02.06.2010 г.</t>
         </is>
       </c>
       <c r="I474" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J474" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J474" s="2" t="inlineStr">
+        <is>
+          <t>№ 40 от 18.06.2010 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Кочкаров Джамбулат Билялович</v>
       </c>
       <c r="B475" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C475" s="2" t="inlineStr">
         <is>
-          <t>жалоба Андреева В.С. от 16.09.2024 б/н  в процедуре  гр. Захарова А.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D475" s="3" t="n">
-        <v>45553</v>
+        <v>41344</v>
       </c>
       <c r="E475" s="3" t="n">
-        <v>45582</v>
+        <v>41375</v>
       </c>
       <c r="F475" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G475" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H475" s="2" t="inlineStr">
         <is>
-          <t>53  от 17.10.2024</t>
+          <t>№ 51 от 11.04.2013 г</t>
         </is>
       </c>
       <c r="I475" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J475" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J475" s="2" t="inlineStr">
+        <is>
+          <t>№ 44 от 30.04.2013 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Кочкаров Джамбулат Билялович</v>
       </c>
       <c r="B476" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C476" s="2" t="inlineStr">
         <is>
-          <t>жалоба Мосенцева И.Е. от 18.09.2024  в процедуре  гр. Мирошниковой Е.М.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D476" s="3" t="n">
-        <v>45565</v>
+        <v>41913</v>
       </c>
       <c r="E476" s="3" t="n">
-        <v>45590</v>
+        <v>41973</v>
       </c>
       <c r="F476" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G476" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H476" s="2" t="inlineStr">
         <is>
-          <t>53/1 от 25.10.2024</t>
+          <t>№ 151 от 30.11.2014г</t>
         </is>
       </c>
       <c r="I476" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J476" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J476" s="2" t="inlineStr">
+        <is>
+          <t>№ 50 от 22.05.2015г. - предупреждение, предписание об устранении нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Кочкаров Джамбулат Билялович</v>
       </c>
       <c r="B477" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C477" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора Сурков Д.Е. от 29.10.24, , в процедуре гр. Бояровой О.Н.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D477" s="3" t="n">
-        <v>45597</v>
+        <v>42491</v>
       </c>
       <c r="E477" s="3" t="n">
-        <v>45611</v>
+        <v>42537</v>
       </c>
       <c r="F477" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G477" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H477" s="2" t="inlineStr">
         <is>
-          <t>56 от 15.11.2024</t>
+          <t> № 57 от 16.06.2016г.</t>
         </is>
       </c>
       <c r="I477" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J477" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J477" s="2" t="inlineStr">
+        <is>
+          <t>№ 52 от 07.07.2016, рекомендация</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Кочкаров Джамбулат Билялович</v>
       </c>
       <c r="B478" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C478" s="2" t="inlineStr">
         <is>
-          <t>заявление от 10.10.24 гр. Гуровой В.А., через прокуратуру Ленинского р-на г. Пензы, Росреестр по Пензенской обл.от 31.10.24, , в процедуре банкротсва гр. Гуровой В.А.</t>
+          <t>Представление прокуратура Чеченской области</t>
         </is>
       </c>
       <c r="D478" s="3" t="n">
-        <v>45608</v>
+        <v>42808</v>
       </c>
       <c r="E478" s="3" t="n">
-        <v>45623</v>
+        <v>42837</v>
       </c>
       <c r="F478" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G478" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H478" s="2" t="inlineStr">
         <is>
-          <t>60 от 27.11.2024</t>
+          <t>12.04.2017</t>
         </is>
       </c>
       <c r="I478" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J478" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="n">
-        <v>Кочнева Динара Ильдусовна</v>
+        <v>Кочкаров Джамбулат Билялович</v>
       </c>
       <c r="B479" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C479" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Николаева С.В. б/н, б/д, поступившая от 07.11.24,  гр. Николаева С.В.</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D479" s="3" t="n">
-        <v>45607</v>
+        <v>45134</v>
       </c>
       <c r="E479" s="3" t="n">
-        <v>45623</v>
+        <v>45165</v>
       </c>
       <c r="F479" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G479" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H479" s="2" t="inlineStr">
         <is>
-          <t>61 от 27.11.2024</t>
+          <t>№70/12 от 28.08.2023 г.</t>
         </is>
       </c>
       <c r="I479" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J479" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J479" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B480" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C480" s="2" t="inlineStr">
         <is>
-          <t>определение АС Тюменской обл от 21.10.2024,  в процедуре банкротсва гр. Мушарапова Р.В.</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D480" s="3" t="n">
-        <v>45610</v>
+        <v>45134</v>
       </c>
       <c r="E480" s="3" t="n">
-        <v>45625</v>
+        <v>45165</v>
       </c>
       <c r="F480" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G480" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H480" s="2" t="inlineStr">
         <is>
-          <t>62 от 29.11.2024</t>
+          <t>№70/7 от 28.08.2023 г. </t>
         </is>
       </c>
       <c r="I480" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J480" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J480" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2023, не возбуждать ДК, в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B481" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C481" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Васильцовой А.Л., в отношении АУ Кочневой Д.И., в процедуре банкротства гр. Васильцовой А.Л</t>
+          <t>жалоба Кузнецовой Н.Н. от 06.07.23 в отношении Кузнецова В.М. ДС от реализации совмеснонажитого имущетсва не распределены</t>
         </is>
       </c>
       <c r="D481" s="3" t="n">
-        <v>45672</v>
+        <v>45113</v>
       </c>
       <c r="E481" s="3" t="n">
-        <v>45688</v>
+        <v>45142</v>
       </c>
       <c r="F481" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G481" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H481" s="2" t="inlineStr">
         <is>
-          <t>№ 4 от 31.01.2025</t>
+          <t>№ 62 от 04.08.23</t>
         </is>
       </c>
       <c r="I481" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J481" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B482" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C482" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 22.01.25 представителя Биктимировой О.Е Поздняковой ., ., в процедуре банкротства гр. Биктимировой О.Е., гр. Позднякова Е.В.</t>
+          <t>жалоба Конопленко И.О. от 12.07.23 в отношении нарушений сведения в отчете недостоверные, прож минимума, аренды</t>
         </is>
       </c>
       <c r="D482" s="3" t="n">
-        <v>45685</v>
+        <v>45119</v>
       </c>
       <c r="E482" s="3" t="n">
-        <v>45713</v>
+        <v>45147</v>
       </c>
       <c r="F482" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G482" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H482" s="2" t="inlineStr">
         <is>
-          <t>8 от 25.02.2025</t>
+          <t>№ 63 от 09.08.23</t>
         </is>
       </c>
       <c r="I482" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J482" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B483" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C483" s="2" t="inlineStr">
         <is>
-          <t>жалоба б/н, б/д представителя должника гр. Дубойский В.М.,  в процедуре банкротства гр. Дубойский В.М</t>
+          <t>требование кредитора Воронин С.В. от 05.09.23 в отношении  АСЛАН-ОГЛЫ, требование о проведении собрания в очной форме не исполнены АУ</t>
         </is>
       </c>
       <c r="D483" s="3" t="n">
-        <v>45694</v>
+        <v>45174</v>
       </c>
       <c r="E483" s="3" t="n">
-        <v>45713</v>
+        <v>45215</v>
       </c>
       <c r="F483" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G483" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H483" s="2" t="inlineStr">
         <is>
-          <t>25.02.2025</t>
+          <t>№75 от 16.10.2023</t>
         </is>
       </c>
       <c r="I483" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J483" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B484" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C484" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 05.02.2025 должника Андреева Ю.В., в процедуре банкротсва гр.Андреева Ю.В </t>
+          <t>жалоба кредитора Манылова О.Г. от 26.02.24, в отношении процедуры Козлов А.А.</t>
         </is>
       </c>
       <c r="D484" s="3" t="n">
-        <v>45702</v>
+        <v>45380</v>
       </c>
       <c r="E484" s="3" t="n">
-        <v>45716</v>
+        <v>45397</v>
       </c>
       <c r="F484" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G484" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H484" s="2" t="inlineStr">
         <is>
-          <t>12 от 05.03.2025</t>
+          <t>№26 от 15042024</t>
         </is>
       </c>
       <c r="I484" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J484" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B485" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C485" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника от 13.12.25 гр. Акмурзинов О.З.,в процедуре банкроства гр. гр. Акмурзинов О.З.</t>
+          <t>жалоба через прокуратуру Кирово-Чепецка от 09.04.24 гр. Мансурова В.В. в отношении банкротсва Козлов А.А.</t>
         </is>
       </c>
       <c r="D485" s="3" t="n">
-        <v>45712</v>
+        <v>45420</v>
       </c>
       <c r="E485" s="3" t="n">
-        <v>45727</v>
+        <v>45443</v>
       </c>
       <c r="F485" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G485" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H485" s="2" t="inlineStr">
         <is>
-          <t>15 от 11.03.2025</t>
+          <t>№30 от 31.05.2024</t>
         </is>
       </c>
       <c r="I485" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J485" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B486" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C486" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника от 24.02.25, от 02.03.25 гр. Мордовских П.С.</t>
+          <t>ЖАЛОБА Багутской Д.И. </t>
         </is>
       </c>
       <c r="D486" s="3" t="n">
-        <v>45719</v>
+        <v>45257</v>
       </c>
       <c r="E486" s="3" t="n">
-        <v>45736</v>
+        <v>45275</v>
       </c>
       <c r="F486" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G486" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H486" s="2" t="inlineStr">
         <is>
-          <t>16/1 от 20.03.2025</t>
+          <t>№ 94 от 15.12.2023</t>
         </is>
       </c>
       <c r="I486" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J486" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B487" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C487" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора Нагаева Ф.К. от 25.02.25, , в процедуре банкротства гр. Бибик И.А.</t>
+          <t>жалоба Андреева В.А. от 26.06.24г., в процедуре банкротсва гр. Захарова А.В.</t>
         </is>
       </c>
       <c r="D487" s="3" t="n">
-        <v>45726</v>
+        <v>45471</v>
       </c>
       <c r="E487" s="3" t="n">
-        <v>45742</v>
+        <v>45489</v>
       </c>
       <c r="F487" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G487" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H487" s="2" t="inlineStr">
         <is>
-          <t>22 от 26.03.2025</t>
+          <t>40 от 16.07.2024</t>
         </is>
       </c>
       <c r="I487" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J487" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B488" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C488" s="2" t="inlineStr">
         <is>
-          <t>определение АС Республики Ингушетия  от 30.01.25, , в процедуре банкротсва гр. Дакиевой С.А-К,</t>
+          <t>жалоба Бутриной Л.В., в лице представителя Бадеева В.В.  от 15.08.2024г. № б/н  в процедуре реализации имущества ИП Карпова С.И.</t>
         </is>
       </c>
       <c r="D488" s="3" t="n">
-        <v>45733</v>
+        <v>45524</v>
       </c>
       <c r="E488" s="3" t="n">
-        <v>45748</v>
+        <v>45539</v>
       </c>
       <c r="F488" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G488" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H488" s="2" t="inlineStr">
         <is>
-          <t>23 от 01.04.25</t>
+          <t>49 от 04.09.2024</t>
         </is>
       </c>
       <c r="I488" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J488" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B489" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C489" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 19.03.25 должника гр. Карпенко Н.Ф., в процедуре банкротсва гр. Карпенко Н.Ф.</t>
+          <t>жалоба Андреева В.С. от 16.09.2024 б/н  в процедуре  гр. Захарова А.В.</t>
         </is>
       </c>
       <c r="D489" s="3" t="n">
-        <v>45740</v>
+        <v>45553</v>
       </c>
       <c r="E489" s="3" t="n">
-        <v>45756</v>
+        <v>45582</v>
       </c>
       <c r="F489" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G489" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H489" s="2" t="inlineStr">
         <is>
-          <t>26 от 09.04.25</t>
+          <t>53  от 17.10.2024</t>
         </is>
       </c>
       <c r="I489" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J489" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B490" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C490" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО "ТКС" от 18.03.25, ., в процедуре  банкротсва гр. Гробовая О.В.</t>
+          <t>жалоба Мосенцева И.Е. от 18.09.2024  в процедуре  гр. Мирошниковой Е.М.</t>
         </is>
       </c>
       <c r="D490" s="3" t="n">
-        <v>45747</v>
+        <v>45565</v>
       </c>
       <c r="E490" s="3" t="n">
-        <v>45762</v>
+        <v>45590</v>
       </c>
       <c r="F490" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G490" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H490" s="2" t="inlineStr">
         <is>
-          <t>29 от 15.04.25</t>
+          <t>53/1 от 25.10.2024</t>
         </is>
       </c>
       <c r="I490" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J490" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B491" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C491" s="2" t="inlineStr">
         <is>
-          <t>определение АС Самарской обл. от 20.03.25, в процедуре банкротсва гр. Суслов Н.В.</t>
+          <t>жалоба кредитора Сурков Д.Е. от 29.10.24, , в процедуре гр. Бояровой О.Н.</t>
         </is>
       </c>
       <c r="D491" s="3" t="n">
-        <v>45750</v>
+        <v>45597</v>
       </c>
       <c r="E491" s="3" t="n">
-        <v>45782</v>
+        <v>45611</v>
       </c>
       <c r="F491" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G491" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H491" s="2" t="inlineStr">
         <is>
-          <t>35 от 05.05.2025</t>
+          <t>56 от 15.11.2024</t>
         </is>
       </c>
       <c r="I491" s="2" t="inlineStr">
         <is>
-          <t>нарушения</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J491" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B492" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C492" s="2" t="inlineStr">
         <is>
-          <t>жалоба предствителя должника гр. Казаковой О.С. от 16.04.25,  в процедуре банкротства гр. Казаковой О.С.</t>
+          <t>заявление от 10.10.24 гр. Гуровой В.А., через прокуратуру Ленинского р-на г. Пензы, Росреестр по Пензенской обл.от 31.10.24, , в процедуре банкротсва гр. Гуровой В.А.</t>
         </is>
       </c>
       <c r="D492" s="3" t="n">
-        <v>45769</v>
+        <v>45608</v>
       </c>
       <c r="E492" s="3" t="n">
-        <v>45789</v>
+        <v>45623</v>
       </c>
       <c r="F492" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G492" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H492" s="2" t="inlineStr">
         <is>
-          <t>38 от 12.05.2025</t>
+          <t>60 от 27.11.2024</t>
         </is>
       </c>
       <c r="I492" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J492" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B493" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C493" s="2" t="inlineStr">
         <is>
-          <t>жалоба представтеля кредитора Асархинова В.В. б/н,б/д, через Росреестр по Ставропольскому краю от 22.04.25, в прцедуре банкротсва гр. Карпенко Н.Ф.</t>
+          <t>жалоба должника гр. Николаева С.В. б/н, б/д, поступившая от 07.11.24,  гр. Николаева С.В.</t>
         </is>
       </c>
       <c r="D493" s="3" t="n">
-        <v>45777</v>
+        <v>45607</v>
       </c>
       <c r="E493" s="3" t="n">
-        <v>45792</v>
+        <v>45623</v>
       </c>
       <c r="F493" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G493" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H493" s="2" t="inlineStr">
         <is>
-          <t>41 от 15.05.2025</t>
+          <t>61 от 27.11.2024</t>
         </is>
       </c>
       <c r="I493" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J493" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B494" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C494" s="2" t="inlineStr">
         <is>
-          <t>жалоба ПКО "Долг консалтинг" от 21.04.25,  в процедуре банкротства гр. Шевелева Ю.Н.</t>
+          <t>определение АС Тюменской обл от 21.10.2024,  в процедуре банкротсва гр. Мушарапова Р.В.</t>
         </is>
       </c>
       <c r="D494" s="3" t="n">
-        <v>45789</v>
+        <v>45610</v>
       </c>
       <c r="E494" s="3" t="n">
-        <v>45804</v>
+        <v>45625</v>
       </c>
       <c r="F494" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G494" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H494" s="2" t="inlineStr">
         <is>
-          <t>47 от 27.05.2025</t>
+          <t>62 от 29.11.2024</t>
         </is>
       </c>
       <c r="I494" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J494" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B495" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C495" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 03.06.25 должника гр. Сверчкова А.А.,  в процедуре банкротсва гр. Сверчкова А.А.</t>
+          <t>жалоба должника гр. Васильцовой А.Л., в отношении АУ Кочневой Д.И., в процедуре банкротства гр. Васильцовой А.Л</t>
         </is>
       </c>
       <c r="D495" s="3" t="n">
-        <v>45817</v>
+        <v>45672</v>
       </c>
       <c r="E495" s="3" t="n">
-        <v>45833</v>
+        <v>45688</v>
       </c>
       <c r="F495" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G495" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H495" s="2" t="inlineStr">
         <is>
-          <t>55 от 25.06.2025</t>
+          <t>№ 4 от 31.01.2025</t>
         </is>
       </c>
       <c r="I495" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J495" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B496" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C496" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя гр. Полторабатько В.А. от 07.06.2025,  в проуедуре банкротства гр. Полторабатько В.А</t>
+          <t>жалоба от 22.01.25 представителя Биктимировой О.Е Поздняковой ., ., в процедуре банкротства гр. Биктимировой О.Е., гр. Позднякова Е.В.</t>
         </is>
       </c>
       <c r="D496" s="3" t="n">
-        <v>45824</v>
+        <v>45685</v>
       </c>
       <c r="E496" s="3" t="n">
-        <v>45839</v>
+        <v>45713</v>
       </c>
       <c r="F496" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G496" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H496" s="2" t="inlineStr">
         <is>
-          <t>56 от 01.07.2025</t>
+          <t>8 от 25.02.2025</t>
         </is>
       </c>
       <c r="I496" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J496" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B497" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C497" s="2" t="inlineStr">
         <is>
-          <t>жалоба ГФПУСВО "Защитники отечества" по обращению должника гр. Заградского А.В. от 04.06.2025,  в процедуре банкротства гр.Заградского А.В.</t>
+          <t>жалоба б/н, б/д представителя должника гр. Дубойский В.М.,  в процедуре банкротства гр. Дубойский В.М</t>
         </is>
       </c>
       <c r="D497" s="3" t="n">
-        <v>45832</v>
+        <v>45694</v>
       </c>
       <c r="E497" s="3" t="n">
-        <v>45842</v>
+        <v>45713</v>
       </c>
       <c r="F497" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G497" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H497" s="2" t="inlineStr">
         <is>
-          <t>57 от 04.07.2025</t>
+          <t>25.02.2025</t>
         </is>
       </c>
       <c r="I497" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J497" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B498" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C498" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Волгоградской обл. по делу А12-8125/2025 от 06.03.25, поступившее через Управление Росреестра,  в процедуре банкротства гр. Давидова Д.Ш.</t>
+          <t>жалоба от 05.02.2025 должника Андреева Ю.В., в процедуре банкротсва гр.Андреева Ю.В </t>
         </is>
       </c>
       <c r="D498" s="3" t="n">
-        <v>45840</v>
+        <v>45702</v>
       </c>
       <c r="E498" s="3" t="n">
-        <v>45856</v>
+        <v>45716</v>
       </c>
       <c r="F498" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G498" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H498" s="2" t="inlineStr">
         <is>
-          <t>63 от 18.07.2025</t>
+          <t>12 от 05.03.2025</t>
         </is>
       </c>
       <c r="I498" s="2" t="inlineStr">
         <is>
-          <t>нарушения</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J498" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B499" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C499" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Мясниковского района Ростовской обл. от 09.06.25, в прцедуре банкротсва гр. Кечеджиян В.Х.</t>
+          <t>жалоба должника от 13.12.25 гр. Акмурзинов О.З.,в процедуре банкроства гр. гр. Акмурзинов О.З.</t>
         </is>
       </c>
       <c r="D499" s="3" t="n">
-        <v>45840</v>
+        <v>45712</v>
       </c>
       <c r="E499" s="3" t="n">
-        <v>45856</v>
+        <v>45727</v>
       </c>
       <c r="F499" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G499" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H499" s="2" t="inlineStr">
         <is>
-          <t>64 от 18.07.2025</t>
+          <t>15 от 11.03.2025</t>
         </is>
       </c>
       <c r="I499" s="2" t="inlineStr">
         <is>
-          <t>нарушения</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J499" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B500" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C500" s="2" t="inlineStr">
         <is>
-          <t>жалоба предствителя должника гр.Серазутдиновой З.Р. от 07.06.25,  в процедуре банкротства гр. Серазутдиновой З.Р.</t>
+          <t>жалоба должника от 24.02.25, от 02.03.25 гр. Мордовских П.С.</t>
         </is>
       </c>
       <c r="D500" s="3" t="n">
-        <v>45852</v>
+        <v>45719</v>
       </c>
       <c r="E500" s="3" t="n">
-        <v>45867</v>
+        <v>45736</v>
       </c>
       <c r="F500" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G500" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H500" s="2" t="inlineStr">
         <is>
-          <t>72 от 29.07.2025</t>
+          <t>16/1 от 20.03.2025</t>
         </is>
       </c>
       <c r="I500" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J500" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B501" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C501" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора ООО ПУФ Долг консалтинг от 28.07.25, поступившая через прокуратуру КК, в процедуре банкротства гр. Шевелева Ю.Н.¶</t>
+          <t>жалоба кредитора Нагаева Ф.К. от 25.02.25, , в процедуре банкротства гр. Бибик И.А.</t>
         </is>
       </c>
       <c r="D501" s="3" t="n">
-        <v>45883</v>
+        <v>45726</v>
       </c>
       <c r="E501" s="3" t="n">
-        <v>45898</v>
+        <v>45742</v>
       </c>
       <c r="F501" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G501" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H501" s="2" t="inlineStr">
         <is>
-          <t>82 от 29.08.2025</t>
+          <t>22 от 26.03.2025</t>
         </is>
       </c>
       <c r="I501" s="2" t="inlineStr">
         <is>
           <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J501" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B502" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C502" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Росреестра по Тюменской обл. от121.09.25, в отношении 14.13 КоАП РФ,  в процедуре банкротсва гр. Галяутдинов Р.Г.¶</t>
+          <t>определение АС Республики Ингушетия  от 30.01.25, , в процедуре банкротсва гр. Дакиевой С.А-К,</t>
         </is>
       </c>
       <c r="D502" s="3" t="n">
-        <v>45916</v>
+        <v>45733</v>
       </c>
       <c r="E502" s="3" t="n">
-        <v>45932</v>
+        <v>45748</v>
       </c>
       <c r="F502" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G502" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H502" s="2" t="inlineStr">
         <is>
-          <t>97 от 02.10.2025</t>
+          <t>23 от 01.04.25</t>
         </is>
       </c>
       <c r="I502" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J502" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B503" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C503" s="2" t="inlineStr">
         <is>
-          <t>жалоба МИФНС №20 по  КК от 01.09.25.., в процедуре банкротсва гр. Дегтяревой М.Ю.¶</t>
+          <t>жалоба от 19.03.25 должника гр. Карпенко Н.Ф., в процедуре банкротсва гр. Карпенко Н.Ф.</t>
         </is>
       </c>
       <c r="D503" s="3" t="n">
-        <v>45903</v>
+        <v>45740</v>
       </c>
       <c r="E503" s="3" t="n">
-        <v>45919</v>
+        <v>45756</v>
       </c>
       <c r="F503" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G503" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H503" s="2"/>
+      <c r="H503" s="2" t="inlineStr">
+        <is>
+          <t>26 от 09.04.25</t>
+        </is>
+      </c>
       <c r="I503" s="2" t="inlineStr">
         <is>
-          <t>приостановлено, рассматривается в суде</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J503" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B504" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C504" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Покровской С.И.. от 20.11.2025., поступившая через Управление Росреестра от 04.12.2025 в процедуре банкроства Покровской С.П.</t>
+          <t>жалоба ООО "ТКС" от 18.03.25, ., в процедуре  банкротсва гр. Гробовая О.В.</t>
         </is>
       </c>
       <c r="D504" s="3" t="n">
-        <v>46010</v>
+        <v>45747</v>
       </c>
       <c r="E504" s="3" t="n">
-        <v>46041</v>
+        <v>45762</v>
       </c>
       <c r="F504" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G504" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H504" s="2" t="inlineStr">
         <is>
-          <t>№ 3 от 19.01.2026 г.</t>
+          <t>29 от 15.04.25</t>
         </is>
       </c>
       <c r="I504" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J504" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B505" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C505" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Управления Росреестра по Саратовской области от 22.12.2025г., в отношении 14.13 КоАП РФ, в процедуре банкроства Андреева Ю.В.</t>
+          <t>определение АС Самарской обл. от 20.03.25, в процедуре банкротсва гр. Суслов Н.В.</t>
         </is>
       </c>
       <c r="D505" s="3" t="n">
-        <v>46016</v>
+        <v>45750</v>
       </c>
       <c r="E505" s="3" t="n">
-        <v>46043</v>
+        <v>45782</v>
       </c>
       <c r="F505" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G505" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H505" s="2" t="inlineStr">
         <is>
-          <t>№ 5 от 21.01.2026 г.</t>
+          <t>35 от 05.05.2025</t>
         </is>
       </c>
       <c r="I505" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J505" s="2"/>
+          <t>нарушения</t>
+        </is>
+      </c>
+      <c r="J505" s="2" t="inlineStr">
+        <is>
+          <t>8/3 от 25.05.2025, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B506" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C506" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Скорнякова Е.А. от 31.03.2026 год., в процедуре банкроства Скорнякова Е.А.</t>
+          <t>жалоба предствителя должника гр. Казаковой О.С. от 16.04.25,  в процедуре банкротства гр. Казаковой О.С.</t>
         </is>
       </c>
       <c r="D506" s="3" t="n">
-        <v>46119</v>
+        <v>45769</v>
       </c>
       <c r="E506" s="3" t="n">
-        <v>46136</v>
+        <v>45789</v>
       </c>
       <c r="F506" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G506" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H506" s="2" t="inlineStr">
         <is>
-          <t>№ 260424-3 от 24.04.2026 г.</t>
+          <t>38 от 12.05.2025</t>
         </is>
       </c>
       <c r="I506" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J506" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B507" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C507" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кокориной М.В. от 06.04.2026 г., поступившая через Росреестр по Сахалинской области от 27.04.2026 г., в процедуре Кокориной М.В.</t>
+          <t>жалоба представтеля кредитора Асархинова В.В. б/н,б/д, через Росреестр по Ставропольскому краю от 22.04.25, в прцедуре банкротсва гр. Карпенко Н.Ф.</t>
         </is>
       </c>
       <c r="D507" s="3" t="n">
-        <v>46142</v>
+        <v>45777</v>
       </c>
       <c r="E507" s="3" t="n">
-        <v>46160</v>
+        <v>45792</v>
       </c>
       <c r="F507" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G507" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H507" s="2" t="inlineStr">
         <is>
-          <t>№ 260518-2 от 18.05.2026 г.</t>
+          <t>41 от 15.05.2025</t>
         </is>
       </c>
       <c r="I507" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J507" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B508" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C508" s="2" t="inlineStr">
         <is>
-          <t>Запрос Мамаевой Е.В. от 11.05.2026г., в процедуре банкроства Мамаевой Е.В.</t>
+          <t>жалоба ПКО "Долг консалтинг" от 21.04.25,  в процедуре банкротства гр. Шевелева Ю.Н.</t>
         </is>
       </c>
       <c r="D508" s="3" t="n">
-        <v>46163</v>
+        <v>45789</v>
       </c>
       <c r="E508" s="3" t="n">
-        <v>46181</v>
+        <v>45804</v>
       </c>
       <c r="F508" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G508" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H508" s="2" t="inlineStr">
         <is>
-          <t>№ 260608-4 от 16.06.2026</t>
+          <t>47 от 27.05.2025</t>
         </is>
       </c>
       <c r="I508" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J508" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B509" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C509" s="2" t="inlineStr">
         <is>
-          <t>Жалоба представителя Черепанова В.М. Трифонова Н.С. от 20.05.2025 г., в процедуре банкроства Черепанова В.М.</t>
+          <t>жалоба от 03.06.25 должника гр. Сверчкова А.А.,  в процедуре банкротсва гр. Сверчкова А.А.</t>
         </is>
       </c>
       <c r="D509" s="3" t="n">
-        <v>46167</v>
+        <v>45817</v>
       </c>
       <c r="E509" s="3" t="n">
-        <v>46184</v>
+        <v>45833</v>
       </c>
       <c r="F509" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G509" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H509" s="2" t="inlineStr">
         <is>
-          <t>№ №260611-1 от 11.06.2026 г.</t>
+          <t>55 от 25.06.2025</t>
         </is>
       </c>
       <c r="I509" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J509" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B510" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C510" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Радченко В.С. от 22.05.2026г., в процедуре банкроства Радченко В.С.</t>
+          <t>жалоба представителя гр. Полторабатько В.А. от 07.06.2025,  в проуедуре банкротства гр. Полторабатько В.А</t>
         </is>
       </c>
       <c r="D510" s="3" t="n">
-        <v>46170</v>
+        <v>45824</v>
       </c>
       <c r="E510" s="3" t="n">
-        <v>46189</v>
+        <v>45839</v>
       </c>
       <c r="F510" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G510" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H510" s="2" t="inlineStr">
         <is>
-          <t>№ 260616-2 от 16.06.2026 г.</t>
+          <t>56 от 01.07.2025</t>
         </is>
       </c>
       <c r="I510" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J510" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="n">
         <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B511" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C511" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Управления Росреестра по Московской области от 13.07.2026 г.,  в процедуре банкроства Абрамовой Д.А.</t>
+          <t>жалоба ГФПУСВО "Защитники отечества" по обращению должника гр. Заградского А.В. от 04.06.2025,  в процедуре банкротства гр.Заградского А.В.</t>
         </is>
       </c>
       <c r="D511" s="3" t="n">
-        <v>46219</v>
+        <v>45832</v>
       </c>
       <c r="E511" s="3" t="n">
-        <v>46234</v>
+        <v>45842</v>
       </c>
       <c r="F511" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G511" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H511" s="2"/>
-      <c r="I511" s="2"/>
+      <c r="H511" s="2" t="inlineStr">
+        <is>
+          <t>57 от 04.07.2025</t>
+        </is>
+      </c>
+      <c r="I511" s="2" t="inlineStr">
+        <is>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J511" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B512" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C512" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Определение АС Волгоградской обл. по делу А12-8125/2025 от 06.03.25, поступившее через Управление Росреестра,  в процедуре банкротства гр. Давидова Д.Ш.</t>
         </is>
       </c>
       <c r="D512" s="3" t="n">
-        <v>43009</v>
+        <v>45840</v>
       </c>
       <c r="E512" s="3" t="n">
-        <v>43049</v>
+        <v>45856</v>
       </c>
       <c r="F512" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G512" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H512" s="2" t="inlineStr">
         <is>
-          <t>№242 от 10.11.2017г</t>
+          <t>63 от 18.07.2025</t>
         </is>
       </c>
       <c r="I512" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>нарушения</t>
         </is>
       </c>
       <c r="J512" s="2" t="inlineStr">
         <is>
-          <t> 20.12.2017г.-Рекомендация об исключении</t>
+          <t>№16 от 22.08.2025, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B513" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C513" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Теньгушевского района Республики Мордовия </t>
+          <t>представление прокуратуры Мясниковского района Ростовской обл. от 09.06.25, в прцедуре банкротсва гр. Кечеджиян В.Х.</t>
         </is>
       </c>
       <c r="D513" s="3" t="n">
-        <v>44548</v>
+        <v>45840</v>
       </c>
       <c r="E513" s="3" t="n">
-        <v>44620</v>
+        <v>45856</v>
       </c>
       <c r="F513" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G513" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H513" s="2" t="inlineStr">
         <is>
-          <t>№35 от 28.02.2022</t>
+          <t>64 от 18.07.2025</t>
         </is>
       </c>
       <c r="I513" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J513" s="2"/>
+          <t>нарушения</t>
+        </is>
+      </c>
+      <c r="J513" s="2" t="inlineStr">
+        <is>
+          <t>18.07.2025, не передавать в ДК в связи с устранением тех ошибки</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B514" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C514" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>жалоба предствителя должника гр.Серазутдиновой З.Р. от 07.06.25,  в процедуре банкротства гр. Серазутдиновой З.Р.</t>
         </is>
       </c>
       <c r="D514" s="3" t="n">
-        <v>44587</v>
+        <v>45852</v>
       </c>
       <c r="E514" s="3" t="n">
-        <v>44648</v>
+        <v>45867</v>
       </c>
       <c r="F514" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G514" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H514" s="2" t="inlineStr">
         <is>
-          <t>№36 от 28.03.2022 </t>
+          <t>72 от 29.07.2025</t>
         </is>
       </c>
       <c r="I514" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J514" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B515" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C515" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Большеберезниковского района Республики Мордовия </t>
+          <t>жалоба кредитора ООО ПУФ Долг консалтинг от 28.07.25, поступившая через прокуратуру КК, в процедуре банкротства гр. Шевелева Ю.Н.¶</t>
         </is>
       </c>
       <c r="D515" s="3" t="n">
-        <v>44617</v>
+        <v>45883</v>
       </c>
       <c r="E515" s="3" t="n">
-        <v>44645</v>
+        <v>45898</v>
       </c>
       <c r="F515" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G515" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H515" s="2" t="inlineStr">
         <is>
-          <t>Акт №34 от 25.03.2022</t>
+          <t>82 от 29.08.2025</t>
         </is>
       </c>
       <c r="I515" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J515" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B516" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C516" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Октябрьского р-на г. Саранска </t>
+          <t>Уведомление Росреестра по Тюменской обл. от121.09.25, в отношении 14.13 КоАП РФ,  в процедуре банкротсва гр. Галяутдинов Р.Г.¶</t>
         </is>
       </c>
       <c r="D516" s="3" t="n">
-        <v>44770</v>
+        <v>45916</v>
       </c>
       <c r="E516" s="3" t="n">
-        <v>44805</v>
+        <v>45932</v>
       </c>
       <c r="F516" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G516" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H516" s="2" t="inlineStr">
         <is>
-          <t>Акт № 88 от 01.09.2022</t>
+          <t>97 от 02.10.2025</t>
         </is>
       </c>
       <c r="I516" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J516" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J516" s="2" t="inlineStr">
+        <is>
+          <t>29 от 06.11.2026, предупреждение </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B517" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C517" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Инвест" </t>
+          <t>жалоба МИФНС №20 по  КК от 01.09.25.., в процедуре банкротсва гр. Дегтяревой М.Ю.¶</t>
         </is>
       </c>
       <c r="D517" s="3" t="n">
-        <v>44775</v>
+        <v>45903</v>
       </c>
       <c r="E517" s="3" t="n">
-        <v>45125</v>
+        <v>45919</v>
       </c>
       <c r="F517" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G517" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H517" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H517" s="2"/>
       <c r="I517" s="2" t="inlineStr">
         <is>
-          <t>Прекращено 18.07.2023 г.  в связи с отказом в суде </t>
-[...2 lines deleted...]
-      <c r="J517" s="2"/>
+          <t>приостановлено, рассматривается в суде</t>
+        </is>
+      </c>
+      <c r="J517" s="2" t="inlineStr">
+        <is>
+          <t>заседание 10.06.2026</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B518" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C518" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ИП КФХ Мухаев М.В.</t>
+          <t>Жалоба Покровской С.И.. от 20.11.2025., поступившая через Управление Росреестра от 04.12.2025 в процедуре банкроства Покровской С.П.</t>
         </is>
       </c>
       <c r="D518" s="3" t="n">
-        <v>44777</v>
+        <v>46010</v>
       </c>
       <c r="E518" s="3" t="n">
-        <v>44827</v>
+        <v>46041</v>
       </c>
       <c r="F518" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G518" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H518" s="2" t="inlineStr">
         <is>
-          <t>Акт №98 от 23.09.2022</t>
+          <t>№ 3 от 19.01.2026 г.</t>
         </is>
       </c>
       <c r="I518" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J518" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B519" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C519" s="2" t="inlineStr">
         <is>
-          <t>Представление ММО МВД России "Краснослободский"</t>
+          <t>Уведомление Управления Росреестра по Саратовской области от 22.12.2025г., в отношении 14.13 КоАП РФ, в процедуре банкроства Андреева Ю.В.</t>
         </is>
       </c>
       <c r="D519" s="3" t="n">
-        <v>44797</v>
+        <v>46016</v>
       </c>
       <c r="E519" s="3" t="n">
-        <v>44879</v>
+        <v>46043</v>
       </c>
       <c r="F519" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G519" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H519" s="2" t="inlineStr">
         <is>
-          <t>Акт 111 от 14.11.2022</t>
+          <t>№ 5 от 21.01.2026 г.</t>
         </is>
       </c>
       <c r="I519" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J519" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B520" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C520" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Пролетарского р-на г. Саранска </t>
+          <t>Жалоба Скорнякова Е.А. от 31.03.2026 год., в процедуре банкроства Скорнякова Е.А.</t>
         </is>
       </c>
       <c r="D520" s="3" t="n">
-        <v>44804</v>
+        <v>46119</v>
       </c>
       <c r="E520" s="3" t="n">
-        <v>44837</v>
+        <v>46136</v>
       </c>
       <c r="F520" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G520" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H520" s="2" t="inlineStr">
         <is>
-          <t>Акт №104 от 03.10.2022</t>
+          <t>№ 260424-3 от 24.04.2026 г.</t>
         </is>
       </c>
       <c r="I520" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J520" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B521" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C521" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО " Лаборатория контроля сварки"</t>
+          <t>Жалоба Кокориной М.В. от 06.04.2026 г., поступившая через Росреестр по Сахалинской области от 27.04.2026 г., в процедуре Кокориной М.В.</t>
         </is>
       </c>
       <c r="D521" s="3" t="n">
-        <v>44715</v>
+        <v>46142</v>
       </c>
       <c r="E521" s="3" t="n">
-        <v>44746</v>
+        <v>46160</v>
       </c>
       <c r="F521" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G521" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H521" s="2" t="inlineStr">
         <is>
-          <t>прекращено в связи с отзывом жалобы заявителя</t>
+          <t>№ 260518-2 от 18.05.2026 г.</t>
         </is>
       </c>
       <c r="I521" s="2" t="inlineStr">
         <is>
-          <t>04.07.2022, прекращено в связи с отзывом жалобы заявителя</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J521" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B522" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C522" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Мордовский республиканский союз потребительских обществ поступившая </t>
+          <t>Запрос Мамаевой Е.В. от 11.05.2026г., в процедуре банкроства Мамаевой Е.В.</t>
         </is>
       </c>
       <c r="D522" s="3" t="n">
-        <v>44767</v>
+        <v>46163</v>
       </c>
       <c r="E522" s="3" t="n">
-        <v>44895</v>
+        <v>46181</v>
       </c>
       <c r="F522" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G522" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H522" s="2" t="inlineStr">
         <is>
-          <t>30.11.2022, прекращено, отказ в суде</t>
+          <t>№ 260608-4 от 16.06.2026</t>
         </is>
       </c>
       <c r="I522" s="2" t="inlineStr">
         <is>
-          <t> 30.11.2022, прекращено, отказ в суде</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J522" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B523" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C523" s="2" t="inlineStr">
         <is>
-          <t>Уведомление от 28.11.2022г. №50/12966 ММО МВД России "Ардатовский" ст.следователь Артюхов С.Е. в отношении банкрота ООО "Теплосети" </t>
+          <t>Жалоба представителя Черепанова В.М. Трифонова Н.С. от 20.05.2025 г., в процедуре банкроства Черепанова В.М.</t>
         </is>
       </c>
       <c r="D523" s="3" t="n">
-        <v>44908</v>
+        <v>46167</v>
       </c>
       <c r="E523" s="3" t="n">
-        <v>44939</v>
+        <v>46184</v>
       </c>
       <c r="F523" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G523" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H523" s="2" t="inlineStr">
         <is>
-          <t>№1 от 13.01.2023</t>
+          <t>№ №260611-1 от 11.06.2026 г.</t>
         </is>
       </c>
       <c r="I523" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J523" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B524" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C524" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Октябрьского района г. Саранска от 16.12.2022г. № Прдр-20890003-77-22/-20890003, в отношении ЗАО "Конвертор" </t>
+          <t>Жалоба Радченко В.С. от 22.05.2026г., в процедуре банкроства Радченко В.С.</t>
         </is>
       </c>
       <c r="D524" s="3" t="n">
-        <v>44915</v>
+        <v>46170</v>
       </c>
       <c r="E524" s="3" t="n">
-        <v>44943</v>
+        <v>46189</v>
       </c>
       <c r="F524" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G524" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H524" s="2" t="inlineStr">
         <is>
-          <t>6 от 17.01.2023</t>
+          <t>№ 260616-2 от 16.06.2026 г.</t>
         </is>
       </c>
       <c r="I524" s="2" t="inlineStr">
         <is>
-          <t>нарушениея выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J524" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B525" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C525" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Уведомление Управления Росреестра по Московской области от 13.07.2026 г.,  в процедуре банкроства Абрамовой Д.А.</t>
         </is>
       </c>
       <c r="D525" s="3" t="n">
-        <v>44747</v>
+        <v>46219</v>
       </c>
       <c r="E525" s="3" t="n">
-        <v>44778</v>
+        <v>46234</v>
       </c>
       <c r="F525" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G525" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H525" s="2" t="inlineStr">
         <is>
-          <t>№83 от 05.08.2022</t>
+          <t>№ 260731-2 от 31.07.2026 г.</t>
         </is>
       </c>
       <c r="I525" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J525" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B526" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C526" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры Симферопольского района Республики Крым </t>
+          <t>Жалоба Шпеляпкиной М.В. от 05.09.2026 г., в процедуре банкроства Шелепяткиной М.В.</t>
         </is>
       </c>
       <c r="D526" s="3" t="n">
-        <v>45034</v>
+        <v>46280</v>
       </c>
       <c r="E526" s="3" t="n">
-        <v>45051</v>
+        <v>46296</v>
       </c>
       <c r="F526" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G526" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H526" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H526" s="2"/>
+      <c r="I526" s="2"/>
       <c r="J526" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B527" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C527" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Торбеевского р-на РМ от 16.06.23 в отношении КП ОАО ПОБЕДА</t>
+          <t>Решение Совета 9/26 от 15.05.2025 по рассомтрению представления Прокуратуры КК от 30.04.2026 </t>
         </is>
       </c>
       <c r="D527" s="3" t="n">
-        <v>45073</v>
+        <v>46167</v>
       </c>
       <c r="E527" s="3" t="n">
-        <v>45114</v>
+        <v>46198</v>
       </c>
       <c r="F527" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G527" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H527" s="2" t="inlineStr">
         <is>
-          <t>№58 от 07.07.2023</t>
+          <t>№26062026 от 25.06.2026</t>
         </is>
       </c>
       <c r="I527" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J527" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J527" s="2" t="inlineStr">
+        <is>
+          <t>ДК назначено на 14.08.2026, от АУ поступило ходатайство об отложении </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="n">
-        <v>Кузнецов Сергей Васильевич</v>
+        <v>Кочнева Динара Ильдусовна</v>
       </c>
       <c r="B528" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C528" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба Шепеляпкиной М.В. от 05.09.2026 г., в процедуре банкроства Шелепяткиной М.В.</t>
         </is>
       </c>
       <c r="D528" s="3" t="n">
-        <v>45134</v>
+        <v>46283</v>
       </c>
       <c r="E528" s="3" t="n">
-        <v>45166</v>
+        <v>46300</v>
       </c>
       <c r="F528" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G528" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H528" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H528" s="2"/>
+      <c r="I528" s="2"/>
+      <c r="J528" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B529" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C529" s="2" t="inlineStr">
         <is>
-          <t>жалоба АО Россельхозбанк Мордовский ф-ал от 29.06.23 в отношении Салмов В.Н.нераспределение ДС, срок публикации нарушен</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D529" s="3" t="n">
-        <v>45106</v>
+        <v>43009</v>
       </c>
       <c r="E529" s="3" t="n">
-        <v>45135</v>
+        <v>43049</v>
       </c>
       <c r="F529" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G529" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H529" s="2" t="inlineStr">
         <is>
-          <t>№ 61 от 28.07.2023</t>
+          <t>№242 от 10.11.2017г</t>
         </is>
       </c>
       <c r="I529" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J529" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J529" s="2" t="inlineStr">
+        <is>
+          <t> 20.12.2017г.-Рекомендация об исключении</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B530" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C530" s="2" t="inlineStr">
         <is>
-          <t>жалоба ИП Парваткин В.В. от 02.10.23 в отношении ООО ЛАМЗУРЬ-С, меры по заключению аренды имущества должника АУ не приняты</t>
+          <t>Представление Прокуратуры Теньгушевского района Республики Мордовия </t>
         </is>
       </c>
       <c r="D530" s="3" t="n">
-        <v>45201</v>
+        <v>44548</v>
       </c>
       <c r="E530" s="3" t="n">
-        <v>45219</v>
+        <v>44620</v>
       </c>
       <c r="F530" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G530" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H530" s="2" t="inlineStr">
         <is>
-          <t>№77 от 20.10.23 </t>
+          <t>№35 от 28.02.2022</t>
         </is>
       </c>
       <c r="I530" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J530" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B531" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C531" s="2" t="inlineStr">
         <is>
-          <t>Предсталение прокуратуры Симферопольского р-на от 19.04.2024г., в отношении ООО "Крымспецресурс"</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D531" s="3" t="n">
-        <v>45414</v>
+        <v>44587</v>
       </c>
       <c r="E531" s="3" t="n">
-        <v>45429</v>
+        <v>44648</v>
       </c>
       <c r="F531" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G531" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H531" s="2" t="inlineStr">
         <is>
-          <t>№27 от 17.05.24</t>
+          <t>№36 от 28.03.2022 </t>
         </is>
       </c>
       <c r="I531" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J531" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B532" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C532" s="2" t="inlineStr">
         <is>
-          <t>Жалоба учредителя Краснопольского М.Б.</t>
+          <t>Представление Прокуратуры Большеберезниковского района Республики Мордовия </t>
         </is>
       </c>
       <c r="D532" s="3" t="n">
-        <v>44424</v>
+        <v>44617</v>
       </c>
       <c r="E532" s="3" t="n">
-        <v>44455</v>
+        <v>44645</v>
       </c>
       <c r="F532" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G532" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H532" s="2" t="inlineStr">
         <is>
-          <t>№68 от 16.09.2021</t>
+          <t>Акт №34 от 25.03.2022</t>
         </is>
       </c>
       <c r="I532" s="2" t="inlineStr">
         <is>
-          <t>Нарушений  не выявлено</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J532" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B533" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C533" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Теньгушево"</t>
+          <t>Представление Прокуратуры Октябрьского р-на г. Саранска </t>
         </is>
       </c>
       <c r="D533" s="3" t="n">
-        <v>44277</v>
+        <v>44770</v>
       </c>
       <c r="E533" s="3" t="n">
-        <v>44308</v>
+        <v>44805</v>
       </c>
       <c r="F533" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G533" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H533" s="2" t="inlineStr">
         <is>
-          <t>№27 от 25.05.2021</t>
+          <t>Акт № 88 от 01.09.2022</t>
         </is>
       </c>
       <c r="I533" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J533" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B534" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C534" s="2" t="inlineStr">
         <is>
-          <t>Жалоба АО Россельхозбанк мордовский филиал, нарушения порядка подготовки и доступа к материалам собрания кредиторов</t>
+          <t>Жалоба ПАО "Инвест" </t>
         </is>
       </c>
       <c r="D534" s="3" t="n">
-        <v>44490</v>
+        <v>44775</v>
       </c>
       <c r="E534" s="3" t="n">
-        <v>44522</v>
+        <v>45125</v>
       </c>
       <c r="F534" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G534" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H534" s="2" t="inlineStr">
         <is>
-          <t>№84 от 22.11.2021</t>
+          <t>Прекращено 18.07.2023 г.  в связи с отказом в суде </t>
         </is>
       </c>
       <c r="I534" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Прекращено 18.07.2023 г.  в связи с отказом в суде </t>
         </is>
       </c>
       <c r="J534" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B535" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C535" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ОА Россельхозбанк </t>
+          <t>Жалоба ИП КФХ Мухаев М.В.</t>
         </is>
       </c>
       <c r="D535" s="3" t="n">
-        <v>44424</v>
+        <v>44777</v>
       </c>
       <c r="E535" s="3" t="n">
-        <v>44455</v>
+        <v>44827</v>
       </c>
       <c r="F535" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G535" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H535" s="2" t="inlineStr">
         <is>
-          <t>№69 ОТ 16.09.2021</t>
+          <t>Акт №98 от 23.09.2022</t>
         </is>
       </c>
       <c r="I535" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J535" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B536" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C536" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО Юг-Коллекшн</t>
+          <t>Представление ММО МВД России "Краснослободский"</t>
         </is>
       </c>
       <c r="D536" s="3" t="n">
-        <v>44511</v>
+        <v>44797</v>
       </c>
       <c r="E536" s="3" t="n">
-        <v>44908</v>
+        <v>44879</v>
       </c>
       <c r="F536" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G536" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H536" s="2" t="inlineStr">
         <is>
-          <t>прекращено в связи с отказом в суде</t>
+          <t>Акт 111 от 14.11.2022</t>
         </is>
       </c>
       <c r="I536" s="2" t="inlineStr">
         <is>
-          <t>принято решение о прекращении проверки</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J536" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B537" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C537" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО ФИНАНСОВЯ ГРАМОТНОСТЬ</t>
+          <t>Представление Прокуратуры Пролетарского р-на г. Саранска </t>
         </is>
       </c>
       <c r="D537" s="3" t="n">
-        <v>44950</v>
+        <v>44804</v>
       </c>
       <c r="E537" s="3" t="n">
-        <v>44971</v>
+        <v>44837</v>
       </c>
       <c r="F537" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G537" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H537" s="2" t="inlineStr">
         <is>
-          <t>14.02.2023 прекращено в связи с отзывом жалобы</t>
+          <t>Акт №104 от 03.10.2022</t>
         </is>
       </c>
       <c r="I537" s="2" t="inlineStr">
         <is>
-          <t>принято решение о прекращении проверки</t>
-[...2 lines deleted...]
-      <c r="J537" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J537" s="2" t="inlineStr">
+        <is>
+          <t> №29 от 13.10.2022 - предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B538" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C538" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО Лаборатория контроля сварки</t>
+          <t>Жалоба ООО " Лаборатория контроля сварки"</t>
         </is>
       </c>
       <c r="D538" s="3" t="n">
-        <v>44452</v>
+        <v>44715</v>
       </c>
       <c r="E538" s="3" t="n">
-        <v>44482</v>
+        <v>44746</v>
       </c>
       <c r="F538" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G538" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H538" s="2" t="inlineStr">
         <is>
-          <t>13.10.2021 прекращено в связи с отзывом жалобы</t>
+          <t>прекращено в связи с отзывом жалобы заявителя</t>
         </is>
       </c>
       <c r="I538" s="2" t="inlineStr">
         <is>
-          <t>принято решение о прекращении проверки</t>
+          <t>04.07.2022, прекращено в связи с отзывом жалобы заявителя</t>
         </is>
       </c>
       <c r="J538" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B539" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C539" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО Лаборатория контроля сварки</t>
+          <t>Жалоба Мордовский республиканский союз потребительских обществ поступившая </t>
         </is>
       </c>
       <c r="D539" s="3" t="n">
-        <v>44348</v>
+        <v>44767</v>
       </c>
       <c r="E539" s="3" t="n">
-        <v>44377</v>
+        <v>44895</v>
       </c>
       <c r="F539" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G539" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H539" s="2" t="inlineStr">
         <is>
-          <t>30.06.2021 прекращено в связи с отзывом жалобы</t>
+          <t>30.11.2022, прекращено, отказ в суде</t>
         </is>
       </c>
       <c r="I539" s="2" t="inlineStr">
         <is>
-          <t>принято решение о прекращении проверки</t>
+          <t> 30.11.2022, прекращено, отказ в суде</t>
         </is>
       </c>
       <c r="J539" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B540" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C540" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры Ленинского района г. Саранск   от 04.07.2024г. № 7-1-2024 о нарушениях требований законодательства о банкротстве, допущенных арбитражным управляющим Кузнецовым С.В. в процедуре банкротства ООО «Ламзурь С». </t>
+          <t>Уведомление от 28.11.2022г. №50/12966 ММО МВД России "Ардатовский" ст.следователь Артюхов С.Е. в отношении банкрота ООО "Теплосети" </t>
         </is>
       </c>
       <c r="D540" s="3" t="n">
-        <v>45481</v>
+        <v>44908</v>
       </c>
       <c r="E540" s="3" t="n">
-        <v>0</v>
+        <v>44939</v>
       </c>
       <c r="F540" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G540" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H540" s="2" t="inlineStr">
         <is>
-          <t>№ 42 от 25.07.2024</t>
+          <t>№1 от 13.01.2023</t>
         </is>
       </c>
       <c r="I540" s="2" t="inlineStr">
         <is>
-          <t>наршения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J540" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B541" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C541" s="2" t="inlineStr">
         <is>
-          <t>представление Прокуратуры Краснослободского района Республики Мордовия от 25.09.2024   в процедуре банкротства ООО «Плодовоягодный питомник»</t>
+          <t>представление прокуратуры Октябрьского района г. Саранска от 16.12.2022г. № Прдр-20890003-77-22/-20890003, в отношении ЗАО "Конвертор" </t>
         </is>
       </c>
       <c r="D541" s="3" t="n">
-        <v>45580</v>
+        <v>44915</v>
       </c>
       <c r="E541" s="3" t="n">
-        <v>45608</v>
+        <v>44943</v>
       </c>
       <c r="F541" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G541" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H541" s="2" t="inlineStr">
         <is>
-          <t>55 от 12.11.2024</t>
+          <t>6 от 17.01.2023</t>
         </is>
       </c>
       <c r="I541" s="2" t="inlineStr">
         <is>
-          <t>наршения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J541" s="2"/>
+          <t>нарушениея выявлены</t>
+        </is>
+      </c>
+      <c r="J541" s="2" t="inlineStr">
+        <is>
+          <t>17.01.2023, не передавать в ДК малозначительность</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B542" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C542" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Большеберезниковского р-на РМ от 20.11.24, в процедуре банкротства ООО "ББХ"</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D542" s="3" t="n">
-        <v>45630</v>
+        <v>44747</v>
       </c>
       <c r="E542" s="3" t="n">
-        <v>45645</v>
+        <v>44778</v>
       </c>
       <c r="F542" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G542" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H542" s="2" t="inlineStr">
         <is>
-          <t>№64 от 19.12.24</t>
+          <t>№83 от 05.08.2022</t>
         </is>
       </c>
       <c r="I542" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J542" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B543" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C543" s="2" t="inlineStr">
         <is>
-          <t> представление прокуратуры Зубово-Полянского р-на РМ от 21.11.24,  в процедуре банкротства ООО "Зубово-Полянаводоканал"</t>
+          <t>Представление прокуратуры Симферопольского района Республики Крым </t>
         </is>
       </c>
       <c r="D543" s="3" t="n">
-        <v>45629</v>
+        <v>45034</v>
       </c>
       <c r="E543" s="3" t="n">
-        <v>45646</v>
+        <v>45051</v>
       </c>
       <c r="F543" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G543" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H543" s="2" t="inlineStr">
         <is>
-          <t>№65 от 20.12.24</t>
+          <t>№40 от 05.05.2023 г.</t>
         </is>
       </c>
       <c r="I543" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J543" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B544" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C544" s="2" t="inlineStr">
         <is>
-          <t>определение АС РМ от 10.02.25, в процедуре банкротсва гр. Шмаков А.В.</t>
+          <t>представление прокуратуры Торбеевского р-на РМ от 16.06.23 в отношении КП ОАО ПОБЕДА</t>
         </is>
       </c>
       <c r="D544" s="3" t="n">
-        <v>45719</v>
+        <v>45073</v>
       </c>
       <c r="E544" s="3" t="n">
-        <v>45742</v>
+        <v>45114</v>
       </c>
       <c r="F544" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G544" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H544" s="2" t="inlineStr">
         <is>
-          <t>20 от 26.03.2025</t>
+          <t>№58 от 07.07.2023</t>
         </is>
       </c>
       <c r="I544" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J544" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B545" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C545" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 30.04.2025 кредитора АО Россельхозбанк Мордовский ф-ал, в процедуре банкротства ГУП РМ "Дирекция по реализации Республиканской целевой программы развития РМ"</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D545" s="3" t="n">
-        <v>45792</v>
+        <v>45134</v>
       </c>
       <c r="E545" s="3" t="n">
-        <v>45807</v>
+        <v>45166</v>
       </c>
       <c r="F545" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G545" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H545" s="2" t="inlineStr">
         <is>
-          <t>50 от 30.05.2025</t>
+          <t>№70/31 от 28.08.2023</t>
         </is>
       </c>
       <c r="I545" s="2" t="inlineStr">
         <is>
-          <t>наршения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J545" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J545" s="2" t="inlineStr">
+        <is>
+          <t>Не возбуждать ДК, в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B546" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C546" s="2" t="inlineStr">
         <is>
-          <t>представление Рузаевская межрайпрокуратуры от 15.07.25, в процедуре банкротсва ООО "ИНСАЙТ"¶</t>
+          <t>жалоба АО Россельхозбанк Мордовский ф-ал от 29.06.23 в отношении Салмов В.Н.нераспределение ДС, срок публикации нарушен</t>
         </is>
       </c>
       <c r="D546" s="3" t="n">
-        <v>45933</v>
+        <v>45106</v>
       </c>
       <c r="E546" s="3" t="n">
-        <v>45943</v>
+        <v>45135</v>
       </c>
       <c r="F546" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G546" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H546" s="2" t="inlineStr">
         <is>
-          <t>99 от 13.10.2025</t>
+          <t>№ 61 от 28.07.2023</t>
         </is>
       </c>
       <c r="I546" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушений не выявлено</t>
+        </is>
+      </c>
+      <c r="J546" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B547" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C547" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Республики Мордовия Ардатовского района от 06.10.2025 №7-1-2025/420-25 о нарушениях требований законодательства о банкротстве в процедуре банкроства ООО "Теплосети"</t>
+          <t>жалоба ИП Парваткин В.В. от 02.10.23 в отношении ООО ЛАМЗУРЬ-С, меры по заключению аренды имущества должника АУ не приняты</t>
         </is>
       </c>
       <c r="D547" s="3" t="n">
-        <v>45957</v>
+        <v>45201</v>
       </c>
       <c r="E547" s="3" t="n">
-        <v>45973</v>
+        <v>45219</v>
       </c>
       <c r="F547" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G547" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H547" s="2" t="inlineStr">
         <is>
-          <t>№ 116 от 12.11.2025</t>
+          <t>№77 от 20.10.23 </t>
         </is>
       </c>
       <c r="I547" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушений не выявлено</t>
+        </is>
+      </c>
+      <c r="J547" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B548" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C548" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Пролетарского района г. Саранска Республики Мордовия от 07.11.2025 №7-1-2025 о нарушениях требований законодательства о банкротстве в процедуре ООО "РТ "Красный октябрь" А39-10396/2019</t>
+          <t>Предсталение прокуратуры Симферопольского р-на от 19.04.2024г., в отношении ООО "Крымспецресурс"</t>
         </is>
       </c>
       <c r="D548" s="3" t="n">
-        <v>45978</v>
+        <v>45414</v>
       </c>
       <c r="E548" s="3" t="n">
-        <v>45995</v>
+        <v>45429</v>
       </c>
       <c r="F548" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G548" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H548" s="2" t="inlineStr">
         <is>
-          <t>№ 129 от 04.12.2025 г.</t>
+          <t>№27 от 17.05.24</t>
         </is>
       </c>
       <c r="I548" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J548" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B549" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C549" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Инвест" от 13.01.2026 г., в процедуре банкроства Куксиной Л.М. </t>
+          <t>Жалоба учредителя Краснопольского М.Б.</t>
         </is>
       </c>
       <c r="D549" s="3" t="n">
-        <v>46056</v>
+        <v>44424</v>
       </c>
       <c r="E549" s="3" t="n">
-        <v>46077</v>
+        <v>44455</v>
       </c>
       <c r="F549" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G549" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H549" s="2" t="inlineStr">
         <is>
-          <t>№ 22 от 24.02.2026 г.</t>
+          <t>№68 от 16.09.2021</t>
         </is>
       </c>
       <c r="I549" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушений  не выявлено</t>
         </is>
       </c>
       <c r="J549" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B550" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C550" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Нестерова С.В. от 04.02.2026 г., в процедуре банкроства Нестерова С.В.</t>
+          <t>Жалоба ООО "Теньгушево"</t>
         </is>
       </c>
       <c r="D550" s="3" t="n">
-        <v>46066</v>
+        <v>44277</v>
       </c>
       <c r="E550" s="3" t="n">
-        <v>46084</v>
+        <v>44308</v>
       </c>
       <c r="F550" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G550" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H550" s="2" t="inlineStr">
         <is>
-          <t>03.03.2026 г. Прекращено</t>
+          <t>№27 от 25.05.2021</t>
         </is>
       </c>
       <c r="I550" s="2" t="inlineStr">
         <is>
-          <t>Прекращено, отказ в Росреестре</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J550" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="n">
         <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B551" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C551" s="2" t="inlineStr">
         <is>
-          <t>Представление Рузаевской межрайонной Прокуратуры Республики Мордовия от 16.03.2026г., в процедуре банкротства ООО "Инсайт"</t>
+          <t>Жалоба АО Россельхозбанк мордовский филиал, нарушения порядка подготовки и доступа к материалам собрания кредиторов</t>
         </is>
       </c>
       <c r="D551" s="3" t="n">
-        <v>46112</v>
+        <v>44490</v>
       </c>
       <c r="E551" s="3" t="n">
-        <v>46130</v>
+        <v>44522</v>
       </c>
       <c r="F551" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G551" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H551" s="2" t="inlineStr">
         <is>
-          <t>60 от 18.04.2026</t>
+          <t>№84 от 22.11.2021</t>
         </is>
       </c>
       <c r="I551" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J551" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B552" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C552" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ОА Россельхозбанк </t>
         </is>
       </c>
       <c r="D552" s="3" t="n">
-        <v>41220</v>
+        <v>44424</v>
       </c>
       <c r="E552" s="3" t="n">
-        <v>41250</v>
+        <v>44455</v>
       </c>
       <c r="F552" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G552" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H552" s="2" t="inlineStr">
         <is>
-          <t>№ 169 от 07.12.2012 г.</t>
+          <t>№69 ОТ 16.09.2021</t>
         </is>
       </c>
       <c r="I552" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J552" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B553" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C553" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ООО Юг-Коллекшн</t>
         </is>
       </c>
       <c r="D553" s="3" t="n">
-        <v>41671</v>
+        <v>44511</v>
       </c>
       <c r="E553" s="3" t="n">
-        <v>41704</v>
+        <v>44908</v>
       </c>
       <c r="F553" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G553" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H553" s="2" t="inlineStr">
         <is>
-          <t>№ 38 от 06.03.2014 г</t>
+          <t>прекращено в связи с отказом в суде</t>
         </is>
       </c>
       <c r="I553" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>принято решение о прекращении проверки</t>
+        </is>
+      </c>
+      <c r="J553" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B554" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C554" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ООО ФИНАНСОВЯ ГРАМОТНОСТЬ</t>
         </is>
       </c>
       <c r="D554" s="3" t="n">
-        <v>41791</v>
+        <v>44950</v>
       </c>
       <c r="E554" s="3" t="n">
-        <v>41848</v>
+        <v>44971</v>
       </c>
       <c r="F554" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G554" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H554" s="2" t="inlineStr">
         <is>
-          <t>№ 95 от 28.07.2014 г</t>
+          <t>14.02.2023 прекращено в связи с отзывом жалобы</t>
         </is>
       </c>
       <c r="I554" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>принято решение о прекращении проверки</t>
+        </is>
+      </c>
+      <c r="J554" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B555" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C555" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ООО Лаборатория контроля сварки</t>
         </is>
       </c>
       <c r="D555" s="3" t="n">
-        <v>42064</v>
+        <v>44452</v>
       </c>
       <c r="E555" s="3" t="n">
-        <v>42124</v>
+        <v>44482</v>
       </c>
       <c r="F555" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G555" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H555" s="2" t="inlineStr">
         <is>
-          <t>№ 74 от 30.04.2015г</t>
+          <t>13.10.2021 прекращено в связи с отзывом жалобы</t>
         </is>
       </c>
       <c r="I555" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>принято решение о прекращении проверки</t>
+        </is>
+      </c>
+      <c r="J555" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B556" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C556" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба ООО Лаборатория контроля сварки</t>
         </is>
       </c>
       <c r="D556" s="3" t="n">
-        <v>45897</v>
+        <v>44348</v>
       </c>
       <c r="E556" s="3" t="n">
-        <v>45920</v>
+        <v>44377</v>
       </c>
       <c r="F556" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G556" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H556" s="2" t="inlineStr">
         <is>
-          <t>№ 118 от 20.09.2025</t>
+          <t>30.06.2021 прекращено в связи с отзывом жалобы</t>
         </is>
       </c>
       <c r="I556" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>принято решение о прекращении проверки</t>
         </is>
       </c>
       <c r="J556" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="n">
-        <v>Липатов Сергей Николаевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B557" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C557" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Земцовой (Власенко) Л.М., в процедуре банкроства Земцовой (Власенко) Л.М. А07-19643/2020</t>
+          <t>Представление прокуратуры Ленинского района г. Саранск   от 04.07.2024г. № 7-1-2024 о нарушениях требований законодательства о банкротстве, допущенных арбитражным управляющим Кузнецовым С.В. в процедуре банкротства ООО «Ламзурь С». </t>
         </is>
       </c>
       <c r="D557" s="3" t="n">
-        <v>46037</v>
+        <v>45481</v>
       </c>
       <c r="E557" s="3" t="n">
-        <v>46055</v>
+        <v>0</v>
       </c>
       <c r="F557" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G557" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H557" s="2" t="inlineStr">
         <is>
-          <t>№ 12 от 02.02.2026</t>
+          <t>№ 42 от 25.07.2024</t>
         </is>
       </c>
       <c r="I557" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>наршения не выявлены</t>
         </is>
       </c>
       <c r="J557" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="n">
-        <v>Литвинов Иван Евгеньевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B558" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C558" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>представление Прокуратуры Краснослободского района Республики Мордовия от 25.09.2024   в процедуре банкротства ООО «Плодовоягодный питомник»</t>
         </is>
       </c>
       <c r="D558" s="3" t="n">
-        <v>43476</v>
+        <v>45580</v>
       </c>
       <c r="E558" s="3" t="n">
-        <v>43531</v>
+        <v>45608</v>
       </c>
       <c r="F558" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G558" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H558" s="2" t="inlineStr">
         <is>
-          <t>№12 от 07.03.2019</t>
+          <t>55 от 12.11.2024</t>
         </is>
       </c>
       <c r="I558" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>наршения не выявлены</t>
         </is>
       </c>
       <c r="J558" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="n">
-        <v>Литвинов Иван Евгеньевич</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B559" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C559" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>представление прокуратуры Большеберезниковского р-на РМ от 20.11.24, в процедуре банкротства ООО "ББХ"</t>
         </is>
       </c>
       <c r="D559" s="3" t="n">
-        <v>44116</v>
+        <v>45630</v>
       </c>
       <c r="E559" s="3" t="n">
-        <v>44146</v>
+        <v>45645</v>
       </c>
       <c r="F559" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G559" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H559" s="2" t="inlineStr">
         <is>
-          <t>№65 от 11.11.2020</t>
+          <t>№64 от 19.12.24</t>
         </is>
       </c>
       <c r="I559" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>нарушения выявлены</t>
         </is>
       </c>
       <c r="J559" s="2" t="inlineStr">
         <is>
-          <t>№2 15.01.2021 - замечание</t>
+          <t>20.12.2024, не передавать в ДК в связи с устранием и малозначительностью</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B560" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C560" s="2" t="inlineStr">
         <is>
-          <t>ООО "МК Экспресс-Кредит"</t>
+          <t> представление прокуратуры Зубово-Полянского р-на РМ от 21.11.24,  в процедуре банкротства ООО "Зубово-Полянаводоканал"</t>
         </is>
       </c>
       <c r="D560" s="3" t="n">
-        <v>43157</v>
+        <v>45629</v>
       </c>
       <c r="E560" s="3" t="n">
-        <v>43187</v>
+        <v>45646</v>
       </c>
       <c r="F560" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G560" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H560" s="2" t="inlineStr">
         <is>
-          <t>№14 28.03.2018</t>
+          <t>№65 от 20.12.24</t>
         </is>
       </c>
       <c r="I560" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J560" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J560" s="2" t="inlineStr">
+        <is>
+          <t>20.02.2025 предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B561" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C561" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>определение АС РМ от 10.02.25, в процедуре банкротсва гр. Шмаков А.В.</t>
         </is>
       </c>
       <c r="D561" s="3" t="n">
-        <v>43503</v>
+        <v>45719</v>
       </c>
       <c r="E561" s="3" t="n">
-        <v>0</v>
+        <v>45742</v>
       </c>
       <c r="F561" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G561" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H561" s="2" t="inlineStr">
         <is>
-          <t>внеплановая проверка прекращена по заявлению от заявителя</t>
+          <t>20 от 26.03.2025</t>
         </is>
       </c>
       <c r="I561" s="2" t="inlineStr">
         <is>
-          <t>внеплановая проверка прекращена по заявлению от заявителя</t>
-[...2 lines deleted...]
-      <c r="J561" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J561" s="2" t="inlineStr">
+        <is>
+          <t>6/5 от 14.04.2025, предупреждение, устранение в мес. срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B562" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C562" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба от 30.04.2025 кредитора АО Россельхозбанк Мордовский ф-ал, в процедуре банкротства ГУП РМ "Дирекция по реализации Республиканской целевой программы развития РМ"</t>
         </is>
       </c>
       <c r="D562" s="3" t="n">
-        <v>44216</v>
+        <v>45792</v>
       </c>
       <c r="E562" s="3" t="n">
-        <v>44267</v>
+        <v>45807</v>
       </c>
       <c r="F562" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G562" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H562" s="2" t="inlineStr">
         <is>
-          <t>№14  от 12.03.2021</t>
+          <t>50 от 30.05.2025</t>
         </is>
       </c>
       <c r="I562" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>наршения не выявлены</t>
         </is>
       </c>
       <c r="J562" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B563" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C563" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>представление Рузаевская межрайпрокуратуры от 15.07.25, в процедуре банкротсва ООО "ИНСАЙТ"</t>
         </is>
       </c>
       <c r="D563" s="3" t="n">
-        <v>44208</v>
+        <v>45933</v>
       </c>
       <c r="E563" s="3" t="n">
-        <v>44267</v>
+        <v>45943</v>
       </c>
       <c r="F563" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G563" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H563" s="2" t="inlineStr">
         <is>
-          <t>№15 от 12.03.2021</t>
+          <t>99 от 13.10.2025</t>
         </is>
       </c>
       <c r="I563" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J563" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J563" s="2" t="inlineStr">
+        <is>
+          <t>13.10.2025, не передавать в ДК в связи с молозначительностью </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B564" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C564" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Прокуратуры Республики Мордовия Ардатовского района от 06.10.2025 №7-1-2025/420-25 о нарушениях требований законодательства о банкротстве в процедуре банкроства ООО "Теплосети"</t>
         </is>
       </c>
       <c r="D564" s="3" t="n">
-        <v>43018</v>
+        <v>45957</v>
       </c>
       <c r="E564" s="3" t="n">
-        <v>43049</v>
+        <v>45973</v>
       </c>
       <c r="F564" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G564" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H564" s="2" t="inlineStr">
         <is>
-          <t> №218 от10.11.2017г</t>
+          <t>№ 116 от 12.11.2025</t>
         </is>
       </c>
       <c r="I564" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J564" s="2" t="inlineStr">
         <is>
-          <t>20.12.2017г.-Рекомендация об исключении</t>
+          <t>12.11.2025, не передавать в ДК в связи с молозначительностью </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B565" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C565" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Прокуратуры Пролетарского района г. Саранска Республики Мордовия от 07.11.2025 №7-1-2025 о нарушениях требований законодательства о банкротстве в процедуре ООО "РТ "Красный октябрь" А39-10396/2019</t>
         </is>
       </c>
       <c r="D565" s="3" t="n">
-        <v>43133</v>
+        <v>45978</v>
       </c>
       <c r="E565" s="3" t="n">
-        <v>43187</v>
+        <v>45995</v>
       </c>
       <c r="F565" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G565" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H565" s="2" t="inlineStr">
         <is>
-          <t>№14 от 28.03.2018 г</t>
+          <t>№ 129 от 04.12.2025 г.</t>
         </is>
       </c>
       <c r="I565" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J565" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B566" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C566" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента от 30.01.2023</t>
+          <t>Жалоба ПАО "Инвест" от 13.01.2026 г., в процедуре банкроства Куксиной Л.М. </t>
         </is>
       </c>
       <c r="D566" s="3" t="n">
-        <v>44956</v>
+        <v>46056</v>
       </c>
       <c r="E566" s="3" t="n">
-        <v>44972</v>
+        <v>46077</v>
       </c>
       <c r="F566" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G566" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H566" s="2" t="inlineStr">
         <is>
-          <t>№22 от 15.02.2023</t>
+          <t>№ 22 от 24.02.2026 г.</t>
         </is>
       </c>
       <c r="I566" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J566" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B567" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C567" s="2" t="inlineStr">
         <is>
-          <t>жалоба Савин В.А. от 06.11.2024, , в процедуре банкротства гр. Иванов С.В.</t>
+          <t>Жалоба Нестерова С.В. от 04.02.2026 г., в процедуре банкроства Нестерова С.В.</t>
         </is>
       </c>
       <c r="D567" s="3" t="n">
-        <v>45614</v>
+        <v>46066</v>
       </c>
       <c r="E567" s="3" t="n">
-        <v>45628</v>
+        <v>46084</v>
       </c>
       <c r="F567" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G567" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H567" s="2" t="inlineStr">
         <is>
-          <t>63 от 02.11.2024</t>
+          <t>03.03.2026 г. Прекращено</t>
         </is>
       </c>
       <c r="I567" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Прекращено, отказ в Росреестре</t>
         </is>
       </c>
       <c r="J567" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B568" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C568" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Представление Рузаевской межрайонной Прокуратуры Республики Мордовия от 16.03.2026г., в процедуре банкротства ООО "Инсайт"</t>
         </is>
       </c>
       <c r="D568" s="3" t="n">
-        <v>45897</v>
+        <v>46112</v>
       </c>
       <c r="E568" s="3" t="n">
-        <v>45920</v>
+        <v>46130</v>
       </c>
       <c r="F568" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G568" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H568" s="2" t="inlineStr">
         <is>
-          <t>№ 122 от 20.09.2025</t>
+          <t>60 от 18.04.2026</t>
         </is>
       </c>
       <c r="I568" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J568" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B569" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C569" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Управления Росреестра по Воронежской обл от 08.07.25 по определению от 19.06.25 по делу А14-7174/2025, в процедуре банкротсва гр. Колисниченко Ю.А.</t>
+          <t>Определение АС Республики Мордовия от 29.07.2026 г. №А39-9162/2021, в процедуре банкроства Буйских В.Л.</t>
         </is>
       </c>
       <c r="D569" s="3" t="n">
-        <v>45852</v>
+        <v>46255</v>
       </c>
       <c r="E569" s="3" t="n">
-        <v>45866</v>
+        <v>46272</v>
       </c>
       <c r="F569" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G569" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H569" s="2" t="inlineStr">
         <is>
-          <t>68 от 28.07.2025</t>
+          <t>№ 260907-1 от 07.09.2026 г.</t>
         </is>
       </c>
       <c r="I569" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены, малозначительность</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J569" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B570" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C570" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Окопной И.Г. от 28.08.25, ,в процедуре банкротсва гр. Окопная И.Г.</t>
+          <t>Жалоба ООО "Возрождение" б/д , в процедуре банкроства ООО "Плодовоягодный питомник"</t>
         </is>
       </c>
       <c r="D570" s="3" t="n">
-        <v>45903</v>
+        <v>46274</v>
       </c>
       <c r="E570" s="3" t="n">
-        <v>45919</v>
+        <v>46318</v>
       </c>
       <c r="F570" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G570" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H570" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H570" s="2"/>
+      <c r="I570" s="2"/>
       <c r="J570" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Кузнецов Сергей Васильевич</v>
       </c>
       <c r="B571" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C571" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Пиляевой О.А. от 11.08.2025 через прокуратуру Орловской области Орловского района от 20.10.2025 г. в процедуре бакнроства Пиляева Р.С.</t>
+          <t>Представление Прокуратуры Пролетарского района г. Саранска от 17.09.2026 г., в процедуре банкроства ООО "Мордоввторсырье"</t>
         </is>
       </c>
       <c r="D571" s="3" t="n">
-        <v>46001</v>
+        <v>0</v>
       </c>
       <c r="E571" s="3" t="n">
-        <v>45996</v>
+        <v>0</v>
       </c>
       <c r="F571" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G571" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H571" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H571" s="2"/>
+      <c r="I571" s="2"/>
       <c r="J571" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="n">
-        <v>Ляпин Андрей Александрович</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B572" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C572" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента от 20.04.2026 "О проведении внеплановой проверки в связи с несоблюдением условий членства в Ассоциации арбитражными управляющими" </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D572" s="3" t="n">
-        <v>46137</v>
+        <v>41220</v>
       </c>
       <c r="E572" s="3" t="n">
-        <v>46139</v>
+        <v>41250</v>
       </c>
       <c r="F572" s="3" t="n">
-        <v>46137</v>
+        <v>0</v>
       </c>
       <c r="G572" s="3" t="n">
-        <v>46139</v>
+        <v>0</v>
       </c>
       <c r="H572" s="2" t="inlineStr">
         <is>
-          <t>2026/04/27-2 от 27.04.2026</t>
+          <t>№ 169 от 07.12.2012 г.</t>
         </is>
       </c>
       <c r="I572" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J572" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B573" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C573" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры г.Ялты РК от 21.02.2024 в отношении нарушений в процедуре банкроства ООО "Марвеллэнд"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D573" s="3" t="n">
-        <v>45363</v>
+        <v>41671</v>
       </c>
       <c r="E573" s="3" t="n">
-        <v>45380</v>
+        <v>41704</v>
       </c>
       <c r="F573" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G573" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H573" s="2" t="inlineStr">
         <is>
-          <t>29.03.2024, №24</t>
+          <t>№ 38 от 06.03.2014 г</t>
         </is>
       </c>
       <c r="I573" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J573" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J573" s="2" t="inlineStr">
+        <is>
+          <t>№ 7 от 27.03.2014 г. - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B574" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C574" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры г. Ялты РК от 15.11.2023, в отношении банкроства ООО "МАРВЕЛЛЭНД"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D574" s="3" t="n">
-        <v>45250</v>
+        <v>41791</v>
       </c>
       <c r="E574" s="3" t="n">
-        <v>45268</v>
+        <v>41848</v>
       </c>
       <c r="F574" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G574" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H574" s="2" t="inlineStr">
         <is>
-          <t>08.12.2023 № 91</t>
+          <t>№ 95 от 28.07.2014 г</t>
         </is>
       </c>
       <c r="I574" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J574" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J574" s="2" t="inlineStr">
+        <is>
+          <t>№ 34 от 18.08.2014 г. - предписание об устранении нарушений, рекомендация о приостановлении представления;</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B575" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C575" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D575" s="3" t="n">
-        <v>45897</v>
+        <v>42064</v>
       </c>
       <c r="E575" s="3" t="n">
-        <v>45920</v>
+        <v>42124</v>
       </c>
       <c r="F575" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G575" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H575" s="2" t="inlineStr">
         <is>
-          <t>90/1 от 20.09.2025</t>
+          <t>№ 74 от 30.04.2015г</t>
         </is>
       </c>
       <c r="I575" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J575" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, не возбуждать ДК в связи с устранением</t>
+          <t> № 49 от 22.05.2015г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B576" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C576" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Гафитулина А.И. от 23.03.2026г., в процедуре банкротства ООО "Транс-Сервис"</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D576" s="3" t="n">
-        <v>46107</v>
+        <v>45897</v>
       </c>
       <c r="E576" s="3" t="n">
-        <v>46127</v>
+        <v>45920</v>
       </c>
       <c r="F576" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G576" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H576" s="2" t="inlineStr">
         <is>
-          <t>№ 57 от 15.04.2026 г.</t>
+          <t>№ 118 от 20.09.2025</t>
         </is>
       </c>
       <c r="I576" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J576" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Липатов Сергей Николаевич</v>
       </c>
       <c r="B577" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C577" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Ковалева С. от 13.04.2026г. </t>
+          <t>Жалоба Земцовой (Власенко) Л.М., в процедуре банкроства Земцовой (Власенко) Л.М. А07-19643/2020</t>
         </is>
       </c>
       <c r="D577" s="3" t="n">
-        <v>0</v>
+        <v>46037</v>
       </c>
       <c r="E577" s="3" t="n">
-        <v>0</v>
+        <v>46055</v>
       </c>
       <c r="F577" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G577" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H577" s="2"/>
-      <c r="I577" s="2"/>
+      <c r="H577" s="2" t="inlineStr">
+        <is>
+          <t>№ 12 от 02.02.2026</t>
+        </is>
+      </c>
+      <c r="I577" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J577" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="n">
-        <v>Мазур Андрей Александрович</v>
+        <v>Литвинов Иван Евгеньевич</v>
       </c>
       <c r="B578" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C578" s="2" t="inlineStr">
         <is>
-          <t>Сообщение МИФНС №17 по Новосибирской области от 06.07.2026 г., в процедуре банкроства ООО "Проект-С"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D578" s="3" t="n">
-        <v>46212</v>
+        <v>43476</v>
       </c>
       <c r="E578" s="3" t="n">
-        <v>46227</v>
+        <v>43531</v>
       </c>
       <c r="F578" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G578" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H578" s="2"/>
-      <c r="I578" s="2"/>
+      <c r="H578" s="2" t="inlineStr">
+        <is>
+          <t>№12 от 07.03.2019</t>
+        </is>
+      </c>
+      <c r="I578" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J578" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="n">
-        <v>Макеев Валерий Васильевич</v>
+        <v>Литвинов Иван Евгеньевич</v>
       </c>
       <c r="B579" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C579" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D579" s="3" t="n">
-        <v>41960</v>
+        <v>44116</v>
       </c>
       <c r="E579" s="3" t="n">
-        <v>41990</v>
+        <v>44146</v>
       </c>
       <c r="F579" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G579" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H579" s="2" t="inlineStr">
         <is>
-          <t>№ 158 от 17.12.2014г</t>
+          <t>№65 от 11.11.2020</t>
         </is>
       </c>
       <c r="I579" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J579" s="2" t="inlineStr">
         <is>
-          <t>№ 1 от 12.01.2015г. - Предупреждение</t>
+          <t>№2 15.01.2021 - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="n">
-        <v>Макеев Валерий Васильевич</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B580" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C580" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>ООО "МК Экспресс-Кредит"</t>
         </is>
       </c>
       <c r="D580" s="3" t="n">
-        <v>45134</v>
+        <v>43157</v>
       </c>
       <c r="E580" s="3" t="n">
-        <v>45165</v>
+        <v>43187</v>
       </c>
       <c r="F580" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G580" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H580" s="2" t="inlineStr">
         <is>
-          <t>№70/13 от 28.08.2023 г.</t>
+          <t>№14 28.03.2018</t>
         </is>
       </c>
       <c r="I580" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J580" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="n">
-        <v>Макеев Валерий Васильевич</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B581" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C581" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора гр.Нагановой Н.Г., б/н, б/д, в отношении АУ Макеева В.В., в процедуре РИ гр. Безденежных И.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D581" s="3" t="n">
-        <v>45378</v>
+        <v>43503</v>
       </c>
       <c r="E581" s="3" t="n">
-        <v>45394</v>
+        <v>0</v>
       </c>
       <c r="F581" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G581" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H581" s="2" t="inlineStr">
         <is>
-          <t>№ 25 от 12.04.24</t>
+          <t>внеплановая проверка прекращена по заявлению от заявителя</t>
         </is>
       </c>
       <c r="I581" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>внеплановая проверка прекращена по заявлению от заявителя</t>
         </is>
       </c>
       <c r="J581" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B582" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C582" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D582" s="3" t="n">
-        <v>43909</v>
+        <v>44216</v>
       </c>
       <c r="E582" s="3" t="n">
-        <v>43980</v>
+        <v>44267</v>
       </c>
       <c r="F582" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G582" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H582" s="2" t="inlineStr">
         <is>
-          <t>№18 от 29.05.2020</t>
+          <t>№14  от 12.03.2021</t>
         </is>
       </c>
       <c r="I582" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J582" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B583" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C583" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D583" s="3" t="n">
-        <v>43539</v>
+        <v>44208</v>
       </c>
       <c r="E583" s="3" t="n">
-        <v>43600</v>
+        <v>44267</v>
       </c>
       <c r="F583" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G583" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H583" s="2" t="inlineStr">
         <is>
-          <t>№45 от 15.05.2019</t>
+          <t>№15 от 12.03.2021</t>
         </is>
       </c>
       <c r="I583" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J583" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B584" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C584" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО Технология</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D584" s="3" t="n">
-        <v>44333</v>
+        <v>43018</v>
       </c>
       <c r="E584" s="3" t="n">
-        <v>44364</v>
+        <v>43049</v>
       </c>
       <c r="F584" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G584" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H584" s="2" t="inlineStr">
         <is>
-          <t>№ 44 от 17.06.2021</t>
+          <t> №218 от10.11.2017г</t>
         </is>
       </c>
       <c r="I584" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J584" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J584" s="2" t="inlineStr">
+        <is>
+          <t>20.12.2017г.-Рекомендация об исключении</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B585" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C585" s="2" t="inlineStr">
         <is>
-          <t>жалоба ИФНС №29 ПО г.МОСКВА</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D585" s="3" t="n">
-        <v>44390</v>
+        <v>43133</v>
       </c>
       <c r="E585" s="3" t="n">
-        <v>44421</v>
+        <v>43187</v>
       </c>
       <c r="F585" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G585" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H585" s="2" t="inlineStr">
         <is>
-          <t>;№62/1 от 22.11.2021</t>
+          <t>№14 от 28.03.2018 г</t>
         </is>
       </c>
       <c r="I585" s="2" t="inlineStr">
         <is>
-          <t>Нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J585" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J585" s="2" t="inlineStr">
+        <is>
+          <t>№ 37 от 16.04.2018г., мера дисциплинарного воздействия - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B586" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C586" s="2" t="inlineStr">
         <is>
-          <t>жалоба прокуратуры Ингодинского района г.Читы</t>
+          <t>Решение Президента от 30.01.2023</t>
         </is>
       </c>
       <c r="D586" s="3" t="n">
-        <v>44224</v>
+        <v>44956</v>
       </c>
       <c r="E586" s="3" t="n">
-        <v>44256</v>
+        <v>44972</v>
       </c>
       <c r="F586" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G586" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H586" s="2" t="inlineStr">
         <is>
-          <t>№ 9 от 01.03.2021</t>
+          <t>№22 от 15.02.2023</t>
         </is>
       </c>
       <c r="I586" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J586" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J586" s="2" t="inlineStr">
+        <is>
+          <t>№23 от 23.03.2023 г. Предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="n">
-        <v>Маневич Павел Борисович</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B587" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C587" s="2" t="inlineStr">
         <is>
-          <t>жалоба ИФНС №29 ПО г.МОСКВА от 26.05.2025</t>
+          <t>жалоба Савин В.А. от 06.11.2024, , в процедуре банкротства гр. Иванов С.В.</t>
         </is>
       </c>
       <c r="D587" s="3" t="n">
-        <v>45817</v>
+        <v>45614</v>
       </c>
       <c r="E587" s="3" t="n">
-        <v>45891</v>
+        <v>45628</v>
       </c>
       <c r="F587" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G587" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H587" s="2" t="inlineStr">
         <is>
-          <t>22.08.2025</t>
+          <t>63 от 02.11.2024</t>
         </is>
       </c>
       <c r="I587" s="2" t="inlineStr">
         <is>
-          <t>прекращено, отказ в суде</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J587" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B588" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C588" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D588" s="3" t="n">
-        <v>42070</v>
+        <v>45897</v>
       </c>
       <c r="E588" s="3" t="n">
-        <v>42121</v>
+        <v>45920</v>
       </c>
       <c r="F588" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G588" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H588" s="2" t="inlineStr">
         <is>
-          <t>№59 от 27.04.2015</t>
+          <t>№ 122 от 20.09.2025</t>
         </is>
       </c>
       <c r="I588" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J588" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B589" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C589" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Уведомление Управления Росреестра по Воронежской обл от 08.07.25 по определению от 19.06.25 по делу А14-7174/2025, в процедуре банкротсва гр. Колисниченко Ю.А.</t>
         </is>
       </c>
       <c r="D589" s="3" t="n">
-        <v>42931</v>
+        <v>45852</v>
       </c>
       <c r="E589" s="3" t="n">
-        <v>42962</v>
+        <v>45866</v>
       </c>
       <c r="F589" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G589" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H589" s="2" t="inlineStr">
         <is>
-          <t>№108 от 15.08.2017</t>
+          <t>68 от 28.07.2025</t>
         </is>
       </c>
       <c r="I589" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J589" s="2"/>
+          <t>Нарушения выявлены, малозначительность</t>
+        </is>
+      </c>
+      <c r="J589" s="2" t="inlineStr">
+        <is>
+          <t>28.07.2025,не передавать в ДК, малозначительность</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B590" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C590" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба должника гр. Окопной И.Г. от 28.08.25, ,в процедуре банкротсва гр. Окопная И.Г.</t>
         </is>
       </c>
       <c r="D590" s="3" t="n">
-        <v>43054</v>
+        <v>45903</v>
       </c>
       <c r="E590" s="3" t="n">
-        <v>43084</v>
+        <v>45919</v>
       </c>
       <c r="F590" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G590" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H590" s="2" t="inlineStr">
         <is>
-          <t>№286/2 от 15.12.2017</t>
+          <t>100/2 от 23.09.2025</t>
         </is>
       </c>
       <c r="I590" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>п24.09.2025, прекращено, отказ в суде</t>
+        </is>
+      </c>
+      <c r="J590" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B591" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C591" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Пиляевой О.А. от 11.08.2025 через прокуратуру Орловской области Орловского района от 20.10.2025 г. в процедуре бакнроства Пиляева Р.С.</t>
         </is>
       </c>
       <c r="D591" s="3" t="n">
-        <v>43112</v>
+        <v>46001</v>
       </c>
       <c r="E591" s="3" t="n">
-        <v>43143</v>
+        <v>45996</v>
       </c>
       <c r="F591" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G591" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H591" s="2" t="inlineStr">
         <is>
-          <t>№11 от 12.02.2018</t>
+          <t>№ 130 от 05.12.2025 г.</t>
         </is>
       </c>
       <c r="I591" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J591" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Ляпин Андрей Александрович</v>
       </c>
       <c r="B592" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C592" s="2" t="inlineStr">
         <is>
-          <t>Частное определение от 02.02.2023 по делу А55-35877/2019  в отношении Сухадиевой Е.В., меры по снятию ареста с реализованного имущества не приняты, Положение о реализации имущества утверждено с нарушением сроков</t>
+          <t>Решение Президента от 20.04.2026 "О проведении внеплановой проверки в связи с несоблюдением условий членства в Ассоциации арбитражными управляющими" </t>
         </is>
       </c>
       <c r="D592" s="3" t="n">
-        <v>44971</v>
+        <v>46137</v>
       </c>
       <c r="E592" s="3" t="n">
-        <v>44998</v>
+        <v>46139</v>
       </c>
       <c r="F592" s="3" t="n">
-        <v>0</v>
+        <v>46137</v>
       </c>
       <c r="G592" s="3" t="n">
-        <v>0</v>
+        <v>46139</v>
       </c>
       <c r="H592" s="2" t="inlineStr">
         <is>
-          <t>№60 от 28.07.2023 Приостановлено до рассмотрения в суде, возобновлено 28.07.2023</t>
+          <t>2026/04/27-2 от 27.04.2026</t>
         </is>
       </c>
       <c r="I592" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J592" s="2" t="inlineStr">
         <is>
-          <t>№42 от 24.08.2023 г. Предупреждение </t>
+          <t>260515-1 от 15.05.2026, рекомендовать Совету ограничить деятельность АУ на срок до 3-х месяцев., Рассмотрение ДК назначено на 14.08.26, Решением ДК 260814-1 от 14.08.2026, рассмотрение  ВП преращено в связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B593" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C593" s="2" t="inlineStr">
         <is>
-          <t>жалоба Бондаренко С.Ю. от 03.10.23 в отношении ООО ПШК, привлечени специалистов в процедуре, затягивание сроков</t>
+          <t>представление прокуратуры г.Ялты РК от 21.02.2024 в отношении нарушений в процедуре банкроства ООО "Марвеллэнд"</t>
         </is>
       </c>
       <c r="D593" s="3" t="n">
-        <v>45202</v>
+        <v>45363</v>
       </c>
       <c r="E593" s="3" t="n">
-        <v>45229</v>
+        <v>45380</v>
       </c>
       <c r="F593" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G593" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H593" s="2" t="inlineStr">
         <is>
-          <t>№82 от 30.10.2023</t>
+          <t>29.03.2024, №24</t>
         </is>
       </c>
       <c r="I593" s="2" t="inlineStr">
         <is>
-          <t>нарушение не выявлены</t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J593" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B594" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C594" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 03.11.2023г. ООО "Архимед-асус" в отношении  банкроства ООО "РУСТЕХНО" </t>
+          <t>представление прокуратуры г. Ялты РК от 15.11.2023, в отношении банкроства ООО "МАРВЕЛЛЭНД"</t>
         </is>
       </c>
       <c r="D594" s="3" t="n">
-        <v>45238</v>
+        <v>45250</v>
       </c>
       <c r="E594" s="3" t="n">
-        <v>45253</v>
+        <v>45268</v>
       </c>
       <c r="F594" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G594" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H594" s="2" t="inlineStr">
         <is>
-          <t>№85 от 23.11.2023</t>
+          <t>08.12.2023 № 91</t>
         </is>
       </c>
       <c r="I594" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J594" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B595" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C595" s="2" t="inlineStr">
         <is>
-          <t>обращение гр. Сон А.С. от 11.01.2023г., в отношении АУ Манойловой Е.А., в отношении процедуры ООО "РУСТЕХНО"</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D595" s="3" t="n">
-        <v>45303</v>
+        <v>45897</v>
       </c>
       <c r="E595" s="3" t="n">
-        <v>45321</v>
+        <v>45920</v>
       </c>
       <c r="F595" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G595" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H595" s="2" t="inlineStr">
         <is>
-          <t>№5 от 30.01.2024</t>
+          <t>90/1 от 20.09.2025</t>
         </is>
       </c>
       <c r="I595" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J595" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J595" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2025, не возбуждать ДК в связи с устранением</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="n">
-        <v>Манойлова Евгения Александровна</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B596" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C596" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр.Поповой О.П. от 28.04.25, в процедуре банкроства гр.Поповой О.П. </t>
+          <t>Жалоба Гафитулина А.И. от 23.03.2026г., в процедуре банкротства ООО "Транс-Сервис"</t>
         </is>
       </c>
       <c r="D596" s="3" t="n">
-        <v>45789</v>
+        <v>46107</v>
       </c>
       <c r="E596" s="3" t="n">
-        <v>45804</v>
+        <v>46127</v>
       </c>
       <c r="F596" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G596" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H596" s="2" t="inlineStr">
         <is>
-          <t>50/2 от 22.09.25</t>
+          <t>№ 57 от 15.04.2026 г.</t>
         </is>
       </c>
       <c r="I596" s="2" t="inlineStr">
         <is>
-          <t>прекращено,  отказ, возврат жалобы в суде</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J596" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B597" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C597" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Ковалева С. от 13.04.2026г. </t>
         </is>
       </c>
       <c r="D597" s="3" t="n">
-        <v>42255</v>
+        <v>0</v>
       </c>
       <c r="E597" s="3" t="n">
-        <v>42285</v>
+        <v>0</v>
       </c>
       <c r="F597" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G597" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H597" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H597" s="2"/>
+      <c r="I597" s="2"/>
+      <c r="J597" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B598" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C598" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Сообщение МИФНС №17 по Новосибирской области от 06.07.2026 г., в процедуре банкроства ООО "Проект-С"</t>
         </is>
       </c>
       <c r="D598" s="3" t="n">
-        <v>42125</v>
+        <v>46212</v>
       </c>
       <c r="E598" s="3" t="n">
-        <v>42156</v>
+        <v>46227</v>
       </c>
       <c r="F598" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G598" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H598" s="2" t="inlineStr">
         <is>
-          <t> № 38 от 01.06.2016г.</t>
+          <t>№ 260724-1 от 24.07.2026 г.</t>
         </is>
       </c>
       <c r="I598" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J598" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Мазур Андрей Александрович</v>
       </c>
       <c r="B599" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C599" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура г. Перми</t>
+          <t>Жалоба Балакина М.С. от 13.09.2026 г., в процедуре банкроства ООО "СК "Латерна"</t>
         </is>
       </c>
       <c r="D599" s="3" t="n">
-        <v>42495</v>
+        <v>46282</v>
       </c>
       <c r="E599" s="3" t="n">
-        <v>42522</v>
+        <v>46300</v>
       </c>
       <c r="F599" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G599" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H599" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H599" s="2"/>
+      <c r="I599" s="2"/>
       <c r="J599" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Макеев Валерий Васильевич</v>
       </c>
       <c r="B600" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C600" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D600" s="3" t="n">
-        <v>43497</v>
+        <v>41960</v>
       </c>
       <c r="E600" s="3" t="n">
-        <v>43525</v>
+        <v>41990</v>
       </c>
       <c r="F600" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G600" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H600" s="2" t="inlineStr">
         <is>
-          <t>№ 9 от 01.03.2019г.</t>
+          <t>№ 158 от 17.12.2014г</t>
         </is>
       </c>
       <c r="I600" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J600" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J600" s="2" t="inlineStr">
+        <is>
+          <t>№ 1 от 12.01.2015г. - Предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Макеев Валерий Васильевич</v>
       </c>
       <c r="B601" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C601" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ЗАО "СКФ"</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D601" s="3" t="n">
-        <v>42681</v>
+        <v>45134</v>
       </c>
       <c r="E601" s="3" t="n">
-        <v>42706</v>
+        <v>45165</v>
       </c>
       <c r="F601" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G601" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H601" s="2" t="inlineStr">
         <is>
-          <t>02.12.2016</t>
+          <t>№70/13 от 28.08.2023 г.</t>
         </is>
       </c>
       <c r="I601" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена</t>
-[...2 lines deleted...]
-      <c r="J601" s="2"/>
+          <t>Нарушения  выявлены</t>
+        </is>
+      </c>
+      <c r="J601" s="2" t="inlineStr">
+        <is>
+          <t>Не возбуждать ДК, в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Макеев Валерий Васильевич</v>
       </c>
       <c r="B602" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C602" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба кредитора гр.Нагановой Н.Г., б/н, б/д, в отношении АУ Макеева В.В., в процедуре РИ гр. Безденежных И.В.</t>
         </is>
       </c>
       <c r="D602" s="3" t="n">
-        <v>43703</v>
+        <v>45378</v>
       </c>
       <c r="E602" s="3" t="n">
-        <v>43872</v>
+        <v>45394</v>
       </c>
       <c r="F602" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G602" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H602" s="2" t="inlineStr">
         <is>
-          <t>№ 3 от 11.02.2020г.</t>
+          <t>№ 25 от 12.04.24</t>
         </is>
       </c>
       <c r="I602" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  малозначительне</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J602" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B603" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C603" s="2" t="inlineStr">
         <is>
           <t>жалоба</t>
         </is>
       </c>
       <c r="D603" s="3" t="n">
-        <v>43703</v>
+        <v>43909</v>
       </c>
       <c r="E603" s="3" t="n">
-        <v>43872</v>
+        <v>43980</v>
       </c>
       <c r="F603" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G603" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H603" s="2" t="inlineStr">
         <is>
-          <t>№3 от 11.02.2020</t>
+          <t>№18 от 29.05.2020</t>
         </is>
       </c>
       <c r="I603" s="2" t="inlineStr">
         <is>
-          <t>нарушения малозначительные</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J603" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B604" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C604" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D604" s="3" t="n">
-        <v>44635</v>
+        <v>43539</v>
       </c>
       <c r="E604" s="3" t="n">
-        <v>44666</v>
+        <v>43600</v>
       </c>
       <c r="F604" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G604" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H604" s="2" t="inlineStr">
         <is>
-          <t>№58 от 15.04.2022 </t>
+          <t>№45 от 15.05.2019</t>
         </is>
       </c>
       <c r="I604" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J604" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B605" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C605" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Карпов В.А. </t>
+          <t>жалоба ООО Технология</t>
         </is>
       </c>
       <c r="D605" s="3" t="n">
-        <v>44771</v>
+        <v>44333</v>
       </c>
       <c r="E605" s="3" t="n">
-        <v>44951</v>
+        <v>44364</v>
       </c>
       <c r="F605" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G605" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H605" s="2" t="inlineStr">
         <is>
-          <t>25.01.2023 прекращено в связи с отказом в суде</t>
+          <t>№ 44 от 17.06.2021</t>
         </is>
       </c>
       <c r="I605" s="2" t="inlineStr">
         <is>
-          <t> 25.01.2023 прекращено в связи с отказом в суде</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J605" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B606" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C606" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Карпова В.А. от 29.07.2022 в процедуре Караваев В.Г.</t>
+          <t>жалоба ИФНС №29 ПО г.МОСКВА</t>
         </is>
       </c>
       <c r="D606" s="3" t="n">
-        <v>44774</v>
+        <v>44390</v>
       </c>
       <c r="E606" s="3" t="n">
-        <v>44951</v>
+        <v>44421</v>
       </c>
       <c r="F606" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G606" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H606" s="2" t="inlineStr">
         <is>
-          <t>№5от 25.01.2023 о прекращении проверки в связи с отказом в привлечении к ответсвенности в судебном порядке</t>
+          <t>;№62/1 от 22.11.2021</t>
         </is>
       </c>
       <c r="I606" s="2" t="inlineStr">
         <is>
-          <t>25.01.2023, прекращено в связи с отказом в суде</t>
+          <t>Нарушений не выявлено</t>
         </is>
       </c>
       <c r="J606" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B607" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C607" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>жалоба прокуратуры Ингодинского района г.Читы</t>
         </is>
       </c>
       <c r="D607" s="3" t="n">
-        <v>45134</v>
+        <v>44224</v>
       </c>
       <c r="E607" s="3" t="n">
-        <v>45165</v>
+        <v>44256</v>
       </c>
       <c r="F607" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G607" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H607" s="2" t="inlineStr">
         <is>
-          <t>№70/23 от 27.08.2023</t>
+          <t>№ 9 от 01.03.2021</t>
         </is>
       </c>
       <c r="I607" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J607" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Маневич Павел Борисович</v>
       </c>
       <c r="B608" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C608" s="2" t="inlineStr">
         <is>
-          <t>жалоба Плюсиной Л.В. от 20.06.23 в отношении ООО ЖК Сосновый бор</t>
+          <t>жалоба ИФНС №29 ПО г.МОСКВА от 26.05.2025</t>
         </is>
       </c>
       <c r="D608" s="3" t="n">
-        <v>45112</v>
+        <v>45817</v>
       </c>
       <c r="E608" s="3" t="n">
-        <v>45371</v>
+        <v>45891</v>
       </c>
       <c r="F608" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G608" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H608" s="2" t="inlineStr">
         <is>
-          <t>20.03.2024</t>
+          <t>22.08.2025</t>
         </is>
       </c>
       <c r="I608" s="2" t="inlineStr">
         <is>
-          <t>20.03.2024, рассмотрение прекращено, в суде прекращено в связи с отказом от рассмотрения жалобы заявителя</t>
+          <t>прекращено, отказ в суде</t>
         </is>
       </c>
       <c r="J608" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B609" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C609" s="2" t="inlineStr">
         <is>
-          <t>жалоба Карпов В.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D609" s="3" t="n">
-        <v>44405</v>
+        <v>42070</v>
       </c>
       <c r="E609" s="3" t="n">
-        <v>44436</v>
+        <v>42121</v>
       </c>
       <c r="F609" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G609" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H609" s="2" t="inlineStr">
         <is>
-          <t>№64 28.08.2021</t>
+          <t>№59 от 27.04.2015</t>
         </is>
       </c>
       <c r="I609" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J609" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B610" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C610" s="2" t="inlineStr">
         <is>
-          <t>жалоба Караев В.Г. </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D610" s="3" t="n">
-        <v>44270</v>
+        <v>42931</v>
       </c>
       <c r="E610" s="3" t="n">
-        <v>44333</v>
+        <v>42962</v>
       </c>
       <c r="F610" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G610" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H610" s="2" t="inlineStr">
         <is>
-          <t>№28 17.05.2021</t>
+          <t>№108 от 15.08.2017</t>
         </is>
       </c>
       <c r="I610" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J610" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B611" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C611" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D611" s="3" t="n">
-        <v>45897</v>
+        <v>43054</v>
       </c>
       <c r="E611" s="3" t="n">
-        <v>45920</v>
+        <v>43084</v>
       </c>
       <c r="F611" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G611" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H611" s="2" t="inlineStr">
         <is>
-          <t>№ 112 от 20.09.2025</t>
+          <t>№286/2 от 15.12.2017</t>
         </is>
       </c>
       <c r="I611" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J611" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, не передавать в ДК устранение нарушений субъектом проверки в период проверки.</t>
+          <t>№ 61 от 29.12.2017г. -предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="n">
-        <v>Мартиросян Мартин Ростомович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B612" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C612" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Пермского края от 18.12.2025 г. №А50-23296/2021, в процедуре банкроства Цветковой (Мурзилкиной) Е.Н.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D612" s="3" t="n">
-        <v>46037</v>
+        <v>43112</v>
       </c>
       <c r="E612" s="3" t="n">
-        <v>46055</v>
+        <v>43143</v>
       </c>
       <c r="F612" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G612" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H612" s="2" t="inlineStr">
         <is>
-          <t>№ 11 от 02.02.2026 г.</t>
+          <t>№11 от 12.02.2018</t>
         </is>
       </c>
       <c r="I612" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J612" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J612" s="2" t="inlineStr">
+        <is>
+          <t>№11 от 28.02.2018г.-не применять мер дисциплинарного воздействия;</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B613" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C613" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Частное определение от 02.02.2023 по делу А55-35877/2019  в отношении Сухадиевой Е.В., меры по снятию ареста с реализованного имущества не приняты, Положение о реализации имущества утверждено с нарушением сроков</t>
         </is>
       </c>
       <c r="D613" s="3" t="n">
-        <v>45134</v>
+        <v>44971</v>
       </c>
       <c r="E613" s="3" t="n">
-        <v>45165</v>
+        <v>44998</v>
       </c>
       <c r="F613" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G613" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H613" s="2" t="inlineStr">
         <is>
-          <t>№70/14 от 28.08.2023 г.</t>
+          <t>№60 от 28.07.2023 Приостановлено до рассмотрения в суде, возобновлено 28.07.2023</t>
         </is>
       </c>
       <c r="I613" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J613" s="2" t="inlineStr">
         <is>
-          <t>28.08.2023, не возбуждать ДК,  в связи с устранением нарушений</t>
+          <t>№42 от 24.08.2023 г. Предупреждение </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B614" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C614" s="2" t="inlineStr">
         <is>
-          <t>жалобы Парамонова Е.В. б/н, б/д, поступившие в Ассоциацию через Росреестр по КБР от 13.03.25, в процедурах банкроства гр. Ольмезова Х.Я., гр. Тимцюрак Г.Г., гр. Болотонова Р.А. </t>
+          <t>жалоба Бондаренко С.Ю. от 03.10.23 в отношении ООО ПШК, привлечени специалистов в процедуре, затягивание сроков</t>
         </is>
       </c>
       <c r="D614" s="3" t="n">
-        <v>45741</v>
+        <v>45202</v>
       </c>
       <c r="E614" s="3" t="n">
-        <v>45791</v>
+        <v>45229</v>
       </c>
       <c r="F614" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G614" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H614" s="2" t="inlineStr">
         <is>
-          <t>39 от 14.05.2025</t>
+          <t>№82 от 30.10.2023</t>
         </is>
       </c>
       <c r="I614" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушение не выявлены</t>
+        </is>
+      </c>
+      <c r="J614" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B615" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C615" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>жалоба от 03.11.2023г. ООО "Архимед-асус" в отношении  банкроства ООО "РУСТЕХНО" </t>
         </is>
       </c>
       <c r="D615" s="3" t="n">
-        <v>45897</v>
+        <v>45238</v>
       </c>
       <c r="E615" s="3" t="n">
-        <v>45920</v>
+        <v>45253</v>
       </c>
       <c r="F615" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G615" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H615" s="2" t="inlineStr">
         <is>
-          <t>90/2 от 20.09.2-25</t>
+          <t>№85 от 23.11.2023</t>
         </is>
       </c>
       <c r="I615" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J615" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B616" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C616" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Управления Росреестра по Краснодасркому краю от 14.07.25 по определению от 04.07.25 по делу А32-252916/2025,  в процедуре банкротсва гр. Абакумовой Е.Р.</t>
+          <t>обращение гр. Сон А.С. от 11.01.2023г., в отношении АУ Манойловой Е.А., в отношении процедуры ООО "РУСТЕХНО"</t>
         </is>
       </c>
       <c r="D616" s="3" t="n">
-        <v>45856</v>
+        <v>45303</v>
       </c>
       <c r="E616" s="3" t="n">
-        <v>45874</v>
+        <v>45321</v>
       </c>
       <c r="F616" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G616" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H616" s="2" t="inlineStr">
         <is>
-          <t>76 от 05.08.2025</t>
+          <t>№5 от 30.01.2024</t>
         </is>
       </c>
       <c r="I616" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J616" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Манойлова Евгения Александровна</v>
       </c>
       <c r="B617" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C617" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Управления Росреестра по Краснодарскому краю от 25.08.2025 о результатах привлечения к административной ответственности на основании определения АС Краснодарского от 04.08.2025 по делу А32-31913/2025 должник гр. Нам Д.В.</t>
+          <t>жалоба должника гр.Поповой О.П. от 28.04.25, в процедуре банкроства гр.Поповой О.П. </t>
         </is>
       </c>
       <c r="D617" s="3" t="n">
-        <v>45898</v>
+        <v>45789</v>
       </c>
       <c r="E617" s="3" t="n">
-        <v>45916</v>
+        <v>45804</v>
       </c>
       <c r="F617" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G617" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H617" s="2" t="inlineStr">
         <is>
-          <t>89 от 16.09.2025</t>
+          <t>50/2 от 22.09.25</t>
         </is>
       </c>
       <c r="I617" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>прекращено,  отказ, возврат жалобы в суде</t>
+        </is>
+      </c>
+      <c r="J617" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B618" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C618" s="2" t="inlineStr">
         <is>
-          <t>СЗ Ассоциации от 13.10.2025 о нарушениях п. 3.6 Положения о членстве Ассоциации </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D618" s="3" t="n">
-        <v>45943</v>
+        <v>42255</v>
       </c>
       <c r="E618" s="3" t="n">
-        <v>45971</v>
+        <v>42285</v>
       </c>
       <c r="F618" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G618" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H618" s="2" t="inlineStr">
         <is>
-          <t>№ 115 от 10.11.2025</t>
+          <t> № 154 от 08.10.2015г.</t>
         </is>
       </c>
       <c r="I618" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J618" s="2" t="inlineStr">
         <is>
-          <t>35 от 09.12.0225, предписание об устранении, предупреждение</t>
+          <t>№ 107 от 29.10.2015г. - замечание</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B619" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C619" s="2" t="inlineStr">
         <is>
-          <t>Письмо Росреестра по Краснодарскому краю от 01.12.2025 г. в процедуре банкротства Полупановой Ю.Н. </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D619" s="3" t="n">
-        <v>45996</v>
+        <v>42125</v>
       </c>
       <c r="E619" s="3" t="n">
-        <v>46013</v>
+        <v>42156</v>
       </c>
       <c r="F619" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G619" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H619" s="2" t="inlineStr">
         <is>
-          <t>№ 152 от 30.12.2025</t>
+          <t> № 38 от 01.06.2016г.</t>
         </is>
       </c>
       <c r="I619" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J619" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B620" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C620" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Динского района от 26.12.2025 г., в процедуре банкроства Гончарова И.А.</t>
+          <t>Представление прокуратура г. Перми</t>
         </is>
       </c>
       <c r="D620" s="3" t="n">
-        <v>46043</v>
+        <v>42495</v>
       </c>
       <c r="E620" s="3" t="n">
-        <v>46059</v>
+        <v>42522</v>
       </c>
       <c r="F620" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G620" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H620" s="2" t="inlineStr">
         <is>
-          <t>№ 16 от 06.02.2026 г.</t>
+          <t>01.06.2016</t>
         </is>
       </c>
       <c r="I620" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J620" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="n">
-        <v>Меликсетов Карен Арменович</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B621" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C621" s="2" t="inlineStr">
         <is>
-          <t>СЗ Ассоциации от 09.02.2026 о нарушениях Положения о членстве </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D621" s="3" t="n">
-        <v>46062</v>
+        <v>43497</v>
       </c>
       <c r="E621" s="3" t="n">
-        <v>46077</v>
+        <v>43525</v>
       </c>
       <c r="F621" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G621" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H621" s="2" t="inlineStr">
         <is>
-          <t>№ 27 от 24.02.2026г.</t>
+          <t>№ 9 от 01.03.2019г.</t>
         </is>
       </c>
       <c r="I621" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J621" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B622" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C622" s="2" t="inlineStr">
         <is>
-          <t>Жалоба а/у Болбин Е.В.</t>
+          <t>Жалоба ЗАО "СКФ"</t>
         </is>
       </c>
       <c r="D622" s="3" t="n">
-        <v>43368</v>
+        <v>42681</v>
       </c>
       <c r="E622" s="3" t="n">
-        <v>43413</v>
+        <v>42706</v>
       </c>
       <c r="F622" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G622" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H622" s="2"/>
+      <c r="H622" s="2" t="inlineStr">
+        <is>
+          <t>02.12.2016</t>
+        </is>
+      </c>
       <c r="I622" s="2" t="inlineStr">
         <is>
-          <t>Отказ заявителя от жалобы</t>
+          <t>Проверка прекращена</t>
         </is>
       </c>
       <c r="J622" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B623" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C623" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D623" s="3" t="n">
-        <v>43522</v>
+        <v>43703</v>
       </c>
       <c r="E623" s="3" t="n">
-        <v>43761</v>
+        <v>43872</v>
       </c>
       <c r="F623" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G623" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H623" s="2" t="inlineStr">
         <is>
-          <t>№99/1 от 23.10.2019</t>
+          <t>№ 3 от 11.02.2020г.</t>
         </is>
       </c>
       <c r="I623" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения  малозначительне</t>
         </is>
       </c>
       <c r="J623" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B624" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C624" s="2" t="inlineStr">
         <is>
-          <t>Жалоба УИФНС по КБР </t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D624" s="3" t="n">
-        <v>44347</v>
+        <v>43703</v>
       </c>
       <c r="E624" s="3" t="n">
-        <v>44378</v>
+        <v>43872</v>
       </c>
       <c r="F624" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G624" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H624" s="2" t="inlineStr">
         <is>
-          <t>№49 ОТ 02.08.2021</t>
+          <t>№3 от 11.02.2020</t>
         </is>
       </c>
       <c r="I624" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения малозначительные</t>
+        </is>
+      </c>
+      <c r="J624" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B625" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C625" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры КБР г. Баксан от 10.06.24г., в отношении АУ Меликсетовой Ф.М., в процедуре банкротсва МУП "Баксантеплоэнерго"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D625" s="3" t="n">
-        <v>45468</v>
+        <v>44635</v>
       </c>
       <c r="E625" s="3" t="n">
-        <v>45485</v>
+        <v>44666</v>
       </c>
       <c r="F625" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G625" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H625" s="2" t="inlineStr">
         <is>
-          <t>39 от 12.07.2024</t>
+          <t>№58 от 15.04.2022 </t>
         </is>
       </c>
       <c r="I625" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J625" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B626" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C626" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "СК Ирбис"должник ФГУП "ГСУ ФСИН"</t>
+          <t>Жалоба гр. Карпов В.А. </t>
         </is>
       </c>
       <c r="D626" s="3" t="n">
-        <v>45552</v>
+        <v>44771</v>
       </c>
       <c r="E626" s="3" t="n">
-        <v>45582</v>
+        <v>44951</v>
       </c>
       <c r="F626" s="3" t="n">
-        <v>45329</v>
+        <v>0</v>
       </c>
       <c r="G626" s="3" t="n">
-        <v>45519</v>
+        <v>0</v>
       </c>
       <c r="H626" s="2" t="inlineStr">
         <is>
-          <t>№52 от 17.10.2024</t>
+          <t>25.01.2023 прекращено в связи с отказом в суде</t>
         </is>
       </c>
       <c r="I626" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t> 25.01.2023 прекращено в связи с отказом в суде</t>
         </is>
       </c>
       <c r="J626" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B627" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C627" s="2" t="inlineStr">
         <is>
-          <t>СЗ Ассоциации от 09.04.25, в процедуре банкротсва ФГУП ГСУ ФСИН</t>
+          <t>жалоба гр. Карпова В.А. от 29.07.2022 в процедуре Караваев В.Г.</t>
         </is>
       </c>
       <c r="D627" s="3" t="n">
-        <v>45838</v>
+        <v>44774</v>
       </c>
       <c r="E627" s="3" t="n">
-        <v>45868</v>
+        <v>44951</v>
       </c>
       <c r="F627" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G627" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H627" s="2" t="inlineStr">
         <is>
-          <t>74 от 30.07.2025</t>
+          <t>№5от 25.01.2023 о прекращении проверки в связи с отказом в привлечении к ответсвенности в судебном порядке</t>
         </is>
       </c>
       <c r="I627" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>25.01.2023, прекращено в связи с отказом в суде</t>
+        </is>
+      </c>
+      <c r="J627" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="n">
-        <v>Меликсетова Фатима Мухамедовна</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B628" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C628" s="2" t="inlineStr">
         <is>
-          <t>СЗ Ассоциации от 13.10.2025 о нарушениях п. 3.6 Положения о членстве Ассоциации </t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D628" s="3" t="n">
-        <v>45943</v>
+        <v>45134</v>
       </c>
       <c r="E628" s="3" t="n">
-        <v>45971</v>
+        <v>45165</v>
       </c>
       <c r="F628" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G628" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H628" s="2" t="inlineStr">
         <is>
-          <t>№ 114 от 10.11.2025</t>
+          <t>№70/23 от 27.08.2023</t>
         </is>
       </c>
       <c r="I628" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения  выявлены </t>
         </is>
       </c>
       <c r="J628" s="2" t="inlineStr">
         <is>
-          <t>35 от 09.12.2025, предписание об устранении, предупреждение</t>
+          <t>27.08.2023, не возбуждать ДК, в связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B629" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C629" s="2" t="inlineStr">
         <is>
-          <t>жалоба ооо югалко через прокуратуру Центрального окр Краснодара от 18.07.23 в отношении ООО ДАРЛИНГ, нарушения при проведении инвентаризации, сокрытие информации</t>
+          <t>жалоба Плюсиной Л.В. от 20.06.23 в отношении ООО ЖК Сосновый бор</t>
         </is>
       </c>
       <c r="D629" s="3" t="n">
-        <v>45125</v>
+        <v>45112</v>
       </c>
       <c r="E629" s="3" t="n">
-        <v>45156</v>
+        <v>45371</v>
       </c>
       <c r="F629" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G629" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H629" s="2" t="inlineStr">
         <is>
-          <t>№69 от 18.08.23</t>
+          <t>20.03.2024</t>
         </is>
       </c>
       <c r="I629" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>20.03.2024, рассмотрение прекращено, в суде прекращено в связи с отказом от рассмотрения жалобы заявителя</t>
         </is>
       </c>
       <c r="J629" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B630" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C630" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО ЮГАЛКО от 29.09.23 в отношении ООО ДАРЛИНГ, проведение торгов с нарушением, проведены торги при наличии акта о приостановлении торгов</t>
+          <t>жалоба Карпов В.А.</t>
         </is>
       </c>
       <c r="D630" s="3" t="n">
-        <v>45189</v>
+        <v>44405</v>
       </c>
       <c r="E630" s="3" t="n">
-        <v>45300</v>
+        <v>44436</v>
       </c>
       <c r="F630" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G630" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H630" s="2" t="inlineStr">
         <is>
-          <t>прекращено в свуязи с отказом в РР</t>
+          <t>№64 28.08.2021</t>
         </is>
       </c>
       <c r="I630" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J630" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B631" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C631" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 16.11.2023 "Аукциан Эксперт" в отношении проведения торгов ООО "Дарлинг"</t>
+          <t>жалоба Караев В.Г. </t>
         </is>
       </c>
       <c r="D631" s="3" t="n">
-        <v>45201</v>
+        <v>44270</v>
       </c>
       <c r="E631" s="3" t="n">
-        <v>45310</v>
+        <v>44333</v>
       </c>
       <c r="F631" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G631" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H631" s="2" t="inlineStr">
         <is>
-          <t>№3 от 19.01.2024.</t>
+          <t>№28 17.05.2021</t>
         </is>
       </c>
       <c r="I631" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J631" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B632" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C632" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 1.03.2024 ИФНС Новороссийска в отношении нарушений в процедуре банкротсва ООО "КЖС_Недвижимость"</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D632" s="3" t="n">
-        <v>45370</v>
+        <v>45897</v>
       </c>
       <c r="E632" s="3" t="n">
-        <v>45653</v>
+        <v>45920</v>
       </c>
       <c r="F632" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G632" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H632" s="2" t="inlineStr">
         <is>
-          <t>№ 241227-1 от 27.12.2024</t>
+          <t>№ 112 от 20.09.2025</t>
         </is>
       </c>
       <c r="I632" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J632" s="2"/>
+          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
+      <c r="J632" s="2" t="inlineStr">
+        <is>
+          <t>20.09.2025, не передавать в ДК устранение нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="n">
-        <v>Мишин Дмитрий Анатольевич</v>
+        <v>Мартиросян Мартин Ростомович</v>
       </c>
       <c r="B633" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C633" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя кредитора ООО "СКА" от 02.09.25, в процедуре банкротства ООО "КРОИЦ НЕСТАНДАРТМАШ"¶</t>
+          <t>Определение АС Пермского края от 18.12.2025 г. №А50-23296/2021, в процедуре банкроства Цветковой (Мурзилкиной) Е.Н.</t>
         </is>
       </c>
       <c r="D633" s="3" t="n">
-        <v>45904</v>
+        <v>46037</v>
       </c>
       <c r="E633" s="3" t="n">
-        <v>45922</v>
+        <v>46055</v>
       </c>
       <c r="F633" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G633" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H633" s="2" t="inlineStr">
         <is>
-          <t>91 от 22.09.2025</t>
+          <t>№ 11 от 02.02.2026 г.</t>
         </is>
       </c>
       <c r="I633" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J633" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B634" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C634" s="2" t="inlineStr">
         <is>
-          <t>Управление Росреестра по Оренбургской области</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D634" s="3" t="n">
-        <v>42536</v>
+        <v>45134</v>
       </c>
       <c r="E634" s="3" t="n">
-        <v>42543</v>
+        <v>45165</v>
       </c>
       <c r="F634" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G634" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H634" s="2" t="inlineStr">
         <is>
-          <t>22.06.2016</t>
+          <t>№70/14 от 28.08.2023 г.</t>
         </is>
       </c>
       <c r="I634" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена, в связи сустранением нарушений</t>
-[...2 lines deleted...]
-      <c r="J634" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J634" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК,  в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B635" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C635" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>жалобы Парамонова Е.В. б/н, б/д, поступившие в Ассоциацию через Росреестр по КБР от 13.03.25, в процедурах банкроства гр. Ольмезова Х.Я., гр. Тимцюрак Г.Г., гр. Болотонова Р.А. </t>
         </is>
       </c>
       <c r="D635" s="3" t="n">
-        <v>43843</v>
+        <v>45741</v>
       </c>
       <c r="E635" s="3" t="n">
-        <v>43901</v>
+        <v>45791</v>
       </c>
       <c r="F635" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G635" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H635" s="2" t="inlineStr">
         <is>
-          <t>№11 от 11.03.2020</t>
+          <t>39 от 14.05.2025</t>
         </is>
       </c>
       <c r="I635" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J635" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J635" s="2" t="inlineStr">
+        <is>
+          <t>9/2 от 23.06.2025, предписанире об устранении, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B636" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C636" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D636" s="3" t="n">
-        <v>42537</v>
+        <v>45897</v>
       </c>
       <c r="E636" s="3" t="n">
-        <v>42537</v>
+        <v>45920</v>
       </c>
       <c r="F636" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G636" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H636" s="2" t="inlineStr">
         <is>
-          <t>№ 62 от 16.06.2016г</t>
+          <t>90/2 от 20.09.2-25</t>
         </is>
       </c>
       <c r="I636" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J636" s="2" t="inlineStr">
         <is>
-          <t>№ 53 от 07.07.2016, предписание</t>
+          <t>25 от 06.11.2025, предписанире об устранении, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B637" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C637" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Уведомление Управления Росреестра по Краснодасркому краю от 14.07.25 по определению от 04.07.25 по делу А32-252916/2025,  в процедуре банкротсва гр. Абакумовой Е.Р.</t>
         </is>
       </c>
       <c r="D637" s="3" t="n">
-        <v>43252</v>
+        <v>45856</v>
       </c>
       <c r="E637" s="3" t="n">
-        <v>43301</v>
+        <v>45874</v>
       </c>
       <c r="F637" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G637" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H637" s="2" t="inlineStr">
         <is>
-          <t>№ 76 от 20.07.2018г</t>
+          <t>76 от 05.08.2025</t>
         </is>
       </c>
       <c r="I637" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J637" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J637" s="2" t="inlineStr">
+        <is>
+          <t>№12 от 22.08.2025 Предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B638" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C638" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Республики Карелия</t>
+          <t>Уведомление Управления Росреестра по Краснодарскому краю от 25.08.2025 о результатах привлечения к административной ответственности на основании определения АС Краснодарского от 04.08.2025 по делу А32-31913/2025 должник гр. Нам Д.В.</t>
         </is>
       </c>
       <c r="D638" s="3" t="n">
-        <v>43308</v>
+        <v>45898</v>
       </c>
       <c r="E638" s="3" t="n">
-        <v>43336</v>
+        <v>45916</v>
       </c>
       <c r="F638" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G638" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H638" s="2" t="inlineStr">
         <is>
-          <t>24.08.2018</t>
+          <t>89 от 16.09.2025</t>
         </is>
       </c>
       <c r="I638" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J638" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J638" s="2" t="inlineStr">
+        <is>
+          <t>24 от 06.11.2025 предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B639" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C639" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>СЗ Ассоциации от 13.10.2025 о нарушениях п. 3.6 Положения о членстве Ассоциации </t>
         </is>
       </c>
       <c r="D639" s="3" t="n">
-        <v>43282</v>
+        <v>45943</v>
       </c>
       <c r="E639" s="3" t="n">
-        <v>43336</v>
+        <v>45971</v>
       </c>
       <c r="F639" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G639" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H639" s="2" t="inlineStr">
         <is>
-          <t>№ 96 от 24.08.2018г</t>
+          <t>№ 115 от 10.11.2025</t>
         </is>
       </c>
       <c r="I639" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J639" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J639" s="2" t="inlineStr">
+        <is>
+          <t>35 от 09.12.0225, предписание об устранении, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B640" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C640" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Письмо Росреестра по Краснодарскому краю от 01.12.2025 г. в процедуре банкротства Полупановой Ю.Н. </t>
         </is>
       </c>
       <c r="D640" s="3" t="n">
-        <v>43497</v>
+        <v>45996</v>
       </c>
       <c r="E640" s="3" t="n">
-        <v>43535</v>
+        <v>46013</v>
       </c>
       <c r="F640" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G640" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H640" s="2" t="inlineStr">
         <is>
-          <t>№ 11 от 11.03.2019г.</t>
+          <t>№ 152 от 30.12.2025</t>
         </is>
       </c>
       <c r="I640" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J640" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J640" s="2" t="inlineStr">
+        <is>
+          <t>2 от 20.02.2026, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B641" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C641" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>Представление Прокуратуры Динского района от 26.12.2025 г., в процедуре банкроства Гончарова И.А.</t>
         </is>
       </c>
       <c r="D641" s="3" t="n">
-        <v>44033</v>
+        <v>46043</v>
       </c>
       <c r="E641" s="3" t="n">
-        <v>44092</v>
+        <v>46059</v>
       </c>
       <c r="F641" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G641" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H641" s="2" t="inlineStr">
         <is>
-          <t>№57 от 18.09.2020</t>
+          <t>№ 16 от 06.02.2026 г.</t>
         </is>
       </c>
       <c r="I641" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J641" s="2" t="inlineStr">
         <is>
-          <t>08.10.2020 предписание об устранении нарушений в течение одного месяца</t>
+          <t>3/1 от 02.03.2026, предупреждение, устранение в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетов Карен Арменович</v>
       </c>
       <c r="B642" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C642" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>СЗ Ассоциации от 09.02.2026 о нарушениях Положения о членстве </t>
         </is>
       </c>
       <c r="D642" s="3" t="n">
-        <v>44035</v>
+        <v>46062</v>
       </c>
       <c r="E642" s="3" t="n">
-        <v>44069</v>
+        <v>46077</v>
       </c>
       <c r="F642" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G642" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H642" s="2" t="inlineStr">
         <is>
-          <t>№50 от 26.08.2020</t>
+          <t>№ 27 от 24.02.2026г.</t>
         </is>
       </c>
       <c r="I642" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J642" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J642" s="2" t="inlineStr">
+        <is>
+          <t>4 от 23.03.2026, предупреждение, устранение в мес. срок, АУ предоставлен договор страхования с 17.04.2026 до 16.04.2027</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B643" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C643" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры г. Петрозаводствк РК </t>
+          <t>Жалоба а/у Болбин Е.В.</t>
         </is>
       </c>
       <c r="D643" s="3" t="n">
-        <v>44847</v>
+        <v>43368</v>
       </c>
       <c r="E643" s="3" t="n">
-        <v>44890</v>
+        <v>43413</v>
       </c>
       <c r="F643" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G643" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H643" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H643" s="2"/>
       <c r="I643" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Отказ заявителя от жалобы</t>
+        </is>
+      </c>
+      <c r="J643" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B644" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C644" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D644" s="3" t="n">
-        <v>44742</v>
+        <v>43522</v>
       </c>
       <c r="E644" s="3" t="n">
-        <v>44774</v>
+        <v>43761</v>
       </c>
       <c r="F644" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G644" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H644" s="2" t="inlineStr">
         <is>
-          <t>№81 от01.08.2022</t>
+          <t>№99/1 от 23.10.2019</t>
         </is>
       </c>
       <c r="I644" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J644" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B645" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C645" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба УИФНС по КБР </t>
         </is>
       </c>
       <c r="D645" s="3" t="n">
-        <v>45134</v>
+        <v>44347</v>
       </c>
       <c r="E645" s="3" t="n">
-        <v>45165</v>
+        <v>44378</v>
       </c>
       <c r="F645" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G645" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H645" s="2" t="inlineStr">
         <is>
-          <t>№70/15 от 28.08.2023 г.</t>
+          <t>№49 ОТ 02.08.2021</t>
         </is>
       </c>
       <c r="I645" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J645" s="2" t="inlineStr">
         <is>
-          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений</t>
+          <t>предписание об устранении нарушений в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B646" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C646" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора Комаров С.Н. через Росреестр Оренбург.от 14.08.23, при наличии непогашенных убытков АУ не отстранен от процедур</t>
+          <t>представление прокуратуры КБР г. Баксан от 10.06.24г., в отношении АУ Меликсетовой Ф.М., в процедуре банкротсва МУП "Баксантеплоэнерго"</t>
         </is>
       </c>
       <c r="D646" s="3" t="n">
-        <v>45152</v>
+        <v>45468</v>
       </c>
       <c r="E646" s="3" t="n">
-        <v>45209</v>
+        <v>45485</v>
       </c>
       <c r="F646" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G646" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H646" s="2" t="inlineStr">
         <is>
-          <t>10.10.2023, внеплановая проверка прекращена, АУ отстранен </t>
+          <t>39 от 12.07.2024</t>
         </is>
       </c>
       <c r="I646" s="2" t="inlineStr">
         <is>
-          <t>Внеплановая проверка прекращена, АУ отстранен</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J646" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B647" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C647" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>Жалоба ООО "СК Ирбис"должник ФГУП "ГСУ ФСИН"</t>
         </is>
       </c>
       <c r="D647" s="3" t="n">
-        <v>45327</v>
+        <v>45552</v>
       </c>
       <c r="E647" s="3" t="n">
-        <v>45336</v>
+        <v>45582</v>
       </c>
       <c r="F647" s="3" t="n">
-        <v>0</v>
+        <v>45329</v>
       </c>
       <c r="G647" s="3" t="n">
-        <v>0</v>
+        <v>45519</v>
       </c>
       <c r="H647" s="2" t="inlineStr">
         <is>
-          <t> 7 от 14.02.2024</t>
+          <t>№52 от 17.10.2024</t>
         </is>
       </c>
       <c r="I647" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J647" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B648" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C648" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры г. Петразаводска от 07.02.2024г., в отношении процедуры банкроства АО "КОРМ", 14.13 КоАП </t>
+          <t>СЗ Ассоциации от 09.04.25, в процедуре банкротсва ФГУП ГСУ ФСИН</t>
         </is>
       </c>
       <c r="D648" s="3" t="n">
-        <v>45335</v>
+        <v>45838</v>
       </c>
       <c r="E648" s="3" t="n">
-        <v>45350</v>
+        <v>45868</v>
       </c>
       <c r="F648" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G648" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H648" s="2" t="inlineStr">
         <is>
-          <t>21 от 28.01.2024</t>
+          <t>74 от 30.07.2025</t>
         </is>
       </c>
       <c r="I648" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J648" s="2" t="inlineStr">
         <is>
-          <t>28.01.2024, не передавать ДК в связи с устранением</t>
+          <t>11 от 18.08.2025 предупрежджение, срок для устранения</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Меликсетова Фатима Мухамедовна</v>
       </c>
       <c r="B649" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C649" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры г. Петрозаводска от 27.04.2024 в отношении должника АО КОРМ</t>
+          <t>СЗ Ассоциации от 13.10.2025 о нарушениях п. 3.6 Положения о членстве Ассоциации </t>
         </is>
       </c>
       <c r="D649" s="3" t="n">
-        <v>45418</v>
+        <v>45943</v>
       </c>
       <c r="E649" s="3" t="n">
-        <v>45433</v>
+        <v>45971</v>
       </c>
       <c r="F649" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G649" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H649" s="2" t="inlineStr">
         <is>
-          <t>№29 от 21.05.24</t>
+          <t>№ 114 от 10.11.2025</t>
         </is>
       </c>
       <c r="I649" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J649" s="2" t="inlineStr">
         <is>
-          <t>21.05.2024, не передавать ДК в связи с устранением</t>
+          <t>35 от 09.12.2025, предписание об устранении, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B650" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C650" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ОАО "Корм"</t>
+          <t>жалоба ооо югалко через прокуратуру Центрального окр Краснодара от 18.07.23 в отношении ООО ДАРЛИНГ, нарушения при проведении инвентаризации, сокрытие информации</t>
         </is>
       </c>
       <c r="D650" s="3" t="n">
-        <v>44256</v>
+        <v>45125</v>
       </c>
       <c r="E650" s="3" t="n">
-        <v>44287</v>
+        <v>45156</v>
       </c>
       <c r="F650" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G650" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H650" s="2" t="inlineStr">
         <is>
-          <t>№21 от 12.05.2021</t>
+          <t>№69 от 18.08.23</t>
         </is>
       </c>
       <c r="I650" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J650" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B651" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C651" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ОСП по работе с юрлицами ФССП по Республика Карелия</t>
+          <t>жалоба ООО ЮГАЛКО от 29.09.23 в отношении ООО ДАРЛИНГ, проведение торгов с нарушением, проведены торги при наличии акта о приостановлении торгов</t>
         </is>
       </c>
       <c r="D651" s="3" t="n">
-        <v>44424</v>
+        <v>45189</v>
       </c>
       <c r="E651" s="3" t="n">
-        <v>44455</v>
+        <v>45300</v>
       </c>
       <c r="F651" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G651" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H651" s="2" t="inlineStr">
         <is>
-          <t>№76 от 18.10.2021</t>
+          <t>прекращено в свуязи с отказом в РР</t>
         </is>
       </c>
       <c r="I651" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J651" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B652" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C652" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО " Ресурс" </t>
+          <t>жалоба от 16.11.2023 "Аукциан Эксперт" в отношении проведения торгов ООО "Дарлинг"</t>
         </is>
       </c>
       <c r="D652" s="3" t="n">
-        <v>44256</v>
+        <v>45201</v>
       </c>
       <c r="E652" s="3" t="n">
-        <v>44287</v>
+        <v>45310</v>
       </c>
       <c r="F652" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G652" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H652" s="2" t="inlineStr">
         <is>
-          <t>№46 от 24.06.2021</t>
+          <t>№3 от 19.01.2024.</t>
         </is>
       </c>
       <c r="I652" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J652" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B653" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C653" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО " Ресурс" </t>
+          <t>жалоба от 1.03.2024 ИФНС Новороссийска в отношении нарушений в процедуре банкротсва ООО "КЖС_Недвижимость"</t>
         </is>
       </c>
       <c r="D653" s="3" t="n">
-        <v>44256</v>
+        <v>45370</v>
       </c>
       <c r="E653" s="3" t="n">
-        <v>44317</v>
+        <v>45653</v>
       </c>
       <c r="F653" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G653" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H653" s="2" t="inlineStr">
         <is>
-          <t>№52 от 12.06.2021</t>
+          <t>№ 241227-1 от 27.12.2024</t>
         </is>
       </c>
       <c r="I653" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J653" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B654" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C654" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба представителя кредитора ООО "СКА" от 02.09.25, в процедуре банкротства ООО "КРОИЦ НЕСТАНДАРТМАШ"¶</t>
         </is>
       </c>
       <c r="D654" s="3" t="n">
-        <v>43766</v>
+        <v>45904</v>
       </c>
       <c r="E654" s="3" t="n">
-        <v>43787</v>
+        <v>45922</v>
       </c>
       <c r="F654" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G654" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H654" s="2" t="inlineStr">
         <is>
-          <t>№110 от 18.11.2019</t>
+          <t>91 от 22.09.2025</t>
         </is>
       </c>
       <c r="I654" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J654" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="n">
-        <v>Муртазин Роман Нуртаевич</v>
+        <v>Мишин Дмитрий Анатольевич</v>
       </c>
       <c r="B655" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C655" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Мендюков А.В.</t>
+          <t>Представление Прокуратуры Карасунского административного округа г. Краснодара от 28.08.2026 г., в процедуре банкроства ООО "Дарлинг"</t>
         </is>
       </c>
       <c r="D655" s="3" t="n">
-        <v>44389</v>
+        <v>46272</v>
       </c>
       <c r="E655" s="3" t="n">
-        <v>44420</v>
+        <v>46286</v>
       </c>
       <c r="F655" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G655" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H655" s="2" t="inlineStr">
         <is>
-          <t>№60 ОТ 12.08.2021</t>
+          <t>260921-1 от 21.09.2026</t>
         </is>
       </c>
       <c r="I655" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J655" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B656" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C656" s="2" t="inlineStr">
         <is>
-          <t>Жалоба АО Россельхозбанк по делу ООО ТД Карельский мясокомбинат</t>
+          <t>Управление Росреестра по Оренбургской области</t>
         </is>
       </c>
       <c r="D656" s="3" t="n">
-        <v>43909</v>
+        <v>42536</v>
       </c>
       <c r="E656" s="3" t="n">
-        <v>44069</v>
+        <v>42543</v>
       </c>
       <c r="F656" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G656" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H656" s="2" t="inlineStr">
         <is>
-          <t>от 26.08.2020</t>
+          <t>22.06.2016</t>
         </is>
       </c>
       <c r="I656" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена, в связи сустранением нарушений</t>
         </is>
       </c>
       <c r="J656" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B657" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C657" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры г. Петрозаводска от 21.10.24, . в процедуре банкроства АО "КОРМ"</t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D657" s="3" t="n">
-        <v>45601</v>
+        <v>43843</v>
       </c>
       <c r="E657" s="3" t="n">
-        <v>45618</v>
+        <v>43901</v>
       </c>
       <c r="F657" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G657" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H657" s="2" t="inlineStr">
         <is>
-          <t>57 от 22.11.2024</t>
+          <t>№11 от 11.03.2020</t>
         </is>
       </c>
       <c r="I657" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J657" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B658" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C658" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 18.02.2025 Куряева Р., в процедуре банкротсва АО "Корм"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D658" s="3" t="n">
-        <v>45709</v>
+        <v>42537</v>
       </c>
       <c r="E658" s="3" t="n">
-        <v>45727</v>
+        <v>42537</v>
       </c>
       <c r="F658" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G658" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H658" s="2" t="inlineStr">
         <is>
-          <t>14 от 11.03.2025</t>
+          <t>№ 62 от 16.06.2016г</t>
         </is>
       </c>
       <c r="I658" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J658" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J658" s="2" t="inlineStr">
+        <is>
+          <t>№ 53 от 07.07.2016, предписание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="n">
         <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B659" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C659" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Куряева Р.И. от 26.09.25,  в процедуре банкротства АО "КОРМ"¶</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D659" s="3" t="n">
-        <v>45932</v>
+        <v>43252</v>
       </c>
       <c r="E659" s="3" t="n">
-        <v>45947</v>
+        <v>43301</v>
       </c>
       <c r="F659" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G659" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H659" s="2" t="inlineStr">
         <is>
-          <t>104 от 17.10.2025</t>
+          <t>№ 76 от 20.07.2018г</t>
         </is>
       </c>
       <c r="I659" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J659" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="n">
-        <v>Нигоев Сергей Валерьевич</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B660" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C660" s="2" t="inlineStr">
         <is>
-          <t>Жалоба УФНС России по Удмуртской области </t>
+          <t>Прокуратура Республики Карелия</t>
         </is>
       </c>
       <c r="D660" s="3" t="n">
-        <v>45021</v>
+        <v>43308</v>
       </c>
       <c r="E660" s="3" t="n">
-        <v>45036</v>
+        <v>43336</v>
       </c>
       <c r="F660" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G660" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H660" s="2" t="inlineStr">
         <is>
-          <t>№33 от 20.04.2023</t>
+          <t>24.08.2018</t>
         </is>
       </c>
       <c r="I660" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J660" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="n">
-        <v>Нигоев Сергей Валерьевич</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B661" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C661" s="2" t="inlineStr">
         <is>
-          <t>жалоба Юган Е.А. от 27.04.2024 в отношении процедуры Юган Е.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D661" s="3" t="n">
-        <v>45425</v>
+        <v>43282</v>
       </c>
       <c r="E661" s="3" t="n">
-        <v>45443</v>
+        <v>43336</v>
       </c>
       <c r="F661" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G661" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H661" s="2" t="inlineStr">
         <is>
-          <t>31 от 31.05.2024</t>
+          <t>№ 96 от 24.08.2018г</t>
         </is>
       </c>
       <c r="I661" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J661" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="n">
-        <v>Нигоев Сергей Валерьевич</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B662" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C662" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D662" s="3" t="n">
-        <v>45897</v>
+        <v>43497</v>
       </c>
       <c r="E662" s="3" t="n">
-        <v>45889</v>
+        <v>43535</v>
       </c>
       <c r="F662" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G662" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H662" s="2" t="inlineStr">
         <is>
-          <t>№ 110 от 20.09.2025</t>
+          <t>№ 11 от 11.03.2019г.</t>
         </is>
       </c>
       <c r="I662" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J662" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B663" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C663" s="2" t="inlineStr">
         <is>
-          <t>жалоба Рутковской А.А. от 07.05.24 в отношении процедуры Рутковской А.А.</t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D663" s="3" t="n">
-        <v>45425</v>
+        <v>44033</v>
       </c>
       <c r="E663" s="3" t="n">
-        <v>45486</v>
+        <v>44092</v>
       </c>
       <c r="F663" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G663" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H663" s="2" t="inlineStr">
         <is>
-          <t>№ 240713-1от 13.07.2024</t>
+          <t>№57 от 18.09.2020</t>
         </is>
       </c>
       <c r="I663" s="2" t="inlineStr">
         <is>
-          <t>Прекращено рассмотрение в связи с отказом заявителя от жалобы</t>
-[...2 lines deleted...]
-      <c r="J663" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J663" s="2" t="inlineStr">
+        <is>
+          <t>08.10.2020 предписание об устранении нарушений в течение одного месяца</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B664" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C664" s="2" t="inlineStr">
         <is>
-          <t>жалоба Скрынник А.В. от 17.07.2024 по делу № А63-8439/2023 </t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D664" s="3" t="n">
-        <v>45497</v>
+        <v>44035</v>
       </c>
       <c r="E664" s="3" t="n">
-        <v>45523</v>
+        <v>44069</v>
       </c>
       <c r="F664" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G664" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H664" s="2" t="inlineStr">
         <is>
-          <t>№ 240724-1 от 24.07.2024</t>
+          <t>№50 от 26.08.2020</t>
         </is>
       </c>
       <c r="I664" s="2" t="inlineStr">
         <is>
-          <t>Прекращено рассмотрение в связи с отказом заявителя от жалобы</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J664" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B665" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C665" s="2" t="inlineStr">
         <is>
-          <t>определение АС Новосибирской области от 09.07.2024г. по делу №А45-8925/2022, в процедуре гр.  Березовской С.С.</t>
+          <t>представление прокуратуры г. Петрозаводствк РК </t>
         </is>
       </c>
       <c r="D665" s="3" t="n">
-        <v>45498</v>
+        <v>44847</v>
       </c>
       <c r="E665" s="3" t="n">
-        <v>45518</v>
+        <v>44890</v>
       </c>
       <c r="F665" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G665" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H665" s="2" t="inlineStr">
         <is>
-          <t>№48 от 02.09.2024</t>
+          <t>№ 113 от 25.11.2022</t>
         </is>
       </c>
       <c r="I665" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J665" s="2" t="inlineStr">
         <is>
-          <t>№30 от 17.10.2024, предписание об устранении нарушений1 в течении месяца</t>
+          <t>№37 от 22.12.2022 - штраф в размере 1000 р.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B666" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C666" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кодырковой А.В. через Прокуратуру Западного административного округа г. Краснодара</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D666" s="3" t="n">
-        <v>45538</v>
+        <v>44742</v>
       </c>
       <c r="E666" s="3" t="n">
-        <v>45548</v>
+        <v>44774</v>
       </c>
       <c r="F666" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G666" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H666" s="2" t="inlineStr">
         <is>
-          <t>№50 от 13.09.2024</t>
+          <t>№81 от01.08.2022</t>
         </is>
       </c>
       <c r="I666" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J666" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B667" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C667" s="2" t="inlineStr">
         <is>
-          <t>определение АС Ульяновской обл. от 24.06.2024 А72-19342/2022 должник Витушкин А.В.</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D667" s="3" t="n">
-        <v>45485</v>
+        <v>45134</v>
       </c>
       <c r="E667" s="3" t="n">
-        <v>45497</v>
+        <v>45165</v>
       </c>
       <c r="F667" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G667" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H667" s="2" t="inlineStr">
         <is>
-          <t>№47 от 23.08.2024</t>
+          <t>№70/15 от 28.08.2023 г.</t>
         </is>
       </c>
       <c r="I667" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J667" s="2" t="inlineStr">
         <is>
-          <t>№28 от 17.10.2024, предупреждение</t>
+          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B668" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C668" s="2" t="inlineStr">
         <is>
-          <t>представление Лефортовской межрай прокуратуры г. Москва от 25.07.2024 ООО Навигатор</t>
+          <t>жалоба кредитора Комаров С.Н. через Росреестр Оренбург.от 14.08.23, при наличии непогашенных убытков АУ не отстранен от процедур</t>
         </is>
       </c>
       <c r="D668" s="3" t="n">
-        <v>45518</v>
+        <v>45152</v>
       </c>
       <c r="E668" s="3" t="n">
-        <v>45534</v>
+        <v>45209</v>
       </c>
       <c r="F668" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G668" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H668" s="2" t="inlineStr">
         <is>
-          <t>№47/1 от 30.08.2024</t>
+          <t>10.10.2023, внеплановая проверка прекращена, АУ отстранен </t>
         </is>
       </c>
       <c r="I668" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Внеплановая проверка прекращена, АУ отстранен</t>
+        </is>
+      </c>
+      <c r="J668" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B669" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C669" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 28.05.24г. представителя должника Чучумаевой О.В., в процедуре банкротства гр. Козлов Н.Н.</t>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
         </is>
       </c>
       <c r="D669" s="3" t="n">
-        <v>45442</v>
+        <v>45327</v>
       </c>
       <c r="E669" s="3" t="n">
-        <v>45460</v>
+        <v>45336</v>
       </c>
       <c r="F669" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G669" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H669" s="2" t="inlineStr">
         <is>
-          <t>№ 36 от 17.06.2024</t>
+          <t> 7 от 14.02.2024</t>
         </is>
       </c>
       <c r="I669" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J669" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J669" s="2" t="inlineStr">
+        <is>
+          <t>14.02.2024,не возбуждать ДК ,  в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B670" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C670" s="2" t="inlineStr">
         <is>
-          <t>жалоба от  21.05.2024 гр. Кутлугильдиной А.Р. </t>
+          <t>Представление прокуратуры г. Петразаводска от 07.02.2024г., в отношении процедуры банкроства АО "КОРМ", 14.13 КоАП </t>
         </is>
       </c>
       <c r="D670" s="3" t="n">
-        <v>45439</v>
+        <v>45335</v>
       </c>
       <c r="E670" s="3" t="n">
-        <v>45457</v>
+        <v>45350</v>
       </c>
       <c r="F670" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G670" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H670" s="2" t="inlineStr">
         <is>
-          <t>№ 34 от 14.06.2024</t>
+          <t>21 от 28.01.2024</t>
         </is>
       </c>
       <c r="I670" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J670" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J670" s="2" t="inlineStr">
+        <is>
+          <t>28.01.2024, не передавать ДК в связи с устранением</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B671" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C671" s="2" t="inlineStr">
         <is>
-          <t>определение АС Ростовской обл от 21.10.2024,  в процедуре банкротсва гр. Коломеец А.В.</t>
+          <t>Представление прокуратуры г. Петрозаводска от 27.04.2024 в отношении должника АО КОРМ</t>
         </is>
       </c>
       <c r="D671" s="3" t="n">
-        <v>45610</v>
+        <v>45418</v>
       </c>
       <c r="E671" s="3" t="n">
-        <v>45625</v>
+        <v>45433</v>
       </c>
       <c r="F671" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G671" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H671" s="2" t="inlineStr">
         <is>
-          <t>№ 241129-1 от 29.11.2024</t>
+          <t>№29 от 21.05.24</t>
         </is>
       </c>
       <c r="I671" s="2" t="inlineStr">
         <is>
-          <t>Прекращено рассмотрение в связи с отказом заявителя от жалобы</t>
-[...2 lines deleted...]
-      <c r="J671" s="2"/>
+          <t>нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J671" s="2" t="inlineStr">
+        <is>
+          <t>21.05.2024, не передавать ДК в связи с устранением</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B672" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C672" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Беляевой  И.В. от 08.11.2024,   в процедуре банкротсва гр. гр. Беляевой  И.В.</t>
+          <t>Жалоба ОАО "Корм"</t>
         </is>
       </c>
       <c r="D672" s="3" t="n">
-        <v>45614</v>
+        <v>44256</v>
       </c>
       <c r="E672" s="3" t="n">
-        <v>45623</v>
+        <v>44287</v>
       </c>
       <c r="F672" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G672" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H672" s="2" t="inlineStr">
         <is>
-          <t>№ 241127-1 от 27.11.2024</t>
+          <t>№21 от 12.05.2021</t>
         </is>
       </c>
       <c r="I672" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J672" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J672" s="2" t="inlineStr">
+        <is>
+          <t>12.05.2021, не передавать ДК в связи с устранением</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B673" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C673" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Жужкова О.Н. б/н, б/д, </t>
+          <t>Жалоба ОСП по работе с юрлицами ФССП по Республика Карелия</t>
         </is>
       </c>
       <c r="D673" s="3" t="n">
-        <v>45625</v>
+        <v>44424</v>
       </c>
       <c r="E673" s="3" t="n">
-        <v>45672</v>
+        <v>44455</v>
       </c>
       <c r="F673" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G673" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H673" s="2" t="inlineStr">
         <is>
-          <t>7 от 24.02.2025</t>
+          <t>№76 от 18.10.2021</t>
         </is>
       </c>
       <c r="I673" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J673" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J673" s="2" t="inlineStr">
+        <is>
+          <t>18.10.2021, не передавать ДК в связи с устранением</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B674" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C674" s="2" t="inlineStr">
         <is>
-          <t>определение АС Астраханской обл. от 28.11.24, в процедуре банкротсва гр. Хамзаев Р.К.</t>
+          <t>жалоба ООО " Ресурс" </t>
         </is>
       </c>
       <c r="D674" s="3" t="n">
-        <v>45632</v>
+        <v>44256</v>
       </c>
       <c r="E674" s="3" t="n">
-        <v>45645</v>
+        <v>44287</v>
       </c>
       <c r="F674" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G674" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H674" s="2" t="inlineStr">
         <is>
-          <t>№67 от 24.12.24</t>
+          <t>№46 от 24.06.2021</t>
         </is>
       </c>
       <c r="I674" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J674" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B675" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C675" s="2" t="inlineStr">
         <is>
-          <t>определение АС Краснодасрктого края от 29.10.24 по делу А32-3035/2022,  в процедуре банкроства гр. Берсеневой Н.Н.</t>
+          <t>Жалоба ООО " Ресурс" </t>
         </is>
       </c>
       <c r="D675" s="3" t="n">
-        <v>45666</v>
+        <v>44256</v>
       </c>
       <c r="E675" s="3" t="n">
-        <v>45681</v>
+        <v>44317</v>
       </c>
       <c r="F675" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G675" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H675" s="2" t="inlineStr">
         <is>
-          <t>2 от 24.01.2025</t>
+          <t>№52 от 12.06.2021</t>
         </is>
       </c>
       <c r="I675" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J675" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B676" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C676" s="2" t="inlineStr">
         <is>
-          <t>жалоба б/н, б/д ООО ПКО "Компас",, в процедуре банкротсва гр. Овякимян А.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D676" s="3" t="n">
-        <v>45666</v>
+        <v>43766</v>
       </c>
       <c r="E676" s="3" t="n">
-        <v>45712</v>
+        <v>43787</v>
       </c>
       <c r="F676" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G676" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H676" s="2" t="inlineStr">
         <is>
-          <t>7/2 от 24.02.2025</t>
+          <t>№110 от 18.11.2019</t>
         </is>
       </c>
       <c r="I676" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J676" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J676" s="2" t="inlineStr">
+        <is>
+          <t>предписание об устранении</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B677" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C677" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Павлова М.С. от 25.12.24, через прокуратуру г. Пензы, в процедуре банкротства гр. Павлова М.С. </t>
+          <t>жалоба гр. Мендюков А.В.</t>
         </is>
       </c>
       <c r="D677" s="3" t="n">
-        <v>45679</v>
+        <v>44389</v>
       </c>
       <c r="E677" s="3" t="n">
-        <v>45723</v>
+        <v>44420</v>
       </c>
       <c r="F677" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G677" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H677" s="2" t="inlineStr">
         <is>
-          <t>13 от 07.03.2025</t>
+          <t>№60 ОТ 12.08.2021</t>
         </is>
       </c>
       <c r="I677" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J677" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B678" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C678" s="2" t="inlineStr">
         <is>
-          <t>определение от 19.12.2024 АС Приморского края, в процедуре банкротства гр. Нестеренко С.Г.</t>
+          <t>Жалоба АО Россельхозбанк по делу ООО ТД Карельский мясокомбинат</t>
         </is>
       </c>
       <c r="D678" s="3" t="n">
-        <v>45691</v>
+        <v>43909</v>
       </c>
       <c r="E678" s="3" t="n">
-        <v>45712</v>
+        <v>44069</v>
       </c>
       <c r="F678" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G678" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H678" s="2" t="inlineStr">
         <is>
-          <t>7/1 от 24.02.205</t>
+          <t>от 26.08.2020</t>
         </is>
       </c>
       <c r="I678" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J678" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B679" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C679" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника Беляевой И.В. от 01.02.25, , в процедуре банкротства гр. Беляевой И.В.</t>
+          <t>представление прокуратуры г. Петрозаводска от 21.10.24, . в процедуре банкроства АО "КОРМ"</t>
         </is>
       </c>
       <c r="D679" s="3" t="n">
-        <v>45694</v>
+        <v>45601</v>
       </c>
       <c r="E679" s="3" t="n">
-        <v>45737</v>
+        <v>45618</v>
       </c>
       <c r="F679" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G679" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H679" s="2" t="inlineStr">
         <is>
-          <t>17 от 21.03.2025</t>
+          <t>57 от 22.11.2024</t>
         </is>
       </c>
       <c r="I679" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J679" s="2" t="inlineStr">
         <is>
-          <t>6/4 от 14.04.2025, предупреждение, устранение нарушений в срок</t>
+          <t>22.11.2024, не передавать ДК в связи с устранением</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B680" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C680" s="2" t="inlineStr">
         <is>
-          <t>жалоба от 31.01.2025 представителя должника гр. Чернышева А.С., в процедуре банкротства гр. Чернышева А.С.</t>
+          <t>жалоба от 18.02.2025 Куряева Р., в процедуре банкротсва АО "Корм"</t>
         </is>
       </c>
       <c r="D680" s="3" t="n">
-        <v>45698</v>
+        <v>45709</v>
       </c>
       <c r="E680" s="3" t="n">
-        <v>45714</v>
+        <v>45727</v>
       </c>
       <c r="F680" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G680" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H680" s="2" t="inlineStr">
         <is>
-          <t>18 от 21.03.2025</t>
+          <t>14 от 11.03.2025</t>
         </is>
       </c>
       <c r="I680" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J680" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Муртазин Роман Нуртаевич</v>
       </c>
       <c r="B681" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C681" s="2" t="inlineStr">
         <is>
-          <t>жалобы должника гр. Беляевой И.В. от 14.02.2025, от 17.02.2025, от 18.02.2025, с дополнением от 18.02.2025, в процедуре банкротсва Беляевой И.В.</t>
+          <t>жалоба гр. Куряева Р.И. от 26.09.25,  в процедуре банкротства АО "КОРМ"¶</t>
         </is>
       </c>
       <c r="D681" s="3" t="n">
-        <v>45706</v>
+        <v>45932</v>
       </c>
       <c r="E681" s="3" t="n">
-        <v>45721</v>
+        <v>45947</v>
       </c>
       <c r="F681" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G681" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H681" s="2" t="inlineStr">
         <is>
-          <t>11 от 05.03.2025</t>
+          <t>104 от 17.10.2025</t>
         </is>
       </c>
       <c r="I681" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J681" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B682" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C682" s="2" t="inlineStr">
         <is>
-          <t>определение АС Примоского края от 06.02.25, в отношении АУ Новиков А.А. в процедуре банкротсва гр. Кищак В.И.</t>
+          <t>Жалоба УФНС России по Удмуртской области </t>
         </is>
       </c>
       <c r="D682" s="3" t="n">
-        <v>45712</v>
+        <v>45021</v>
       </c>
       <c r="E682" s="3" t="n">
-        <v>45742</v>
+        <v>45036</v>
       </c>
       <c r="F682" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G682" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H682" s="2" t="inlineStr">
         <is>
-          <t>19 от 26.03.2025</t>
+          <t>№33 от 20.04.2023</t>
         </is>
       </c>
       <c r="I682" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J682" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B683" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C683" s="2" t="inlineStr">
         <is>
-          <t>определение АС Тульской обл. от 13.02.25, в процедуре банкротства гр. Перевязко В.В.</t>
+          <t>жалоба Юган Е.А. от 27.04.2024 в отношении процедуры Юган Е.А.</t>
         </is>
       </c>
       <c r="D683" s="3" t="n">
-        <v>45720</v>
+        <v>45425</v>
       </c>
       <c r="E683" s="3" t="n">
-        <v>45742</v>
+        <v>45443</v>
       </c>
       <c r="F683" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G683" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H683" s="2" t="inlineStr">
         <is>
-          <t>21 от 26.03.2025</t>
+          <t>31 от 31.05.2024</t>
         </is>
       </c>
       <c r="I683" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J683" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="n">
-        <v>Новиков Александр Александрович</v>
+        <v>Нигоев Сергей Валерьевич</v>
       </c>
       <c r="B684" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C684" s="2" t="inlineStr">
         <is>
-          <t>определение АС Самарской области от 20.03.25 в процедуре банкротсва гр. Сидоренков А.О.</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D684" s="3" t="n">
-        <v>45750</v>
+        <v>45897</v>
       </c>
       <c r="E684" s="3" t="n">
-        <v>45772</v>
+        <v>45889</v>
       </c>
       <c r="F684" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G684" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H684" s="2" t="inlineStr">
         <is>
-          <t>30 от 25.04.25</t>
+          <t>№ 110 от 20.09.2025</t>
         </is>
       </c>
       <c r="I684" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
+      <c r="J684" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B685" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C685" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Клейменовой Е.П. от 11.03.25,  через прокуратуру Киселевска, в процедуре банкротства гр.Клейменовой Е.П.</t>
+          <t>жалоба Рутковской А.А. от 07.05.24 в отношении процедуры Рутковской А.А.</t>
         </is>
       </c>
       <c r="D685" s="3" t="n">
-        <v>45743</v>
+        <v>45425</v>
       </c>
       <c r="E685" s="3" t="n">
-        <v>45761</v>
+        <v>45486</v>
       </c>
       <c r="F685" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G685" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H685" s="2" t="inlineStr">
         <is>
-          <t>28 от 14.04.25</t>
+          <t>№ 240713-1от 13.07.2024</t>
         </is>
       </c>
       <c r="I685" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
+          <t>Прекращено рассмотрение в связи с отказом заявителя от жалобы</t>
         </is>
       </c>
       <c r="J685" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B686" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C686" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Ульяновска Засвияжский р-он от 14.03.25, , в процедуре банкротсва гр. Поликарповой Л.В.</t>
+          <t>жалоба Скрынник А.В. от 17.07.2024 по делу № А63-8439/2023 </t>
         </is>
       </c>
       <c r="D686" s="3" t="n">
-        <v>45757</v>
+        <v>45497</v>
       </c>
       <c r="E686" s="3" t="n">
-        <v>45772</v>
+        <v>45523</v>
       </c>
       <c r="F686" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G686" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H686" s="2" t="inlineStr">
         <is>
-          <t>31 от 25.04.205</t>
+          <t>№ 240724-1 от 24.07.2024</t>
         </is>
       </c>
       <c r="I686" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прекращено рассмотрение в связи с отказом заявителя от жалобы</t>
+        </is>
+      </c>
+      <c r="J686" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B687" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C687" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Беляевой И.В. от 14.04.25,  в процедуре банкротсва гр. Беляевой И.В.</t>
+          <t>определение АС Новосибирской области от 09.07.2024г. по делу №А45-8925/2022, в процедуре гр.  Березовской С.С.</t>
         </is>
       </c>
       <c r="D687" s="3" t="n">
-        <v>45764</v>
+        <v>45498</v>
       </c>
       <c r="E687" s="3" t="n">
-        <v>45782</v>
+        <v>45518</v>
       </c>
       <c r="F687" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G687" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H687" s="2" t="inlineStr">
         <is>
-          <t>32 от 05.05.2025</t>
+          <t>№48 от 02.09.2024</t>
         </is>
       </c>
       <c r="I687" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J687" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J687" s="2" t="inlineStr">
+        <is>
+          <t>№30 от 17.10.2024, предписание об устранении нарушений1 в течении месяца</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B688" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C688" s="2" t="inlineStr">
         <is>
-          <t>определение АС Самарской обл. от 04.04.25, в процедуре банкротства гр. Соколова А.С.</t>
+          <t>Жалоба Кодырковой А.В. через Прокуратуру Западного административного округа г. Краснодара</t>
         </is>
       </c>
       <c r="D688" s="3" t="n">
-        <v>45764</v>
+        <v>45538</v>
       </c>
       <c r="E688" s="3" t="n">
-        <v>45782</v>
+        <v>45548</v>
       </c>
       <c r="F688" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G688" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H688" s="2" t="inlineStr">
         <is>
-          <t>34 от 05.05.2025</t>
+          <t>№50 от 13.09.2024</t>
         </is>
       </c>
       <c r="I688" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J688" s="2" t="inlineStr">
         <is>
-          <t>8/2 от 26.05.2025, предупреждение, устранение нарушений  в срок</t>
+          <t>№29 от 17.10.2024, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B689" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C689" s="2" t="inlineStr">
         <is>
-          <t>жалоба Чаловой Н.Н. от 18.04.25в процедуре банкротсва гр. Бирюковой И.Ю.</t>
+          <t>определение АС Ульяновской обл. от 24.06.2024 А72-19342/2022 должник Витушкин А.В.</t>
         </is>
       </c>
       <c r="D689" s="3" t="n">
-        <v>45775</v>
+        <v>45485</v>
       </c>
       <c r="E689" s="3" t="n">
-        <v>45790</v>
+        <v>45497</v>
       </c>
       <c r="F689" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G689" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H689" s="2" t="inlineStr">
         <is>
-          <t>38/1 от 13.05.2025</t>
+          <t>№47 от 23.08.2024</t>
         </is>
       </c>
       <c r="I689" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J689" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J689" s="2" t="inlineStr">
+        <is>
+          <t>№28 от 17.10.2024, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B690" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C690" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Шишкин В.В.от 07.02.25 через прокуратуру г. Чита, в процедуре банкротсва гр. Шишкин В.В.</t>
+          <t>представление Лефортовской межрай прокуратуры г. Москва от 25.07.2024 ООО Навигатор</t>
         </is>
       </c>
       <c r="D690" s="3" t="n">
-        <v>45741</v>
+        <v>45518</v>
       </c>
       <c r="E690" s="3" t="n">
-        <v>45792</v>
+        <v>45534</v>
       </c>
       <c r="F690" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G690" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H690" s="2" t="inlineStr">
         <is>
-          <t>42 от 15.05.2025</t>
+          <t>№47/1 от 30.08.2024</t>
         </is>
       </c>
       <c r="I690" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J690" s="2" t="inlineStr">
         <is>
-          <t>8/4 от 09.06.2025, предупреждение, устранение в установленный срок</t>
+          <t>№27 от 17.10.2024, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B691" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C691" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр Иванова И.В. от 20.03.25, в процедуре банкротсва гр. Иванова И.В.</t>
+          <t>жалоба от 28.05.24г. представителя должника Чучумаевой О.В., в процедуре банкротства гр. Козлов Н.Н.</t>
         </is>
       </c>
       <c r="D691" s="3" t="n">
-        <v>45761</v>
+        <v>45442</v>
       </c>
       <c r="E691" s="3" t="n">
-        <v>45792</v>
+        <v>45460</v>
       </c>
       <c r="F691" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G691" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H691" s="2" t="inlineStr">
         <is>
-          <t>43 от 15.05.2025</t>
+          <t>№ 36 от 17.06.2024</t>
         </is>
       </c>
       <c r="I691" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J691" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B692" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C692" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Ивановой В.Г. от 29.04.2025, в процедуре банкротсва гр. Ивановой В.Г. </t>
+          <t>жалоба от  21.05.2024 гр. Кутлугильдиной А.Р. </t>
         </is>
       </c>
       <c r="D692" s="3" t="n">
-        <v>45782</v>
+        <v>45439</v>
       </c>
       <c r="E692" s="3" t="n">
-        <v>45798</v>
+        <v>45457</v>
       </c>
       <c r="F692" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G692" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H692" s="2" t="inlineStr">
         <is>
-          <t>44 от 21.05.2025</t>
+          <t>№ 34 от 14.06.2024</t>
         </is>
       </c>
       <c r="I692" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J692" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B693" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C693" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Калинского р-на г.Уфы от 24.04.25, в процедуре банкротства гр. Ахметова А.В.</t>
+          <t>определение АС Ростовской обл от 21.10.2024,  в процедуре банкротсва гр. Коломеец А.В.</t>
         </is>
       </c>
       <c r="D693" s="3" t="n">
-        <v>45799</v>
+        <v>45610</v>
       </c>
       <c r="E693" s="3" t="n">
-        <v>45818</v>
+        <v>45625</v>
       </c>
       <c r="F693" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G693" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H693" s="2" t="inlineStr">
         <is>
-          <t>52 от 10.06.2025</t>
+          <t>№ 241129-1 от 29.11.2024</t>
         </is>
       </c>
       <c r="I693" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Прекращено рассмотрение в связи с отказом заявителя от жалобы</t>
         </is>
       </c>
       <c r="J693" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B694" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C694" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Волгоградской обл. от 28.02.25, в процедуре банкротства гр. Вышкова В.Ф.</t>
+          <t>жалоба гр. Беляевой  И.В. от 08.11.2024,   в процедуре банкротсва гр. гр. Беляевой  И.В.</t>
         </is>
       </c>
       <c r="D694" s="3" t="n">
-        <v>45799</v>
+        <v>45614</v>
       </c>
       <c r="E694" s="3" t="n">
-        <v>45818</v>
+        <v>45623</v>
       </c>
       <c r="F694" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G694" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H694" s="2" t="inlineStr">
         <is>
-          <t>53 от 10.06.2025</t>
+          <t>№ 241127-1 от 27.11.2024</t>
         </is>
       </c>
       <c r="I694" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J694" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B695" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C695" s="2" t="inlineStr">
         <is>
-          <t>определение АС Хабаровского края от 22.056.25, в процедуре банкротства  гр. Шакирова Э.Г.</t>
+          <t>жалоба должника гр. Жужкова О.Н. б/н, б/д, </t>
         </is>
       </c>
       <c r="D695" s="3" t="n">
-        <v>45806</v>
+        <v>45625</v>
       </c>
       <c r="E695" s="3" t="n">
-        <v>45824</v>
+        <v>45672</v>
       </c>
       <c r="F695" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G695" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H695" s="2" t="inlineStr">
         <is>
-          <t>54 от 16.06.2025</t>
+          <t>7 от 24.02.2025</t>
         </is>
       </c>
       <c r="I695" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J695" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B696" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C696" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Слизова А.О. от 11.06.2025, в процедуре банкротства гр. Баженов А.Е.</t>
+          <t>определение АС Астраханской обл. от 28.11.24, в процедуре банкротсва гр. Хамзаев Р.К.</t>
         </is>
       </c>
       <c r="D696" s="3" t="n">
-        <v>45827</v>
+        <v>45632</v>
       </c>
       <c r="E696" s="3" t="n">
-        <v>45847</v>
+        <v>45645</v>
       </c>
       <c r="F696" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G696" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H696" s="2" t="inlineStr">
         <is>
-          <t>59 от 09.07.2025</t>
+          <t>№67 от 24.12.24</t>
         </is>
       </c>
       <c r="I696" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J696" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J696" s="2" t="inlineStr">
+        <is>
+          <t>3 от 20.02.2025 предупреждение, устранение в течении мес.</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B697" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C697" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Кодуновой И.В. от 09.07.25, в процедуре банкротства гр. Кодуновой И.В.</t>
+          <t>определение АС Краснодасрктого края от 29.10.24 по делу А32-3035/2022,  в процедуре банкроства гр. Берсеневой Н.Н.</t>
         </is>
       </c>
       <c r="D697" s="3" t="n">
-        <v>45852</v>
+        <v>45666</v>
       </c>
       <c r="E697" s="3" t="n">
-        <v>45868</v>
+        <v>45681</v>
       </c>
       <c r="F697" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G697" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H697" s="2" t="inlineStr">
         <is>
-          <t>75 от 30.07.2025</t>
+          <t>2 от 24.01.2025</t>
         </is>
       </c>
       <c r="I697" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J697" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J697" s="2" t="inlineStr">
+        <is>
+          <t>4 от 20.02.2025, предупреждение </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B698" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C698" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Сударевой В.К. от 11.06.25, поступившая через прокуратуру Октябрьского р-на г. Пензы, , в процедуре банкроства гр. Сударевой В.К.</t>
+          <t>жалоба б/н, б/д ООО ПКО "Компас",, в процедуре банкротсва гр. Овякимян А.А.</t>
         </is>
       </c>
       <c r="D698" s="3" t="n">
-        <v>45838</v>
+        <v>45666</v>
       </c>
       <c r="E698" s="3" t="n">
-        <v>45877</v>
+        <v>45712</v>
       </c>
       <c r="F698" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G698" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H698" s="2" t="inlineStr">
         <is>
-          <t>78 от 08.08.2025</t>
+          <t>7/2 от 24.02.2025</t>
         </is>
       </c>
       <c r="I698" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J698" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B699" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C699" s="2" t="inlineStr">
         <is>
-          <t>редставление прокуратуры Динского района от 12.08.25, в процедуре банкротства гр. Калугина А.С.</t>
+          <t>жалоба должника гр. Павлова М.С. от 25.12.24, через прокуратуру г. Пензы, в процедуре банкротства гр. Павлова М.С. </t>
         </is>
       </c>
       <c r="D699" s="3" t="n">
-        <v>45884</v>
+        <v>45679</v>
       </c>
       <c r="E699" s="3" t="n">
-        <v>45901</v>
+        <v>45723</v>
       </c>
       <c r="F699" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G699" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H699" s="2" t="inlineStr">
         <is>
-          <t>84 от 01.09.2025</t>
+          <t>13 от 07.03.2025</t>
         </is>
       </c>
       <c r="I699" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушений не выявлено</t>
+        </is>
+      </c>
+      <c r="J699" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B700" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C700" s="2" t="inlineStr">
         <is>
-          <t>жалоба МИФНС №13 по Приморскому краю от 12.08.25, в процедуре банкротсва гр. Сафаров М.О.¶</t>
+          <t>определение от 19.12.2024 АС Приморского края, в процедуре банкротства гр. Нестеренко С.Г.</t>
         </is>
       </c>
       <c r="D700" s="3" t="n">
-        <v>45884</v>
+        <v>45691</v>
       </c>
       <c r="E700" s="3" t="n">
-        <v>45905</v>
+        <v>45712</v>
       </c>
       <c r="F700" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G700" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H700" s="2" t="inlineStr">
         <is>
-          <t>85 от 05.09.2025</t>
+          <t>7/1 от 24.02.205</t>
         </is>
       </c>
       <c r="I700" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J700" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J700" s="2" t="inlineStr">
+        <is>
+          <t>5/2 от 17.03.2025, предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B701" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C701" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Ростовской обл.  А53-33182/2021 от 31.07.25, в процедуре банкротсва гр. Хмелевской А.Ю.¶</t>
+          <t>жалоба должника Беляевой И.В. от 01.02.25, , в процедуре банкротства гр. Беляевой И.В.</t>
         </is>
       </c>
       <c r="D701" s="3" t="n">
-        <v>45890</v>
+        <v>45694</v>
       </c>
       <c r="E701" s="3" t="n">
-        <v>45905</v>
+        <v>45737</v>
       </c>
       <c r="F701" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G701" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H701" s="2" t="inlineStr">
         <is>
-          <t>87 от 05.09.2025</t>
+          <t>17 от 21.03.2025</t>
         </is>
       </c>
       <c r="I701" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J701" s="2" t="inlineStr">
         <is>
-          <t>22/1 от 22.09.2025, предупреждение, устранение нарушений в срок</t>
+          <t>6/4 от 14.04.2025, предупреждение, устранение нарушений в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B702" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C702" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Росреестра по Новосибирской обл. от 09.09.25, в отношении 14.13 КоАП РФ, , в процедуре банкротсва гр. Жужков О.Н.¶</t>
+          <t>жалоба от 31.01.2025 представителя должника гр. Чернышева А.С., в процедуре банкротства гр. Чернышева А.С.</t>
         </is>
       </c>
       <c r="D702" s="3" t="n">
-        <v>45916</v>
+        <v>45698</v>
       </c>
       <c r="E702" s="3" t="n">
-        <v>45932</v>
+        <v>45714</v>
       </c>
       <c r="F702" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G702" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H702" s="2" t="inlineStr">
         <is>
-          <t>95 от 02.10.2025</t>
+          <t>18 от 21.03.2025</t>
         </is>
       </c>
       <c r="I702" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушений не выявлено</t>
+        </is>
+      </c>
+      <c r="J702" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B703" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C703" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Росреестра по Оренбургской  обл. от 03.09.25, в отношении 14.13 КоАП РФ, ., в процедуре банкротсва гр. Холодов Д.С.¶</t>
+          <t>жалобы должника гр. Беляевой И.В. от 14.02.2025, от 17.02.2025, от 18.02.2025, с дополнением от 18.02.2025, в процедуре банкротсва Беляевой И.В.</t>
         </is>
       </c>
       <c r="D703" s="3" t="n">
-        <v>45916</v>
+        <v>45706</v>
       </c>
       <c r="E703" s="3" t="n">
-        <v>45932</v>
+        <v>45721</v>
       </c>
       <c r="F703" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G703" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H703" s="2" t="inlineStr">
         <is>
-          <t>98 от 02.10.2025</t>
+          <t>11 от 05.03.2025</t>
         </is>
       </c>
       <c r="I703" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушений не выявлено</t>
+        </is>
+      </c>
+      <c r="J703" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B704" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C704" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Саратовской обл от 11.09.25,  в процедуре банкротства гр. Боровец И.Р.¶</t>
+          <t>определение АС Примоского края от 06.02.25, в отношении АУ Новиков А.А. в процедуре банкротсва гр. Кищак В.И.</t>
         </is>
       </c>
       <c r="D704" s="3" t="n">
-        <v>45926</v>
+        <v>45712</v>
       </c>
       <c r="E704" s="3" t="n">
-        <v>45943</v>
+        <v>45742</v>
       </c>
       <c r="F704" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G704" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H704" s="2" t="inlineStr">
         <is>
-          <t>100 от 13.10.2025</t>
+          <t>19 от 26.03.2025</t>
         </is>
       </c>
       <c r="I704" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J704" s="2" t="inlineStr">
         <is>
-          <t>33/3 от 06.11.2025 предупреждение</t>
+          <t>6/4 от 14.04.2025, предупреждение, устранение нарушений в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B705" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C705" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Октябрьского р-на г. Пензы от 08.09.25,  в процедуре банкротства гр. Калугин А.С.¶</t>
+          <t>определение АС Тульской обл. от 13.02.25, в процедуре банкротства гр. Перевязко В.В.</t>
         </is>
       </c>
       <c r="D705" s="3" t="n">
-        <v>45926</v>
+        <v>45720</v>
       </c>
       <c r="E705" s="3" t="n">
-        <v>45943</v>
+        <v>45742</v>
       </c>
       <c r="F705" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G705" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H705" s="2" t="inlineStr">
         <is>
-          <t>100/1 от 13.10.2025</t>
+          <t>21 от 26.03.2025</t>
         </is>
       </c>
       <c r="I705" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J705" s="2" t="inlineStr">
         <is>
-          <t>30 от 06.11.2025, предупреждение, устранение нарушений в срок</t>
+          <t>6/4 от 14.04.2025, предупреждение, устранение нарушений в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B706" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C706" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Гутниковой А.И. от 18.09.25,  в процедур банкротства гр. Гутниковой А.И.¶</t>
+          <t>определение АС Самарской области от 20.03.25 в процедуре банкротсва гр. Сидоренков А.О.</t>
         </is>
       </c>
       <c r="D706" s="3" t="n">
-        <v>45923</v>
+        <v>45750</v>
       </c>
       <c r="E706" s="3" t="n">
-        <v>45947</v>
+        <v>45772</v>
       </c>
       <c r="F706" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G706" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H706" s="2" t="inlineStr">
         <is>
-          <t>103 от 17.10.2023</t>
+          <t>30 от 25.04.25</t>
         </is>
       </c>
       <c r="I706" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J706" s="2" t="inlineStr">
         <is>
-          <t>33/4 от 06.11.2025предупреждение, устранение нарушений в срок</t>
+          <t>8/2 от 26.05.2025, предупреждение, устранение нарушений  в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B707" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C707" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Титкова А.К. от 19.08.25, поступившая через Сокольскую мержрай прокуратуру,, в процедуре банкротсва гр.Титкова А.К. ¶</t>
+          <t>жалоба должника гр. Клейменовой Е.П. от 11.03.25,  через прокуратуру Киселевска, в процедуре банкротства гр.Клейменовой Е.П.</t>
         </is>
       </c>
       <c r="D707" s="3" t="n">
-        <v>45926</v>
+        <v>45743</v>
       </c>
       <c r="E707" s="3" t="n">
-        <v>45953</v>
+        <v>45761</v>
       </c>
       <c r="F707" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G707" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H707" s="2" t="inlineStr">
         <is>
-          <t>105 от 23.10.2025</t>
+          <t>28 от 14.04.25</t>
         </is>
       </c>
       <c r="I707" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J707" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B708" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C708" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Октябрьского р-на г. Пензы от 26.09.25  в процедуре банкротства гр. Шанькин В.С.¶</t>
+          <t>представление прокуратуры Ульяновска Засвияжский р-он от 14.03.25, , в процедуре банкротсва гр. Поликарповой Л.В.</t>
         </is>
       </c>
       <c r="D708" s="3" t="n">
-        <v>45939</v>
+        <v>45757</v>
       </c>
       <c r="E708" s="3" t="n">
-        <v>45954</v>
+        <v>45772</v>
       </c>
       <c r="F708" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G708" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H708" s="2" t="inlineStr">
         <is>
-          <t>106 от 24.10.2025</t>
+          <t>31 от 25.04.205</t>
         </is>
       </c>
       <c r="I708" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J708" s="2" t="inlineStr">
         <is>
-          <t>31 от 06.11.2025, устрание нарушений  в срок</t>
+          <t>8/2 от 26.05.2025, предупреждение, устранение нарушений  в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B709" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C709" s="2" t="inlineStr">
         <is>
-          <t>жалоба должника гр. Сударевой В.К. от 11.06.25, поступившая через прокуратуру Октябрьского р-на г. Пензы,, в процедуре банкроства гр. Сударевой В.К.¶</t>
+          <t>жалоба должника гр. Беляевой И.В. от 14.04.25,  в процедуре банкротсва гр. Беляевой И.В.</t>
         </is>
       </c>
       <c r="D709" s="3" t="n">
-        <v>45939</v>
+        <v>45764</v>
       </c>
       <c r="E709" s="3" t="n">
-        <v>45954</v>
+        <v>45782</v>
       </c>
       <c r="F709" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G709" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H709" s="2" t="inlineStr">
         <is>
-          <t>109 от 24.10.2025</t>
+          <t>32 от 05.05.2025</t>
         </is>
       </c>
       <c r="I709" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J709" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B710" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C710" s="2" t="inlineStr">
         <is>
-          <t>СЗ от 10.11.2025 Определение АС Томской области от 20.10.2025 №67-1459/2023, в процедуре банкроства Коптыгиной Т.В.</t>
+          <t>определение АС Самарской обл. от 04.04.25, в процедуре банкротства гр. Соколова А.С.</t>
         </is>
       </c>
       <c r="D710" s="3" t="n">
-        <v>45972</v>
+        <v>45764</v>
       </c>
       <c r="E710" s="3" t="n">
-        <v>45993</v>
+        <v>45782</v>
       </c>
       <c r="F710" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G710" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H710" s="2" t="inlineStr">
         <is>
-          <t>№ 128 от 02.12.2025 г.</t>
+          <t>34 от 05.05.2025</t>
         </is>
       </c>
       <c r="I710" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J710" s="2" t="inlineStr">
         <is>
-          <t>41 от 29.12.2025, предупреждение, устранение нарушений в срок</t>
+          <t>8/2 от 26.05.2025, предупреждение, устранение нарушений  в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B711" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C711" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Титан-Восток" от 19.11.2025, в процедуре банкроства Романова И.Л. №А33-8699/2021 </t>
+          <t>жалоба Чаловой Н.Н. от 18.04.25в процедуре банкротсва гр. Бирюковой И.Ю.</t>
         </is>
       </c>
       <c r="D711" s="3" t="n">
-        <v>45986</v>
+        <v>45775</v>
       </c>
       <c r="E711" s="3" t="n">
-        <v>46003</v>
+        <v>45790</v>
       </c>
       <c r="F711" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G711" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H711" s="2" t="inlineStr">
         <is>
-          <t>№ 139 от 30.12.2025</t>
+          <t>38/1 от 13.05.2025</t>
         </is>
       </c>
       <c r="I711" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J711" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B712" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C712" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Калинина С.Ю. от 20.11.2025 г., в процедуре банкроства Калинина С.Ю. А51-15195/2021</t>
+          <t>жалоба должника гр. Шишкин В.В.от 07.02.25 через прокуратуру г. Чита, в процедуре банкротсва гр. Шишкин В.В.</t>
         </is>
       </c>
       <c r="D712" s="3" t="n">
-        <v>45986</v>
+        <v>45741</v>
       </c>
       <c r="E712" s="3" t="n">
-        <v>46002</v>
+        <v>45792</v>
       </c>
       <c r="F712" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G712" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H712" s="2" t="inlineStr">
         <is>
-          <t>№ 134 от 11.12.2025</t>
+          <t>42 от 15.05.2025</t>
         </is>
       </c>
       <c r="I712" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J712" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J712" s="2" t="inlineStr">
+        <is>
+          <t>8/4 от 09.06.2025, предупреждение, устранение в установленный срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B713" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C713" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Саратовской области от 09.10.2025 №А57-17216/2022. в процедуре банкроства Мигунова А.Л.</t>
+          <t>жалоба должника гр Иванова И.В. от 20.03.25, в процедуре банкротсва гр. Иванова И.В.</t>
         </is>
       </c>
       <c r="D713" s="3" t="n">
-        <v>45958</v>
+        <v>45761</v>
       </c>
       <c r="E713" s="3" t="n">
-        <v>45982</v>
+        <v>45792</v>
       </c>
       <c r="F713" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G713" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H713" s="2" t="inlineStr">
         <is>
-          <t>№ 121 от 21.11.2025 г.</t>
+          <t>43 от 15.05.2025</t>
         </is>
       </c>
       <c r="I713" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J713" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B714" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C714" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Колыжева С.Л. б/д, в процедуре банкроства Колыжева С.Л. А13-16935/2025</t>
+          <t>жалоба должника гр. Ивановой В.Г. от 29.04.2025, в процедуре банкротсва гр. Ивановой В.Г. </t>
         </is>
       </c>
       <c r="D714" s="3" t="n">
-        <v>45996</v>
+        <v>45782</v>
       </c>
       <c r="E714" s="3" t="n">
-        <v>46013</v>
+        <v>45798</v>
       </c>
       <c r="F714" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G714" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H714" s="2" t="inlineStr">
         <is>
-          <t>№ 153 от 30.12.2025</t>
+          <t>44 от 21.05.2025</t>
         </is>
       </c>
       <c r="I714" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J714" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J714" s="2" t="inlineStr">
+        <is>
+          <t>8/4 от 09.06.2025, предупреждение, устранение в установленный срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B715" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C715" s="2" t="inlineStr">
         <is>
-          <t>Жалоба АО "Газпромбанк" от 29.09.2025г., поступившая через Управление Росреестра по Алтайскому краю от 13.10.2025 г., в процедуре банкроства Макеева И.А.</t>
+          <t>представление прокуратуры Калинского р-на г.Уфы от 24.04.25, в процедуре банкротства гр. Ахметова А.В.</t>
         </is>
       </c>
       <c r="D715" s="3" t="n">
-        <v>45945</v>
+        <v>45799</v>
       </c>
       <c r="E715" s="3" t="n">
-        <v>46001</v>
+        <v>45818</v>
       </c>
       <c r="F715" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G715" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H715" s="2" t="inlineStr">
         <is>
-          <t>№ 133 от 10.12.2025</t>
+          <t>52 от 10.06.2025</t>
         </is>
       </c>
       <c r="I715" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J715" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B716" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C716" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Коренькова Е.Н. от 14.12.2025 г., в процедуре банкроства Коренькова Е.Н. А57-3035/2023</t>
+          <t>Определение АС Волгоградской обл. от 28.02.25, в процедуре банкротства гр. Вышкова В.Ф.</t>
         </is>
       </c>
       <c r="D716" s="3" t="n">
-        <v>46008</v>
+        <v>45799</v>
       </c>
       <c r="E716" s="3" t="n">
-        <v>46021</v>
+        <v>45818</v>
       </c>
       <c r="F716" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G716" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H716" s="2" t="inlineStr">
         <is>
-          <t>№ 150 от 30.12.2025</t>
+          <t>53 от 10.06.2025</t>
         </is>
       </c>
       <c r="I716" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J716" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J716" s="2" t="inlineStr">
+        <is>
+          <t>9/3 от 07.07.2025, предупреждние,  устранении нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B717" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C717" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Майер В.В. от 09.12.2025 г., в процедуре банкроства Майер В.В. А27-3830/2022</t>
+          <t>определение АС Хабаровского края от 22.056.25, в процедуре банкротства  гр. Шакирова Э.Г.</t>
         </is>
       </c>
       <c r="D717" s="3" t="n">
-        <v>46010</v>
+        <v>45806</v>
       </c>
       <c r="E717" s="3" t="n">
-        <v>46041</v>
+        <v>45824</v>
       </c>
       <c r="F717" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G717" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H717" s="2" t="inlineStr">
         <is>
-          <t>№ 2 от 19.01.2026 г.</t>
+          <t>54 от 16.06.2025</t>
         </is>
       </c>
       <c r="I717" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J717" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J717" s="2" t="inlineStr">
+        <is>
+          <t>9/2 от 07.07.2025, предупреждние,  устранении нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B718" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C718" s="2" t="inlineStr">
         <is>
-          <t>Ходатайство Морец Л.И. от 26.12.2025 г., в процедуре банкротства Морец Л.И.</t>
+          <t>жалоба гр. Слизова А.О. от 11.06.2025, в процедуре банкротства гр. Баженов А.Е.</t>
         </is>
       </c>
       <c r="D718" s="3" t="n">
-        <v>46041</v>
+        <v>45827</v>
       </c>
       <c r="E718" s="3" t="n">
-        <v>46057</v>
+        <v>45847</v>
       </c>
       <c r="F718" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G718" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H718" s="2" t="inlineStr">
         <is>
-          <t>от 04.02.2026 г.</t>
+          <t>59 от 09.07.2025</t>
         </is>
       </c>
       <c r="I718" s="2" t="inlineStr">
         <is>
-          <t>Приостановлено, рассматривается в суде, с/з 16.04.2026</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J718" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B719" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C719" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Самарской облас от 13.01.2026 г. №А55-30624/2022, в процедуре банкроства Соколова А.С.</t>
+          <t>жалоба должника гр. Кодуновой И.В. от 09.07.25, в процедуре банкротства гр. Кодуновой И.В.</t>
         </is>
       </c>
       <c r="D719" s="3" t="n">
-        <v>46043</v>
+        <v>45852</v>
       </c>
       <c r="E719" s="3" t="n">
-        <v>46062</v>
+        <v>45868</v>
       </c>
       <c r="F719" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G719" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H719" s="2" t="inlineStr">
         <is>
-          <t>№ 17 от 09.02.2026 г.</t>
+          <t>75 от 30.07.2025</t>
         </is>
       </c>
       <c r="I719" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J719" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B720" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C720" s="2" t="inlineStr">
         <is>
-          <t>Заяление Воропаевой М.С. от 04.02.2026 г., в процедуре банкроства Воропаевой М.С.</t>
+          <t>жалоба должника гр. Сударевой В.К. от 11.06.25, поступившая через прокуратуру Октябрьского р-на г. Пензы, , в процедуре банкроства гр. Сударевой В.К.</t>
         </is>
       </c>
       <c r="D720" s="3" t="n">
-        <v>46062</v>
+        <v>45838</v>
       </c>
       <c r="E720" s="3" t="n">
-        <v>46078</v>
+        <v>45877</v>
       </c>
       <c r="F720" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G720" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H720" s="2" t="inlineStr">
         <is>
-          <t>№ 29 от 25.02.2026г. </t>
+          <t>78 от 08.08.2025</t>
         </is>
       </c>
       <c r="I720" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J720" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B721" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C721" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Сударевой В.К. от 09.02.2026 г., в процедуре банкроства Сударевой В.К.</t>
+          <t>редставление прокуратуры Динского района от 12.08.25, в процедуре банкротства гр. Калугина А.С.</t>
         </is>
       </c>
       <c r="D721" s="3" t="n">
-        <v>46064</v>
+        <v>45884</v>
       </c>
       <c r="E721" s="3" t="n">
-        <v>46079</v>
+        <v>45901</v>
       </c>
       <c r="F721" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G721" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H721" s="2" t="inlineStr">
         <is>
-          <t>№ 30 от 26.02.2026 г.</t>
+          <t>84 от 01.09.2025</t>
         </is>
       </c>
       <c r="I721" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J721" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J721" s="2" t="inlineStr">
+        <is>
+          <t>22/2 от 22.09.2025, предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B722" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C722" s="2" t="inlineStr">
         <is>
-          <t>Заявление Калинина С.Ю. от 10.02.2026 г., в процедуре банкроства Калинина С.Ю.</t>
+          <t>жалоба МИФНС №13 по Приморскому краю от 12.08.25, в процедуре банкротсва гр. Сафаров М.О.¶</t>
         </is>
       </c>
       <c r="D722" s="3" t="n">
-        <v>46066</v>
+        <v>45884</v>
       </c>
       <c r="E722" s="3" t="n">
-        <v>46080</v>
+        <v>45905</v>
       </c>
       <c r="F722" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G722" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H722" s="2" t="inlineStr">
         <is>
-          <t>№ 32 от 27.07.2026г.</t>
+          <t>85 от 05.09.2025</t>
         </is>
       </c>
       <c r="I722" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J722" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B723" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C723" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Флегонтовой Е.В. Б/Д, поступившая через Управление Росреестра по Саратовской области от 06.02.2026, в процедуре банкроства Флегонтовой Е.В.</t>
+          <t>Определение АС Ростовской обл.  А53-33182/2021 от 31.07.25, в процедуре банкротсва гр. Хмелевской А.Ю.¶</t>
         </is>
       </c>
       <c r="D723" s="3" t="n">
-        <v>46072</v>
+        <v>45890</v>
       </c>
       <c r="E723" s="3" t="n">
-        <v>46098</v>
+        <v>45905</v>
       </c>
       <c r="F723" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G723" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H723" s="2" t="inlineStr">
         <is>
-          <t>№ 40 от 17.03.2026 г.</t>
+          <t>87 от 05.09.2025</t>
         </is>
       </c>
       <c r="I723" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J723" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J723" s="2" t="inlineStr">
+        <is>
+          <t>22/1 от 22.09.2025, предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B724" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C724" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Милькина М.С. от 17.02.2026 г., в процелуре банкротства Милькина М.С.</t>
+          <t>Уведомление Росреестра по Новосибирской обл. от 09.09.25, в отношении 14.13 КоАП РФ, , в процедуре банкротсва гр. Жужков О.Н.¶</t>
         </is>
       </c>
       <c r="D724" s="3" t="n">
-        <v>46072</v>
+        <v>45916</v>
       </c>
       <c r="E724" s="3" t="n">
-        <v>46097</v>
+        <v>45932</v>
       </c>
       <c r="F724" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G724" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H724" s="2" t="inlineStr">
         <is>
-          <t>№ 38 от 16.03.2026 г.</t>
+          <t>95 от 02.10.2025</t>
         </is>
       </c>
       <c r="I724" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J724" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J724" s="2" t="inlineStr">
+        <is>
+          <t>32 от 06.11.2025, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B725" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C725" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Сташкина С.М. от 21.04.2025г., в процедуре банкроства Сташкиной С.М.</t>
+          <t>Уведомление Росреестра по Оренбургской  обл. от 03.09.25, в отношении 14.13 КоАП РФ, ., в процедуре банкротсва гр. Холодов Д.С.¶</t>
         </is>
       </c>
       <c r="D725" s="3" t="n">
-        <v>46142</v>
+        <v>45916</v>
       </c>
       <c r="E725" s="3" t="n">
-        <v>45792</v>
+        <v>45932</v>
       </c>
       <c r="F725" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G725" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H725" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026г. Прекращено, отказ в суде</t>
+          <t>98 от 02.10.2025</t>
         </is>
       </c>
       <c r="I725" s="2" t="inlineStr">
         <is>
-          <t>04.03.2026, прекращено</t>
-[...2 lines deleted...]
-      <c r="J725" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J725" s="2" t="inlineStr">
+        <is>
+          <t>33/1 от 06.11.2025, предупреждение, устранение в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B726" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C726" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Мусафирова А.В. от 22.03.2026г., в процедуре банкротства Князева Г.П.</t>
+          <t>Определение АС Саратовской обл от 11.09.25,  в процедуре банкротства гр. Боровец И.Р.¶</t>
         </is>
       </c>
       <c r="D726" s="3" t="n">
-        <v>46112</v>
+        <v>45926</v>
       </c>
       <c r="E726" s="3" t="n">
-        <v>46139</v>
+        <v>45943</v>
       </c>
       <c r="F726" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G726" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H726" s="2" t="inlineStr">
         <is>
-          <t>№ 63 от 27.04.2026 г.</t>
+          <t>100 от 13.10.2025</t>
         </is>
       </c>
       <c r="I726" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J726" s="2" t="inlineStr">
         <is>
-          <t>№260525-1 от 25.05.2026, предписание об устранении в течении мес, предупреждение</t>
+          <t>33/3 от 06.11.2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B727" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C727" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Ростовской области г. Батайска от 05.05.2026г., в процедуре банкроства Храпонова А.А.</t>
+          <t>представление прокуратуры Октябрьского р-на г. Пензы от 08.09.25,  в процедуре банкротства гр. Калугин А.С.¶</t>
         </is>
       </c>
       <c r="D727" s="3" t="n">
-        <v>46154</v>
+        <v>45926</v>
       </c>
       <c r="E727" s="3" t="n">
-        <v>46169</v>
+        <v>45943</v>
       </c>
       <c r="F727" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G727" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H727" s="2" t="inlineStr">
         <is>
-          <t>№260527-1 от 27.05.2026 г. </t>
+          <t>100/1 от 13.10.2025</t>
         </is>
       </c>
       <c r="I727" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
-      <c r="J727" s="2"/>
+      <c r="J727" s="2" t="inlineStr">
+        <is>
+          <t>30 от 06.11.2025, предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B728" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C728" s="2" t="inlineStr">
         <is>
-          <t>Обращение Управления Росреестра по Ставропольскому краю от 11.06.2026 г., в процедуре банкроства Дуденко М.В. </t>
+          <t>жалоба должника гр. Гутниковой А.И. от 18.09.25,  в процедур банкротства гр. Гутниковой А.И.¶</t>
         </is>
       </c>
       <c r="D728" s="3" t="n">
-        <v>46191</v>
+        <v>45923</v>
       </c>
       <c r="E728" s="3" t="n">
-        <v>46205</v>
+        <v>45947</v>
       </c>
       <c r="F728" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G728" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H728" s="2" t="inlineStr">
         <is>
-          <t>№ 260702-3 от 02.07.2026 г.</t>
+          <t>103 от 17.10.2023</t>
         </is>
       </c>
       <c r="I728" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
-      <c r="J728" s="2"/>
+      <c r="J728" s="2" t="inlineStr">
+        <is>
+          <t>33/4 от 06.11.2025предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="n">
         <v>Новиков Александр Александрович</v>
       </c>
       <c r="B729" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C729" s="2" t="inlineStr">
         <is>
-          <t>Письмо Бех Т.В. Ген. дир ООО "Севагротранс" от 02.07.2026 г., в процедуре банкроства Лушня А.И.</t>
+          <t>жалоба должника гр. Титкова А.К. от 19.08.25, поступившая через Сокольскую мержрай прокуратуру,, в процедуре банкротсва гр.Титкова А.К. ¶</t>
         </is>
       </c>
       <c r="D729" s="3" t="n">
-        <v>0</v>
+        <v>45926</v>
       </c>
       <c r="E729" s="3" t="n">
-        <v>0</v>
+        <v>45953</v>
       </c>
       <c r="F729" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G729" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H729" s="2"/>
-      <c r="I729" s="2"/>
+      <c r="H729" s="2" t="inlineStr">
+        <is>
+          <t>105 от 23.10.2025</t>
+        </is>
+      </c>
+      <c r="I729" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J729" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="n">
-        <v>Онищенко Никита Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B730" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C730" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Прокопенко В.Ю. от 02.04.2026г., в процедуре банкроства Гущина Михаила Михайловича</t>
+          <t>представление прокуратуры Октябрьского р-на г. Пензы от 26.09.25  в процедуре банкротства гр. Шанькин В.С.¶</t>
         </is>
       </c>
       <c r="D730" s="3" t="n">
-        <v>46119</v>
+        <v>45939</v>
       </c>
       <c r="E730" s="3" t="n">
-        <v>46136</v>
+        <v>45954</v>
       </c>
       <c r="F730" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G730" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H730" s="2" t="inlineStr">
         <is>
-          <t>№260404-4 от 24.04.2026 г.</t>
+          <t>106 от 24.10.2025</t>
         </is>
       </c>
       <c r="I730" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J730" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J730" s="2" t="inlineStr">
+        <is>
+          <t>31 от 06.11.2025, устрание нарушений  в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="n">
-        <v>Онищенко Никита Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B731" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C731" s="2" t="inlineStr">
         <is>
-          <t>Жалоба должника Попова А.П. от 25.06.2026 г., в процедуре банкроства Попова А.П.</t>
+          <t>жалоба должника гр. Сударевой В.К. от 11.06.25, поступившая через прокуратуру Октябрьского р-на г. Пензы,, в процедуре банкроства гр. Сударевой В.К.¶</t>
         </is>
       </c>
       <c r="D731" s="3" t="n">
-        <v>46206</v>
+        <v>45939</v>
       </c>
       <c r="E731" s="3" t="n">
-        <v>46223</v>
+        <v>45954</v>
       </c>
       <c r="F731" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G731" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H731" s="2"/>
-      <c r="I731" s="2"/>
+      <c r="H731" s="2" t="inlineStr">
+        <is>
+          <t>109 от 24.10.2025</t>
+        </is>
+      </c>
+      <c r="I731" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J731" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B732" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C732" s="2" t="inlineStr">
         <is>
-          <t>Управление Росреестра по республике Башкортостан по жалобе Карабулатова Р.Р.</t>
+          <t>СЗ от 10.11.2025 Определение АС Томской области от 20.10.2025 №67-1459/2023, в процедуре банкроства Коптыгиной Т.В.</t>
         </is>
       </c>
       <c r="D732" s="3" t="n">
-        <v>43004</v>
+        <v>45972</v>
       </c>
       <c r="E732" s="3" t="n">
-        <v>43052</v>
+        <v>45993</v>
       </c>
       <c r="F732" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G732" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H732" s="2" t="inlineStr">
         <is>
-          <t>13.11.2017</t>
+          <t>№ 128 от 02.12.2025 г.</t>
         </is>
       </c>
       <c r="I732" s="2" t="inlineStr">
         <is>
-          <t>Нарушений не выявлены</t>
-[...2 lines deleted...]
-      <c r="J732" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J732" s="2" t="inlineStr">
+        <is>
+          <t>41 от 29.12.2025, предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B733" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C733" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Стерлитамакского района</t>
+          <t>Жалоба ООО "Титан-Восток" от 19.11.2025, в процедуре банкроства Романова И.Л. №А33-8699/2021 </t>
         </is>
       </c>
       <c r="D733" s="3" t="n">
-        <v>43210</v>
+        <v>45986</v>
       </c>
       <c r="E733" s="3" t="n">
-        <v>43238</v>
+        <v>46003</v>
       </c>
       <c r="F733" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G733" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H733" s="2" t="inlineStr">
         <is>
-          <t>18.05.2018</t>
+          <t>№ 139 от 30.12.2025</t>
         </is>
       </c>
       <c r="I733" s="2" t="inlineStr">
         <is>
-          <t>Нарушений не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J733" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B734" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C734" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба Калинина С.Ю. от 20.11.2025 г., в процедуре банкроства Калинина С.Ю. А51-15195/2021</t>
         </is>
       </c>
       <c r="D734" s="3" t="n">
-        <v>44889</v>
+        <v>45986</v>
       </c>
       <c r="E734" s="3" t="n">
-        <v>44921</v>
+        <v>46002</v>
       </c>
       <c r="F734" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G734" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H734" s="2" t="inlineStr">
         <is>
-          <t>№28 от 30.03.2023 </t>
+          <t>№ 134 от 11.12.2025</t>
         </is>
       </c>
       <c r="I734" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J734" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B735" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C735" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Определение АС Саратовской области от 09.10.2025 №А57-17216/2022. в процедуре банкроства Мигунова А.Л.</t>
         </is>
       </c>
       <c r="D735" s="3" t="n">
-        <v>45134</v>
+        <v>45958</v>
       </c>
       <c r="E735" s="3" t="n">
-        <v>45165</v>
+        <v>45982</v>
       </c>
       <c r="F735" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G735" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H735" s="2" t="inlineStr">
         <is>
-          <t>№70/22 от 27.08.2023</t>
+          <t>№ 121 от 21.11.2025 г.</t>
         </is>
       </c>
       <c r="I735" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J735" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B736" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C736" s="2" t="inlineStr">
         <is>
-          <t>Обращение Росреестра п РБ, контроль погашения задолженности по заработной плате банкрота </t>
+          <t>Жалоба Колыжева С.Л. б/д, в процедуре банкроства Колыжева С.Л. А13-16935/2025</t>
         </is>
       </c>
       <c r="D736" s="3" t="n">
-        <v>44488</v>
+        <v>45996</v>
       </c>
       <c r="E736" s="3" t="n">
-        <v>44519</v>
+        <v>46013</v>
       </c>
       <c r="F736" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G736" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H736" s="2" t="inlineStr">
         <is>
-          <t>№82 от 19.11.2021</t>
+          <t>№ 153 от 30.12.2025</t>
         </is>
       </c>
       <c r="I736" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J736" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B737" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C737" s="2" t="inlineStr">
         <is>
-          <t>Возражение представителя Депонян С.С. от 06.02.2026, в процедуре банкроства Заславский Г.Г.</t>
+          <t>Жалоба АО "Газпромбанк" от 29.09.2025г., поступившая через Управление Росреестра по Алтайскому краю от 13.10.2025 г., в процедуре банкроства Макеева И.А.</t>
         </is>
       </c>
       <c r="D737" s="3" t="n">
-        <v>46066</v>
+        <v>45945</v>
       </c>
       <c r="E737" s="3" t="n">
-        <v>46083</v>
+        <v>46001</v>
       </c>
       <c r="F737" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G737" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H737" s="2" t="inlineStr">
         <is>
-          <t>№ 32 от 02.03.2026г.</t>
+          <t>№ 133 от 10.12.2025</t>
         </is>
       </c>
       <c r="I737" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J737" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="n">
-        <v>Пантюхин Алексей Анатольевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B738" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C738" s="2" t="inlineStr">
         <is>
-          <t>Возражение представителя кредитора Депонян С.С. от 28.05.2026, в процедуре банкроства Заславского Г.Г.</t>
+          <t>Жалоба Коренькова Е.Н. от 14.12.2025 г., в процедуре банкроства Коренькова Е.Н. А57-3035/2023</t>
         </is>
       </c>
       <c r="D738" s="3" t="n">
-        <v>0</v>
+        <v>46008</v>
       </c>
       <c r="E738" s="3" t="n">
-        <v>0</v>
+        <v>46021</v>
       </c>
       <c r="F738" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G738" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H738" s="2" t="inlineStr">
         <is>
-          <t>от 02.06.2026 г.</t>
+          <t>№ 150 от 30.12.2025</t>
         </is>
       </c>
       <c r="I738" s="2" t="inlineStr">
         <is>
-          <t>Ответ направлен ранее</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J738" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B739" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C739" s="2" t="inlineStr">
         <is>
-          <t>Отделение Пенсионного фонда РФ в Кемеровской области</t>
+          <t>Жалоба Майер В.В. от 09.12.2025 г., в процедуре банкроства Майер В.В. А27-3830/2022</t>
         </is>
       </c>
       <c r="D739" s="3" t="n">
-        <v>41463</v>
+        <v>46010</v>
       </c>
       <c r="E739" s="3" t="n">
-        <v>41494</v>
+        <v>46041</v>
       </c>
       <c r="F739" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G739" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H739" s="2" t="inlineStr">
         <is>
-          <t>08.08.2013</t>
+          <t>№ 2 от 19.01.2026 г.</t>
         </is>
       </c>
       <c r="I739" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J739" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B740" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C740" s="2" t="inlineStr">
         <is>
-          <t>ГУ-ОПФРФ по Томской области</t>
+          <t>Ходатайство Морец Л.И. от 26.12.2025 г., в процедуре банкротства Морец Л.И.</t>
         </is>
       </c>
       <c r="D740" s="3" t="n">
-        <v>41922</v>
+        <v>46041</v>
       </c>
       <c r="E740" s="3" t="n">
-        <v>41949</v>
+        <v>46057</v>
       </c>
       <c r="F740" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G740" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H740" s="2" t="inlineStr">
         <is>
-          <t>06.11.2014</t>
+          <t>от 04.02.2026 г.</t>
         </is>
       </c>
       <c r="I740" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Приостановлено, рассматривается в суде, с/з 16.04.2026</t>
         </is>
       </c>
       <c r="J740" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B741" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C741" s="2" t="inlineStr">
         <is>
-          <t>ГУ УПФ РФ по Томской области</t>
+          <t>Определение АС Самарской облас от 13.01.2026 г. №А55-30624/2022, в процедуре банкроства Соколова А.С.</t>
         </is>
       </c>
       <c r="D741" s="3" t="n">
-        <v>41997</v>
+        <v>46043</v>
       </c>
       <c r="E741" s="3" t="n">
-        <v>42030</v>
+        <v>46062</v>
       </c>
       <c r="F741" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G741" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H741" s="2" t="inlineStr">
         <is>
-          <t>26.01.2015</t>
+          <t>№ 17 от 09.02.2026 г.</t>
         </is>
       </c>
       <c r="I741" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J741" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B742" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C742" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России по г. Томску</t>
+          <t>Заяление Воропаевой М.С. от 04.02.2026 г., в процедуре банкроства Воропаевой М.С.</t>
         </is>
       </c>
       <c r="D742" s="3" t="n">
-        <v>41997</v>
+        <v>46062</v>
       </c>
       <c r="E742" s="3" t="n">
-        <v>42027</v>
+        <v>46078</v>
       </c>
       <c r="F742" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G742" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H742" s="2" t="inlineStr">
         <is>
-          <t>23.01.2015</t>
+          <t>№ 29 от 25.02.2026г. </t>
         </is>
       </c>
       <c r="I742" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J742" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B743" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C743" s="2" t="inlineStr">
         <is>
-          <t>ГУ-ОПФ РФ по Томской области</t>
+          <t>Жалоба Сударевой В.К. от 09.02.2026 г., в процедуре банкроства Сударевой В.К.</t>
         </is>
       </c>
       <c r="D743" s="3" t="n">
-        <v>42108</v>
+        <v>46064</v>
       </c>
       <c r="E743" s="3" t="n">
-        <v>42138</v>
+        <v>46079</v>
       </c>
       <c r="F743" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G743" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H743" s="2" t="inlineStr">
         <is>
-          <t>14.04.2015</t>
+          <t>№ 30 от 26.02.2026 г.</t>
         </is>
       </c>
       <c r="I743" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J743" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B744" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C744" s="2" t="inlineStr">
         <is>
-          <t>ГУ Кузбасское региональное отделение ACCHA Филиал №10</t>
+          <t>Заявление Калинина С.Ю. от 10.02.2026 г., в процедуре банкроства Калинина С.Ю.</t>
         </is>
       </c>
       <c r="D744" s="3" t="n">
-        <v>42340</v>
+        <v>46066</v>
       </c>
       <c r="E744" s="3" t="n">
-        <v>42361</v>
+        <v>46080</v>
       </c>
       <c r="F744" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G744" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H744" s="2" t="inlineStr">
         <is>
-          <t>23.12.2015</t>
+          <t>№ 32 от 27.07.2026г.</t>
         </is>
       </c>
       <c r="I744" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J744" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B745" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C745" s="2" t="inlineStr">
         <is>
-          <t>ГУ Томское региональное отделение ФСС филиал №1</t>
+          <t>Жалоба Флегонтовой Е.В. Б/Д, поступившая через Управление Росреестра по Саратовской области от 06.02.2026, в процедуре банкроства Флегонтовой Е.В.</t>
         </is>
       </c>
       <c r="D745" s="3" t="n">
-        <v>42156</v>
+        <v>46072</v>
       </c>
       <c r="E745" s="3" t="n">
-        <v>42184</v>
+        <v>46098</v>
       </c>
       <c r="F745" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G745" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H745" s="2" t="inlineStr">
         <is>
-          <t>29.06.2015</t>
+          <t>№ 40 от 17.03.2026 г.</t>
         </is>
       </c>
       <c r="I745" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J745" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B746" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C746" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "RUSLED"</t>
+          <t>Жалоба Милькина М.С. от 17.02.2026 г., в процелуре банкротства Милькина М.С.</t>
         </is>
       </c>
       <c r="D746" s="3" t="n">
-        <v>42256</v>
+        <v>46072</v>
       </c>
       <c r="E746" s="3" t="n">
-        <v>42285</v>
+        <v>46097</v>
       </c>
       <c r="F746" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G746" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H746" s="2" t="inlineStr">
         <is>
-          <t>08.10.2015</t>
+          <t>№ 38 от 16.03.2026 г.</t>
         </is>
       </c>
       <c r="I746" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J746" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B747" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C747" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Свет 21 века. Томский завод светотехники"</t>
+          <t>Жалоба Сташкина С.М. от 21.04.2025г., в процедуре банкроства Сташкиной С.М.</t>
         </is>
       </c>
       <c r="D747" s="3" t="n">
-        <v>42257</v>
+        <v>46142</v>
       </c>
       <c r="E747" s="3" t="n">
-        <v>42285</v>
+        <v>45792</v>
       </c>
       <c r="F747" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G747" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H747" s="2" t="inlineStr">
         <is>
-          <t>08.10.2015</t>
+          <t>04.03.2026г. Прекращено, отказ в суде</t>
         </is>
       </c>
       <c r="I747" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>04.03.2026, прекращено</t>
         </is>
       </c>
       <c r="J747" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B748" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C748" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Трансспецстрой"</t>
+          <t>Жалоба Мусафирова А.В. от 22.03.2026г., в процедуре банкротства Князева Г.П.</t>
         </is>
       </c>
       <c r="D748" s="3" t="n">
-        <v>42543</v>
+        <v>46112</v>
       </c>
       <c r="E748" s="3" t="n">
-        <v>42571</v>
+        <v>46139</v>
       </c>
       <c r="F748" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G748" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H748" s="2" t="inlineStr">
         <is>
-          <t>20.07.2016</t>
+          <t>№ 63 от 27.04.2026 г.</t>
         </is>
       </c>
       <c r="I748" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J748" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J748" s="2" t="inlineStr">
+        <is>
+          <t>№260525-1 от 25.05.2026, предписание об устранении в течении мес, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B749" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C749" s="2" t="inlineStr">
         <is>
-          <t>Томское отделение СБ РФ</t>
+          <t>Представление Прокуратуры Ростовской области г. Батайска от 05.05.2026г., в процедуре банкроства Храпонова А.А.</t>
         </is>
       </c>
       <c r="D749" s="3" t="n">
-        <v>42580</v>
+        <v>46154</v>
       </c>
       <c r="E749" s="3" t="n">
-        <v>42606</v>
+        <v>46169</v>
       </c>
       <c r="F749" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G749" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H749" s="2" t="inlineStr">
         <is>
-          <t>24.08.2016</t>
+          <t>№260527-1 от 27.05.2026 г. </t>
         </is>
       </c>
       <c r="I749" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J749" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J749" s="2" t="inlineStr">
+        <is>
+          <t>№260622 от 22.06.2026  предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B750" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C750" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "СпецДальСервис"</t>
+          <t>Обращение Управления Росреестра по Ставропольскому краю от 11.06.2026 г., в процедуре банкроства Дуденко М.В. </t>
         </is>
       </c>
       <c r="D750" s="3" t="n">
-        <v>42606</v>
+        <v>46191</v>
       </c>
       <c r="E750" s="3" t="n">
-        <v>42635</v>
+        <v>46205</v>
       </c>
       <c r="F750" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G750" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H750" s="2" t="inlineStr">
         <is>
-          <t>22.09.2016</t>
+          <t>№ 260702-3 от 02.07.2026 г.</t>
         </is>
       </c>
       <c r="I750" s="2" t="inlineStr">
         <is>
-          <t>Прекращена</t>
-[...2 lines deleted...]
-      <c r="J750" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J750" s="2" t="inlineStr">
+        <is>
+          <t>от 17.07.2026 ДК назначено на 14.08.2026</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Новиков Александр Александрович</v>
       </c>
       <c r="B751" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C751" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Трансспецстрой"</t>
+          <t>Решение Совета 9/26 от 15.05.2025 по рассомтрению представления Прокуратуры КК от 30.04.2026 </t>
         </is>
       </c>
       <c r="D751" s="3" t="n">
-        <v>42676</v>
+        <v>46167</v>
       </c>
       <c r="E751" s="3" t="n">
-        <v>42705</v>
+        <v>46198</v>
       </c>
       <c r="F751" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G751" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H751" s="2" t="inlineStr">
         <is>
-          <t>01.12.2016</t>
+          <t>№26062026-2 от 25.06.2026</t>
         </is>
       </c>
       <c r="I751" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J751" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J751" s="2" t="inlineStr">
+        <is>
+          <t>ДК назначено на 14.08.2026</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Онищенко Никита Сергеевич</v>
       </c>
       <c r="B752" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C752" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "Катко"</t>
+          <t>Жалоба Прокопенко В.Ю. от 02.04.2026г., в процедуре банкроства Гущина Михаила Михайловича</t>
         </is>
       </c>
       <c r="D752" s="3" t="n">
-        <v>42744</v>
+        <v>46119</v>
       </c>
       <c r="E752" s="3" t="n">
-        <v>42773</v>
+        <v>46136</v>
       </c>
       <c r="F752" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G752" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H752" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>№260404-4 от 24.04.2026 г.</t>
         </is>
       </c>
       <c r="I752" s="2" t="inlineStr">
         <is>
-          <t>Прекращено</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J752" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Онищенко Никита Сергеевич</v>
       </c>
       <c r="B753" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C753" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Степан О. Агеев М.Л Агеева Л.Н.</t>
+          <t>Жалоба должника Попова А.П. от 25.06.2026 г., в процедуре банкроства Попова А.П.</t>
         </is>
       </c>
       <c r="D753" s="3" t="n">
-        <v>42839</v>
+        <v>46206</v>
       </c>
       <c r="E753" s="3" t="n">
-        <v>42870</v>
+        <v>46223</v>
       </c>
       <c r="F753" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G753" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H753" s="2" t="inlineStr">
         <is>
-          <t>15.05.2017</t>
+          <t>№ 260720-3 от 20.07.2026 г. </t>
         </is>
       </c>
       <c r="I753" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J753" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B754" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C754" s="2" t="inlineStr">
         <is>
-          <t>МИФНС №7 по Томской области</t>
+          <t>Управление Росреестра по республике Башкортостан по жалобе Карабулатова Р.Р.</t>
         </is>
       </c>
       <c r="D754" s="3" t="n">
-        <v>42900</v>
+        <v>43004</v>
       </c>
       <c r="E754" s="3" t="n">
-        <v>42928</v>
+        <v>43052</v>
       </c>
       <c r="F754" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G754" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H754" s="2" t="inlineStr">
         <is>
-          <t>12.07.2017</t>
+          <t>13.11.2017</t>
         </is>
       </c>
       <c r="I754" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушений не выявлены</t>
         </is>
       </c>
       <c r="J754" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B755" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C755" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Управления Росреестра по Томской области</t>
+          <t>Прокуратура Стерлитамакского района</t>
         </is>
       </c>
       <c r="D755" s="3" t="n">
-        <v>43046</v>
+        <v>43210</v>
       </c>
       <c r="E755" s="3" t="n">
-        <v>43109</v>
+        <v>43238</v>
       </c>
       <c r="F755" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G755" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H755" s="2" t="inlineStr">
         <is>
-          <t>09.01.2018</t>
+          <t>18.05.2018</t>
         </is>
       </c>
       <c r="I755" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушений не выявлены</t>
+        </is>
+      </c>
+      <c r="J755" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B756" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C756" s="2" t="inlineStr">
         <is>
-          <t>ТомскийРФ АО "Россельхозбанк"</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D756" s="3" t="n">
-        <v>43173</v>
+        <v>44889</v>
       </c>
       <c r="E756" s="3" t="n">
-        <v>43203</v>
+        <v>44921</v>
       </c>
       <c r="F756" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G756" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H756" s="2" t="inlineStr">
         <is>
-          <t>13.04.2018</t>
+          <t>№28 от 30.03.2023 </t>
         </is>
       </c>
       <c r="I756" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J756" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J756" s="2" t="inlineStr">
+        <is>
+          <t>№30 от 18.05.2023 г. Предписание об устранении выявленных нарушений в течении двух месяцев, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B757" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C757" s="2" t="inlineStr">
         <is>
-          <t>Томский РФ АО "Россельхозбанк"</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D757" s="3" t="n">
-        <v>43173</v>
+        <v>45134</v>
       </c>
       <c r="E757" s="3" t="n">
-        <v>43203</v>
+        <v>45165</v>
       </c>
       <c r="F757" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G757" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H757" s="2" t="inlineStr">
         <is>
-          <t>13.04.2018</t>
+          <t>№70/22 от 27.08.2023</t>
         </is>
       </c>
       <c r="I757" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J757" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J757" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2023, не возбуждать  ДК устранение нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B758" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C758" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Обращение Росреестра п РБ, контроль погашения задолженности по заработной плате банкрота </t>
         </is>
       </c>
       <c r="D758" s="3" t="n">
-        <v>43460</v>
+        <v>44488</v>
       </c>
       <c r="E758" s="3" t="n">
-        <v>43518</v>
+        <v>44519</v>
       </c>
       <c r="F758" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G758" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H758" s="2" t="inlineStr">
         <is>
-          <t>№7 от 22.02.2019</t>
+          <t>№82 от 19.11.2021</t>
         </is>
       </c>
       <c r="I758" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J758" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B759" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C759" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Возражение представителя Депонян С.С. от 06.02.2026, в процедуре банкроства Заславский Г.Г.</t>
         </is>
       </c>
       <c r="D759" s="3" t="n">
-        <v>43613</v>
+        <v>46066</v>
       </c>
       <c r="E759" s="3" t="n">
-        <v>43671</v>
+        <v>46083</v>
       </c>
       <c r="F759" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G759" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H759" s="2" t="inlineStr">
         <is>
-          <t>№73 от 25.07.2019</t>
+          <t>№ 32 от 02.03.2026г.</t>
         </is>
       </c>
       <c r="I759" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J759" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="n">
-        <v>Песоцкий Павел Сергеевич</v>
+        <v>Пантюхин Алексей Анатольевич</v>
       </c>
       <c r="B760" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C760" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Возражение представителя кредитора Депонян С.С. от 28.05.2026, в процедуре банкроства Заславского Г.Г.</t>
         </is>
       </c>
       <c r="D760" s="3" t="n">
-        <v>43721</v>
+        <v>0</v>
       </c>
       <c r="E760" s="3" t="n">
-        <v>43781</v>
+        <v>0</v>
       </c>
       <c r="F760" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G760" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H760" s="2" t="inlineStr">
         <is>
-          <t>№ 106 от 12.11.2019</t>
+          <t>от 02.06.2026 г.</t>
         </is>
       </c>
       <c r="I760" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ответ направлен ранее</t>
+        </is>
+      </c>
+      <c r="J760" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B761" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C761" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Отделение Пенсионного фонда РФ в Кемеровской области</t>
         </is>
       </c>
       <c r="D761" s="3" t="n">
-        <v>43725</v>
+        <v>41463</v>
       </c>
       <c r="E761" s="3" t="n">
-        <v>43787</v>
+        <v>41494</v>
       </c>
       <c r="F761" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G761" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H761" s="2" t="inlineStr">
         <is>
-          <t>№ 109 от 18.11.2019</t>
+          <t>08.08.2013</t>
         </is>
       </c>
       <c r="I761" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J761" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B762" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C762" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>ГУ-ОПФРФ по Томской области</t>
         </is>
       </c>
       <c r="D762" s="3" t="n">
-        <v>43991</v>
+        <v>41922</v>
       </c>
       <c r="E762" s="3" t="n">
-        <v>44018</v>
+        <v>41949</v>
       </c>
       <c r="F762" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G762" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H762" s="2" t="inlineStr">
         <is>
-          <t>№25/8 от 06.07.2020</t>
+          <t>06.11.2014</t>
         </is>
       </c>
       <c r="I762" s="2" t="inlineStr">
         <is>
-          <t>отказ в рассмотрении</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J762" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B763" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C763" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>ГУ УПФ РФ по Томской области</t>
         </is>
       </c>
       <c r="D763" s="3" t="n">
-        <v>44224</v>
+        <v>41997</v>
       </c>
       <c r="E763" s="3" t="n">
-        <v>44266</v>
+        <v>42030</v>
       </c>
       <c r="F763" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G763" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H763" s="2" t="inlineStr">
         <is>
-          <t>№ 13 от 11.03.2021</t>
+          <t>26.01.2015</t>
         </is>
       </c>
       <c r="I763" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J763" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B764" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C764" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "УК СЛГ"</t>
+          <t>ИФНС России по г. Томску</t>
         </is>
       </c>
       <c r="D764" s="3" t="n">
-        <v>44897</v>
+        <v>41997</v>
       </c>
       <c r="E764" s="3" t="n">
-        <v>44925</v>
+        <v>42027</v>
       </c>
       <c r="F764" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G764" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H764" s="2" t="inlineStr">
         <is>
-          <t>Акт №119 от 30.12.2022</t>
+          <t>23.01.2015</t>
         </is>
       </c>
       <c r="I764" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J764" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J764" s="2" t="inlineStr">
+        <is>
+          <t>07.02.2015 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B765" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C765" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "АСВ"</t>
+          <t>ГУ-ОПФ РФ по Томской области</t>
         </is>
       </c>
       <c r="D765" s="3" t="n">
-        <v>44655</v>
+        <v>42108</v>
       </c>
       <c r="E765" s="3" t="n">
-        <v>44692</v>
+        <v>42138</v>
       </c>
       <c r="F765" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G765" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H765" s="2" t="inlineStr">
         <is>
-          <t>№67 от 11.05.2022</t>
+          <t>14.04.2015</t>
         </is>
       </c>
       <c r="I765" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J765" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B766" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C766" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО УК Возрождение </t>
+          <t>ГУ Кузбасское региональное отделение ACCHA Филиал №10</t>
         </is>
       </c>
       <c r="D766" s="3" t="n">
-        <v>44769</v>
+        <v>42340</v>
       </c>
       <c r="E766" s="3" t="n">
-        <v>44816</v>
+        <v>42361</v>
       </c>
       <c r="F766" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G766" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H766" s="2" t="inlineStr">
         <is>
-          <t>№ 94 от 12.09.2022</t>
+          <t>23.12.2015</t>
         </is>
       </c>
       <c r="I766" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J766" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B767" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C767" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Кравцовой А.С.</t>
+          <t>ГУ Томское региональное отделение ФСС филиал №1</t>
         </is>
       </c>
       <c r="D767" s="3" t="n">
-        <v>44785</v>
+        <v>42156</v>
       </c>
       <c r="E767" s="3" t="n">
-        <v>44816</v>
+        <v>42184</v>
       </c>
       <c r="F767" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G767" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H767" s="2" t="inlineStr">
         <is>
-          <t>№ 92 от 12.09.2022</t>
+          <t>29.06.2015</t>
         </is>
       </c>
       <c r="I767" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J767" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B768" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C768" s="2" t="inlineStr">
         <is>
-          <t>Жалоба УФНС по Томской области </t>
+          <t>Жалоба ООО "RUSLED"</t>
         </is>
       </c>
       <c r="D768" s="3" t="n">
-        <v>45002</v>
+        <v>42256</v>
       </c>
       <c r="E768" s="3" t="n">
-        <v>45043</v>
+        <v>42285</v>
       </c>
       <c r="F768" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G768" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H768" s="2" t="inlineStr">
         <is>
-          <t>№38 от 27.04.2023</t>
+          <t>08.10.2015</t>
         </is>
       </c>
       <c r="I768" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J768" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B769" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C769" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры ЗАТО г. Северск Томской области </t>
+          <t>Жалоба ООО "Свет 21 века. Томский завод светотехники"</t>
         </is>
       </c>
       <c r="D769" s="3" t="n">
-        <v>45057</v>
+        <v>42257</v>
       </c>
       <c r="E769" s="3" t="n">
-        <v>45077</v>
+        <v>42285</v>
       </c>
       <c r="F769" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G769" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H769" s="2" t="inlineStr">
         <is>
-          <t>№48 от 31.05.2023</t>
+          <t>08.10.2015</t>
         </is>
       </c>
       <c r="I769" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J769" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B770" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C770" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба ООО "Трансспецстрой"</t>
         </is>
       </c>
       <c r="D770" s="3" t="n">
-        <v>45134</v>
+        <v>42543</v>
       </c>
       <c r="E770" s="3" t="n">
-        <v>45165</v>
+        <v>42571</v>
       </c>
       <c r="F770" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G770" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H770" s="2" t="inlineStr">
         <is>
-          <t>№70/9 от 28.08.2023 г. </t>
+          <t>20.07.2016</t>
         </is>
       </c>
       <c r="I770" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J770" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B771" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C771" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>Томское отделение СБ РФ</t>
         </is>
       </c>
       <c r="D771" s="3" t="n">
-        <v>45329</v>
+        <v>42580</v>
       </c>
       <c r="E771" s="3" t="n">
-        <v>45336</v>
+        <v>42606</v>
       </c>
       <c r="F771" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G771" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H771" s="2" t="inlineStr">
         <is>
-          <t>№13 от 14.02.2024</t>
+          <t>24.08.2016</t>
         </is>
       </c>
       <c r="I771" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J771" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B772" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C772" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ООО "СпецДальСервис"</t>
         </is>
       </c>
       <c r="D772" s="3" t="n">
-        <v>43802</v>
+        <v>42606</v>
       </c>
       <c r="E772" s="3" t="n">
-        <v>43852</v>
+        <v>42635</v>
       </c>
       <c r="F772" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G772" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H772" s="2" t="inlineStr">
         <is>
-          <t>№1/2 от 22.01.2020</t>
+          <t>22.09.2016</t>
         </is>
       </c>
       <c r="I772" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прекращена</t>
+        </is>
+      </c>
+      <c r="J772" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B773" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C773" s="2" t="inlineStr">
         <is>
-          <t>Жалоба кредитор ООО"АСБ Лизинг", непринятие мер по опубликованию поступивших требований кредитора</t>
+          <t>Жалоба ООО "Трансспецстрой"</t>
         </is>
       </c>
       <c r="D773" s="3" t="n">
-        <v>44666</v>
+        <v>42676</v>
       </c>
       <c r="E773" s="3" t="n">
-        <v>44697</v>
+        <v>42705</v>
       </c>
       <c r="F773" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G773" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H773" s="2" t="inlineStr">
         <is>
-          <t>№68 от 16.05.2022</t>
+          <t>01.12.2016</t>
         </is>
       </c>
       <c r="I773" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J773" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B774" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C774" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО "УК Сивинская лесная группа" </t>
+          <t>Жалоба ООО "Катко"</t>
         </is>
       </c>
       <c r="D774" s="3" t="n">
-        <v>44900</v>
+        <v>42744</v>
       </c>
       <c r="E774" s="3" t="n">
-        <v>44917</v>
+        <v>42773</v>
       </c>
       <c r="F774" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G774" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H774" s="2" t="inlineStr">
         <is>
-          <t>№119 от 30.12.2022</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="I774" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Прекращено</t>
         </is>
       </c>
       <c r="J774" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B775" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C775" s="2" t="inlineStr">
         <is>
-          <t>жалобы от 24.12.24, от 25.12.24 ИП Фещенко Д.П., Искандарова М.Г.,  в  процедуре банкротсва гр. Шукюров Р.Г.</t>
+          <t>Жалоба Степан О. Агеев М.Л Агеева Л.Н.</t>
         </is>
       </c>
       <c r="D775" s="3" t="n">
-        <v>45666</v>
+        <v>42839</v>
       </c>
       <c r="E775" s="3" t="n">
-        <v>45681</v>
+        <v>42870</v>
       </c>
       <c r="F775" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G775" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H775" s="2" t="inlineStr">
         <is>
-          <t>2/1 от 24.01.2025</t>
+          <t>15.05.2017</t>
         </is>
       </c>
       <c r="I775" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J775" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B776" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C776" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Росреестра по Томской обл. от 01.08.25, в отношении 14.13 КоАП РФ, в процедуре банкротсва ООО "ЮНСТ"¶</t>
+          <t>МИФНС №7 по Томской области</t>
         </is>
       </c>
       <c r="D776" s="3" t="n">
-        <v>45916</v>
+        <v>42900</v>
       </c>
       <c r="E776" s="3" t="n">
-        <v>45932</v>
+        <v>42928</v>
       </c>
       <c r="F776" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G776" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H776" s="2" t="inlineStr">
         <is>
-          <t>96 от 02.10.2025</t>
+          <t>12.07.2017</t>
         </is>
       </c>
       <c r="I776" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J776" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B777" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C777" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя кредитора Искандарова М.Г. Валиев Э.А. от 18.08.2025, в процедуре банкротсва гр. Шукюров Р.Г.¶</t>
+          <t>Жалоба Управления Росреестра по Томской области</t>
         </is>
       </c>
       <c r="D777" s="3" t="n">
-        <v>45919</v>
+        <v>43046</v>
       </c>
       <c r="E777" s="3" t="n">
-        <v>0</v>
+        <v>43109</v>
       </c>
       <c r="F777" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G777" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H777" s="2" t="inlineStr">
         <is>
-          <t>приостановлено, рассматривается в суде</t>
+          <t>09.01.2018</t>
         </is>
       </c>
       <c r="I777" s="2" t="inlineStr">
         <is>
-          <t>приостановлено, рассматривается в суде, с/з 06.04.2026</t>
-[...2 lines deleted...]
-      <c r="J777" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J777" s="2" t="inlineStr">
+        <is>
+          <t>23.01.2018 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B778" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C778" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Чеканова Е.А. от 03.12.2025 г., в процедуре банкроства Левенец С.И. А67-4275/2019</t>
+          <t>ТомскийРФ АО "Россельхозбанк"</t>
         </is>
       </c>
       <c r="D778" s="3" t="n">
-        <v>46008</v>
+        <v>43173</v>
       </c>
       <c r="E778" s="3" t="n">
-        <v>46021</v>
+        <v>43203</v>
       </c>
       <c r="F778" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G778" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H778" s="2" t="inlineStr">
         <is>
-          <t>№ 149 от 30.12.2025</t>
+          <t>13.04.2018</t>
         </is>
       </c>
       <c r="I778" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J778" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B779" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C779" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Чекановой Е.А. от 06.04.2026, поступившая через Прокуратуру Томской области от 08.04.2026 г., в процедуре банкроства Левенец С.И.</t>
+          <t>Томский РФ АО "Россельхозбанк"</t>
         </is>
       </c>
       <c r="D779" s="3" t="n">
-        <v>46132</v>
+        <v>43173</v>
       </c>
       <c r="E779" s="3" t="n">
-        <v>46157</v>
+        <v>43203</v>
       </c>
       <c r="F779" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G779" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H779" s="2" t="inlineStr">
         <is>
-          <t>№ 260515-4 от 15.05.2026 г. </t>
+          <t>13.04.2018</t>
         </is>
       </c>
       <c r="I779" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J779" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="n">
         <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B780" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C780" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Чекановой Е.А. б/д, поступившая через Прокуратуру Кировского района г. Томска от 15.06.2026 г., в процедуре банкроства Левенец С.И.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D780" s="3" t="n">
-        <v>0</v>
+        <v>43460</v>
       </c>
       <c r="E780" s="3" t="n">
-        <v>0</v>
+        <v>43518</v>
       </c>
       <c r="F780" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G780" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H780" s="2" t="inlineStr">
         <is>
-          <t>от 23.06.2026 г.</t>
+          <t>№7 от 22.02.2019</t>
         </is>
       </c>
       <c r="I780" s="2" t="inlineStr">
         <is>
-          <t>Результаты рассмотрения аналогичной жалобы были направлены ранее</t>
-[...2 lines deleted...]
-      <c r="J780" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J780" s="2" t="inlineStr">
+        <is>
+          <t>06.04.2019- предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B781" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C781" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Металлургического района г. Челябинска</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D781" s="3" t="n">
-        <v>43983</v>
+        <v>43613</v>
       </c>
       <c r="E781" s="3" t="n">
-        <v>44014</v>
+        <v>43671</v>
       </c>
       <c r="F781" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G781" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H781" s="2" t="inlineStr">
         <is>
-          <t>№26/1 от 02.07.2020</t>
+          <t>№73 от 25.07.2019</t>
         </is>
       </c>
       <c r="I781" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J781" s="2" t="inlineStr">
         <is>
-          <t>17.07.2020 - предупреждение </t>
+          <t>09.08.2019 - предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B782" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C782" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D782" s="3" t="n">
-        <v>44594</v>
+        <v>43721</v>
       </c>
       <c r="E782" s="3" t="n">
-        <v>44636</v>
+        <v>43781</v>
       </c>
       <c r="F782" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G782" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H782" s="2" t="inlineStr">
         <is>
-          <t>№29 от 16.03.2022</t>
+          <t>№ 106 от 12.11.2019</t>
         </is>
       </c>
       <c r="I782" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J782" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J782" s="2" t="inlineStr">
+        <is>
+          <t>11.12.2019 - предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B783" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C783" s="2" t="inlineStr">
         <is>
-          <t>жалоба обращение представителя Челябинского Арбитражного суда</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D783" s="3" t="n">
-        <v>44466</v>
+        <v>43725</v>
       </c>
       <c r="E783" s="3" t="n">
-        <v>44496</v>
+        <v>43787</v>
       </c>
       <c r="F783" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G783" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H783" s="2" t="inlineStr">
         <is>
-          <t>№ 78 от 27.10.2021</t>
+          <t>№ 109 от 18.11.2019</t>
         </is>
       </c>
       <c r="I783" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J783" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B784" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C784" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "МеталлПрофиль", допуск аффилированное лица к голосованию на первом обрании кредиторов</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D784" s="3" t="n">
-        <v>44234</v>
+        <v>43991</v>
       </c>
       <c r="E784" s="3" t="n">
-        <v>44629</v>
+        <v>44018</v>
       </c>
       <c r="F784" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G784" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H784" s="2" t="inlineStr">
         <is>
-          <t>№11 от 09.03.2022</t>
+          <t>№25/8 от 06.07.2020</t>
         </is>
       </c>
       <c r="I784" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена</t>
+          <t>отказ в рассмотрении</t>
         </is>
       </c>
       <c r="J784" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="n">
-        <v>Пивоваров Алексей Николаевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B785" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C785" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ИП Рачков С.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D785" s="3" t="n">
-        <v>44489</v>
+        <v>44224</v>
       </c>
       <c r="E785" s="3" t="n">
-        <v>44522</v>
+        <v>44266</v>
       </c>
       <c r="F785" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G785" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H785" s="2"/>
+      <c r="H785" s="2" t="inlineStr">
+        <is>
+          <t>№ 13 от 11.03.2021</t>
+        </is>
+      </c>
       <c r="I785" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена жалоба возвращеназаявителю</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J785" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="n">
-        <v>Пиунов Алексей Андреевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B786" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C786" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба ООО "УК СЛГ"</t>
         </is>
       </c>
       <c r="D786" s="3" t="n">
-        <v>44537</v>
+        <v>44897</v>
       </c>
       <c r="E786" s="3" t="n">
-        <v>44572</v>
+        <v>44925</v>
       </c>
       <c r="F786" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G786" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H786" s="2" t="inlineStr">
         <is>
-          <t>№3 от 11.01.2022</t>
+          <t>Акт №119 от 30.12.2022</t>
         </is>
       </c>
       <c r="I786" s="2" t="inlineStr">
         <is>
-          <t>Нарушений не выявлено </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J786" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="n">
-        <v>Пухов Андрей Борисович</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B787" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C787" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба ООО "АСВ"</t>
         </is>
       </c>
       <c r="D787" s="3" t="n">
-        <v>45134</v>
+        <v>44655</v>
       </c>
       <c r="E787" s="3" t="n">
-        <v>45165</v>
+        <v>44692</v>
       </c>
       <c r="F787" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G787" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H787" s="2" t="inlineStr">
         <is>
-          <t>№70/28 от 28.08.2023</t>
+          <t>№67 от 11.05.2022</t>
         </is>
       </c>
       <c r="I787" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J787" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="n">
-        <v>Пухов Андрей Борисович</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B788" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C788" s="2" t="inlineStr">
         <is>
-          <t>Определение 4-й Апелляционный суд, неисполнение требований</t>
+          <t>Жалоба ООО УК Возрождение </t>
         </is>
       </c>
       <c r="D788" s="3" t="n">
-        <v>44496</v>
+        <v>44769</v>
       </c>
       <c r="E788" s="3" t="n">
-        <v>44529</v>
+        <v>44816</v>
       </c>
       <c r="F788" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G788" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H788" s="2" t="inlineStr">
         <is>
-          <t>№85 от 29.11.2021</t>
+          <t>№ 94 от 12.09.2022</t>
         </is>
       </c>
       <c r="I788" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J788" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="n">
-        <v>Пухов Андрей Борисович</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B789" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C789" s="2" t="inlineStr">
         <is>
-          <t>жалоба ИП Данильченко А.А. от 11.06.25, через управление Росреестра по КК, в процедуре банкротсва ООО "Берегиня"¶</t>
+          <t>Жалоба гр. Кравцовой А.С.</t>
         </is>
       </c>
       <c r="D789" s="3" t="n">
-        <v>45939</v>
+        <v>44785</v>
       </c>
       <c r="E789" s="3" t="n">
-        <v>45954</v>
+        <v>44816</v>
       </c>
       <c r="F789" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G789" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H789" s="2" t="inlineStr">
         <is>
-          <t>108 от 24.10.2025</t>
+          <t>№ 92 от 12.09.2022</t>
         </is>
       </c>
       <c r="I789" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J789" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="n">
-        <v>Решетников Дмитрий Олегович</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B790" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C790" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Лифановской И.В. от 18.03.2026г., поступившая через Управление Росреестра по Оренбургской области от 23.03.2026, в процедуре банкроства ООО "Металлсервис", ООО "Водоканал города Орска"</t>
+          <t>Жалоба УФНС по Томской области </t>
         </is>
       </c>
       <c r="D790" s="3" t="n">
-        <v>46108</v>
+        <v>45002</v>
       </c>
       <c r="E790" s="3" t="n">
-        <v>46129</v>
+        <v>45043</v>
       </c>
       <c r="F790" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G790" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H790" s="2" t="inlineStr">
         <is>
-          <t>№ 59 от 21.04.2026 г.</t>
+          <t>№38 от 27.04.2023</t>
         </is>
       </c>
       <c r="I790" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J790" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B791" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C791" s="2" t="inlineStr">
         <is>
-          <t>жалоба МИНФНС №12 по Приморскому краю, не опубликования сведений</t>
+          <t>Представление прокуратуры ЗАТО г. Северск Томской области </t>
         </is>
       </c>
       <c r="D791" s="3" t="n">
-        <v>44511</v>
+        <v>45057</v>
       </c>
       <c r="E791" s="3" t="n">
-        <v>44543</v>
+        <v>45077</v>
       </c>
       <c r="F791" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G791" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H791" s="2" t="inlineStr">
         <is>
-          <t>№90 от 13.12.2021</t>
+          <t>№48 от 31.05.2023</t>
         </is>
       </c>
       <c r="I791" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J791" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B792" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C792" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Семко З.П.</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D792" s="3" t="n">
-        <v>44354</v>
+        <v>45134</v>
       </c>
       <c r="E792" s="3" t="n">
-        <v>44385</v>
+        <v>45165</v>
       </c>
       <c r="F792" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G792" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H792" s="2" t="inlineStr">
         <is>
-          <t>№ 50 ОТ 08.07.2021</t>
+          <t>№70/9 от 28.08.2023 г. </t>
         </is>
       </c>
       <c r="I792" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J792" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J792" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B793" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C793" s="2" t="inlineStr">
         <is>
-          <t>жалоба определение А.С. Волгородской области Судья Хитенкова Е.М.</t>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
         </is>
       </c>
       <c r="D793" s="3" t="n">
-        <v>44469</v>
+        <v>45329</v>
       </c>
       <c r="E793" s="3" t="n">
-        <v>44501</v>
+        <v>45336</v>
       </c>
       <c r="F793" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G793" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H793" s="2" t="inlineStr">
         <is>
-          <t>№79 ОТ 01.11.2021</t>
+          <t>№13 от 14.02.2024</t>
         </is>
       </c>
       <c r="I793" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J793" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J793" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2024 не привлекать в ДК ,  в связи с устранением нарушения</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B794" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C794" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Лазарев А.И.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D794" s="3" t="n">
-        <v>44348</v>
+        <v>43802</v>
       </c>
       <c r="E794" s="3" t="n">
-        <v>44377</v>
+        <v>43852</v>
       </c>
       <c r="F794" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G794" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H794" s="2" t="inlineStr">
         <is>
-          <t>№47/1 от 30.06.2021</t>
+          <t>№1/2 от 22.01.2020</t>
         </is>
       </c>
       <c r="I794" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J794" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J794" s="2" t="inlineStr">
+        <is>
+          <t>предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B795" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C795" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Ростовской области А53-9001/2020</t>
+          <t>Жалоба кредитор ООО"АСБ Лизинг", непринятие мер по опубликованию поступивших требований кредитора</t>
         </is>
       </c>
       <c r="D795" s="3" t="n">
-        <v>44379</v>
+        <v>44666</v>
       </c>
       <c r="E795" s="3" t="n">
-        <v>44410</v>
+        <v>44697</v>
       </c>
       <c r="F795" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G795" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H795" s="2"/>
+      <c r="H795" s="2" t="inlineStr">
+        <is>
+          <t>№68 от 16.05.2022</t>
+        </is>
+      </c>
       <c r="I795" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J795" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B796" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C796" s="2" t="inlineStr">
         <is>
-          <t>Запрос АО "ВТБ "Лизинг" от 27.02.2026г., в процедуре банкроства АО "Южно-уральский химзавод".</t>
+          <t>жалоба ООО "УК Сивинская лесная группа" </t>
         </is>
       </c>
       <c r="D796" s="3" t="n">
-        <v>46083</v>
+        <v>44900</v>
       </c>
       <c r="E796" s="3" t="n">
-        <v>46107</v>
+        <v>44917</v>
       </c>
       <c r="F796" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G796" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H796" s="2" t="inlineStr">
         <is>
-          <t>№ 44 от 26.03.2026 г.</t>
+          <t>№119 от 30.12.2022</t>
         </is>
       </c>
       <c r="I796" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J796" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B797" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C797" s="2" t="inlineStr">
         <is>
-          <t>Представление Кувандыкской межрайонной прокуратуры Оренбургской области от 26.06.2026г., в процедуре банкроства АО "Южно-уральский завод магниевых соединений"</t>
+          <t>жалобы от 24.12.24, от 25.12.24 ИП Фещенко Д.П., Искандарова М.Г.,  в  процедуре банкротсва гр. Шукюров Р.Г.</t>
         </is>
       </c>
       <c r="D797" s="3" t="n">
-        <v>46206</v>
+        <v>45666</v>
       </c>
       <c r="E797" s="3" t="n">
-        <v>46223</v>
+        <v>45681</v>
       </c>
       <c r="F797" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G797" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H797" s="2" t="inlineStr">
         <is>
-          <t>№ 260720-1 от 20.07.2026 г.</t>
+          <t>2/1 от 24.01.2025</t>
         </is>
       </c>
       <c r="I797" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J797" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="n">
-        <v>Рогожин Алексей Геннадьевич</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B798" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C798" s="2" t="inlineStr">
         <is>
-          <t>Обращение МИФНС России №17 по Новосибирской области от 20.07.2026г., в процедуре банкротсва ООО "СВ-ГРУПП"</t>
+          <t>Уведомление Росреестра по Томской обл. от 01.08.25, в отношении 14.13 КоАП РФ, в процедуре банкротсва ООО "ЮНСТ"¶</t>
         </is>
       </c>
       <c r="D798" s="3" t="n">
-        <v>46225</v>
+        <v>45916</v>
       </c>
       <c r="E798" s="3" t="n">
-        <v>46244</v>
+        <v>45932</v>
       </c>
       <c r="F798" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G798" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H798" s="2"/>
-[...1 lines deleted...]
-      <c r="J798" s="2"/>
+      <c r="H798" s="2" t="inlineStr">
+        <is>
+          <t>96 от 02.10.2025</t>
+        </is>
+      </c>
+      <c r="I798" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J798" s="2" t="inlineStr">
+        <is>
+          <t>33 от 06.11.2025, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B799" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C799" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России по ЗАТО Северск Томской области</t>
+          <t>жалоба представителя кредитора Искандарова М.Г. Валиев Э.А. от 18.08.2025, в процедуре банкротсва гр. Шукюров Р.Г.¶</t>
         </is>
       </c>
       <c r="D799" s="3" t="n">
-        <v>42080</v>
+        <v>45919</v>
       </c>
       <c r="E799" s="3" t="n">
-        <v>42111</v>
+        <v>0</v>
       </c>
       <c r="F799" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G799" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H799" s="2" t="inlineStr">
         <is>
-          <t>17.04.2015</t>
+          <t>приостановлено, рассматривается в суде</t>
         </is>
       </c>
       <c r="I799" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>приостановлено, рассматривается в суде, с/з 06.04.2026</t>
+        </is>
+      </c>
+      <c r="J799" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B800" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C800" s="2" t="inlineStr">
         <is>
-          <t>МИФНС №7 по Томской области</t>
+          <t>Жалоба Чеканова Е.А. от 03.12.2025 г., в процедуре банкроства Левенец С.И. А67-4275/2019</t>
         </is>
       </c>
       <c r="D800" s="3" t="n">
-        <v>42760</v>
+        <v>46008</v>
       </c>
       <c r="E800" s="3" t="n">
-        <v>42793</v>
+        <v>46021</v>
       </c>
       <c r="F800" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G800" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H800" s="2" t="inlineStr">
         <is>
-          <t>27.02.2017</t>
+          <t>№ 149 от 30.12.2025</t>
         </is>
       </c>
       <c r="I800" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J800" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B801" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C801" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Чекановой Е.А. от 06.04.2026, поступившая через Прокуратуру Томской области от 08.04.2026 г., в процедуре банкроства Левенец С.И.</t>
         </is>
       </c>
       <c r="D801" s="3" t="n">
-        <v>43776</v>
+        <v>46132</v>
       </c>
       <c r="E801" s="3" t="n">
-        <v>43808</v>
+        <v>46157</v>
       </c>
       <c r="F801" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G801" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H801" s="2" t="inlineStr">
         <is>
-          <t>№132 от 09.12.2019</t>
+          <t>№ 260515-4 от 15.05.2026 г. </t>
         </is>
       </c>
       <c r="I801" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J801" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B802" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C802" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента от 14.03.2022</t>
+          <t>Жалоба Чекановой Е.А. б/д, поступившая через Прокуратуру Кировского района г. Томска от 15.06.2026 г., в процедуре банкроства Левенец С.И.</t>
         </is>
       </c>
       <c r="D802" s="3" t="n">
-        <v>44634</v>
+        <v>0</v>
       </c>
       <c r="E802" s="3" t="n">
-        <v>44669</v>
+        <v>0</v>
       </c>
       <c r="F802" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G802" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H802" s="2" t="inlineStr">
         <is>
-          <t>№60 от 18.04.2022 </t>
+          <t>от 23.06.2026 г.</t>
         </is>
       </c>
       <c r="I802" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Результаты рассмотрения аналогичной жалобы были направлены ранее</t>
+        </is>
+      </c>
+      <c r="J802" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Песоцкий Павел Сергеевич</v>
       </c>
       <c r="B803" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C803" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>Жалоба УФНС России по г. Москве от 22.09.2026 г., поступившая через Управление Росреестра по Томской области, в процедуре банкротства ООО "Томсктрансмет"</t>
         </is>
       </c>
       <c r="D803" s="3" t="n">
-        <v>45329</v>
+        <v>0</v>
       </c>
       <c r="E803" s="3" t="n">
-        <v>45336</v>
+        <v>0</v>
       </c>
       <c r="F803" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G803" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H803" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H803" s="2"/>
+      <c r="I803" s="2"/>
+      <c r="J803" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="n">
-        <v>Рубцова Виктория Юрьевна</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B804" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C804" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>Представление Прокуратуры Металлургического района г. Челябинска</t>
         </is>
       </c>
       <c r="D804" s="3" t="n">
-        <v>45897</v>
+        <v>43983</v>
       </c>
       <c r="E804" s="3" t="n">
-        <v>45920</v>
+        <v>44014</v>
       </c>
       <c r="F804" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G804" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H804" s="2" t="inlineStr">
         <is>
-          <t>№111 от 20.09.2025</t>
+          <t>№26/1 от 02.07.2020</t>
         </is>
       </c>
       <c r="I804" s="2" t="inlineStr">
         <is>
-          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
-[...2 lines deleted...]
-      <c r="J804" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J804" s="2" t="inlineStr">
+        <is>
+          <t>17.07.2020 - предупреждение </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B805" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C805" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Бобохидзе И.Е.</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D805" s="3" t="n">
-        <v>42878</v>
+        <v>44594</v>
       </c>
       <c r="E805" s="3" t="n">
-        <v>42905</v>
+        <v>44636</v>
       </c>
       <c r="F805" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G805" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H805" s="2" t="inlineStr">
         <is>
-          <t>19.06.2017</t>
+          <t>№29 от 16.03.2022</t>
         </is>
       </c>
       <c r="I805" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J805" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B806" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C806" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба обращение представителя Челябинского Арбитражного суда</t>
         </is>
       </c>
       <c r="D806" s="3" t="n">
-        <v>43489</v>
+        <v>44466</v>
       </c>
       <c r="E806" s="3" t="n">
-        <v>43518</v>
+        <v>44496</v>
       </c>
       <c r="F806" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G806" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H806" s="2" t="inlineStr">
         <is>
-          <t>№5 от 22.02.2019</t>
+          <t>№ 78 от 27.10.2021</t>
         </is>
       </c>
       <c r="I806" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J806" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B807" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C807" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ООО "МеталлПрофиль", допуск аффилированное лица к голосованию на первом обрании кредиторов</t>
         </is>
       </c>
       <c r="D807" s="3" t="n">
-        <v>43571</v>
+        <v>44234</v>
       </c>
       <c r="E807" s="3" t="n">
-        <v>43801</v>
+        <v>44629</v>
       </c>
       <c r="F807" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G807" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H807" s="2" t="inlineStr">
         <is>
-          <t>№124 от 02.12.2019</t>
+          <t>№11 от 09.03.2022</t>
         </is>
       </c>
       <c r="I807" s="2" t="inlineStr">
         <is>
-          <t>Нарушения малозначительные</t>
+          <t>Проверка прекращена</t>
         </is>
       </c>
       <c r="J807" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пивоваров Алексей Николаевич</v>
       </c>
       <c r="B808" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C808" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ИП Рачков С.А.</t>
         </is>
       </c>
       <c r="D808" s="3" t="n">
-        <v>43661</v>
+        <v>44489</v>
       </c>
       <c r="E808" s="3" t="n">
-        <v>43719</v>
+        <v>44522</v>
       </c>
       <c r="F808" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G808" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H808" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H808" s="2"/>
       <c r="I808" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Проверка прекращена жалоба возвращеназаявителю</t>
         </is>
       </c>
       <c r="J808" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пиунов Алексей Андреевич</v>
       </c>
       <c r="B809" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C809" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D809" s="3" t="n">
-        <v>44152</v>
+        <v>44537</v>
       </c>
       <c r="E809" s="3" t="n">
-        <v>43848</v>
+        <v>44572</v>
       </c>
       <c r="F809" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G809" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H809" s="2" t="inlineStr">
         <is>
-          <t>отказано в рассмотрении</t>
-[...2 lines deleted...]
-      <c r="I809" s="2"/>
+          <t>№3 от 11.01.2022</t>
+        </is>
+      </c>
+      <c r="I809" s="2" t="inlineStr">
+        <is>
+          <t>Нарушений не выявлено </t>
+        </is>
+      </c>
       <c r="J809" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пухов Андрей Борисович</v>
       </c>
       <c r="B810" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C810" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО ЭК Энергостройкомплект</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D810" s="3" t="n">
-        <v>44102</v>
+        <v>45134</v>
       </c>
       <c r="E810" s="3" t="n">
-        <v>44207</v>
+        <v>45165</v>
       </c>
       <c r="F810" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G810" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H810" s="2" t="inlineStr">
         <is>
-          <t>прекращено в связи со вступившим в силу решением суда</t>
-[...3 lines deleted...]
-      <c r="J810" s="2"/>
+          <t>№70/28 от 28.08.2023</t>
+        </is>
+      </c>
+      <c r="I810" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J810" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пухов Андрей Борисович</v>
       </c>
       <c r="B811" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C811" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Определение 4-й Апелляционный суд, неисполнение требований</t>
         </is>
       </c>
       <c r="D811" s="3" t="n">
-        <v>44635</v>
+        <v>44496</v>
       </c>
       <c r="E811" s="3" t="n">
-        <v>44666</v>
+        <v>44529</v>
       </c>
       <c r="F811" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G811" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H811" s="2" t="inlineStr">
         <is>
-          <t>№57 от 15.04.2022 г.</t>
+          <t>№85 от 29.11.2021</t>
         </is>
       </c>
       <c r="I811" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J811" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Пухов Андрей Борисович</v>
       </c>
       <c r="B812" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C812" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Шадрин С.</t>
+          <t>жалоба ИП Данильченко А.А. от 11.06.25, через управление Росреестра по КК, в процедуре банкротсва ООО "Берегиня"¶</t>
         </is>
       </c>
       <c r="D812" s="3" t="n">
-        <v>44637</v>
+        <v>45939</v>
       </c>
       <c r="E812" s="3" t="n">
-        <v>44676</v>
+        <v>45954</v>
       </c>
       <c r="F812" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G812" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H812" s="2" t="inlineStr">
         <is>
-          <t>№64 от 25.04.2022</t>
+          <t>108 от 24.10.2025</t>
         </is>
       </c>
       <c r="I812" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J812" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Решетников Дмитрий Олегович</v>
       </c>
       <c r="B813" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C813" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Кряжевских О.В.</t>
+          <t>Жалоба Лифановской И.В. от 18.03.2026г., поступившая через Управление Росреестра по Оренбургской области от 23.03.2026, в процедуре банкроства ООО "Металлсервис", ООО "Водоканал города Орска"</t>
         </is>
       </c>
       <c r="D813" s="3" t="n">
-        <v>44642</v>
+        <v>46108</v>
       </c>
       <c r="E813" s="3" t="n">
-        <v>44676</v>
+        <v>46129</v>
       </c>
       <c r="F813" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G813" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H813" s="2" t="inlineStr">
         <is>
-          <t>№63 от 25.04.2022</t>
+          <t>№ 59 от 21.04.2026 г.</t>
         </is>
       </c>
       <c r="I813" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J813" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B814" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C814" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр.Текмяков С.М</t>
+          <t>жалоба МИНФНС №12 по Приморскому краю, не опубликования сведений</t>
         </is>
       </c>
       <c r="D814" s="3" t="n">
-        <v>44783</v>
+        <v>44511</v>
       </c>
       <c r="E814" s="3" t="n">
-        <v>44813</v>
+        <v>44543</v>
       </c>
       <c r="F814" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G814" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H814" s="2" t="inlineStr">
         <is>
-          <t>25.08.2022, возвращено в связи с отстутсвием события</t>
+          <t>№90 от 13.12.2021</t>
         </is>
       </c>
       <c r="I814" s="2" t="inlineStr">
         <is>
-          <t>25.08.2022, возвращено в связи с отстутсвием события</t>
-[...2 lines deleted...]
-      <c r="J814" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J814" s="2" t="inlineStr">
+        <is>
+          <t>предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B815" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C815" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Щурко С.М</t>
+          <t>жалоба гр. Семко З.П.</t>
         </is>
       </c>
       <c r="D815" s="3" t="n">
-        <v>44753</v>
+        <v>44354</v>
       </c>
       <c r="E815" s="3" t="n">
-        <v>44788</v>
+        <v>44385</v>
       </c>
       <c r="F815" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G815" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H815" s="2" t="inlineStr">
         <is>
-          <t>№85 от 15.08.2022</t>
+          <t>№ 50 ОТ 08.07.2021</t>
         </is>
       </c>
       <c r="I815" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J815" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B816" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C816" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>жалоба определение А.С. Волгородской области Судья Хитенкова Е.М.</t>
         </is>
       </c>
       <c r="D816" s="3" t="n">
-        <v>45134</v>
+        <v>44469</v>
       </c>
       <c r="E816" s="3" t="n">
-        <v>45165</v>
+        <v>44501</v>
       </c>
       <c r="F816" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G816" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H816" s="2" t="inlineStr">
         <is>
-          <t>№70/6 от 27.08.2023 г. </t>
+          <t>№79 ОТ 01.11.2021</t>
         </is>
       </c>
       <c r="I816" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J816" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B817" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C817" s="2" t="inlineStr">
         <is>
-          <t>жалоба Катанаев И.А. от 26.06.2023 в оттношении ООО ЭК ЭСК</t>
+          <t>жалоба гр. Лазарев А.И.</t>
         </is>
       </c>
       <c r="D817" s="3" t="n">
-        <v>45072</v>
+        <v>44348</v>
       </c>
       <c r="E817" s="3" t="n">
-        <v>45128</v>
+        <v>44377</v>
       </c>
       <c r="F817" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G817" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H817" s="2" t="inlineStr">
         <is>
-          <t>№59 от 21.07.23</t>
+          <t>№47/1 от 30.06.2021</t>
         </is>
       </c>
       <c r="I817" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J817" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="n">
-        <v>Русаков Дмитрий Сергеевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B818" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C818" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Захаровой А.Г. </t>
+          <t>Определение АС Ростовской области А53-9001/2020</t>
         </is>
       </c>
       <c r="D818" s="3" t="n">
-        <v>45016</v>
+        <v>44379</v>
       </c>
       <c r="E818" s="3" t="n">
-        <v>45030</v>
+        <v>44410</v>
       </c>
       <c r="F818" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G818" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H818" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H818" s="2"/>
       <c r="I818" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J818" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B819" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C819" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Запрос АО "ВТБ "Лизинг" от 27.02.2026г., в процедуре банкроства АО "Южно-уральский химзавод".</t>
         </is>
       </c>
       <c r="D819" s="3" t="n">
-        <v>43840</v>
+        <v>46083</v>
       </c>
       <c r="E819" s="3" t="n">
-        <v>43868</v>
+        <v>46107</v>
       </c>
       <c r="F819" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G819" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H819" s="2" t="inlineStr">
         <is>
-          <t>№2 от 07.02.2020</t>
+          <t>№ 44 от 26.03.2026 г.</t>
         </is>
       </c>
       <c r="I819" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J819" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B820" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C820" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Кувандыкской межрайонной прокуратуры Оренбургской области от 26.06.2026г., в процедуре банкроства АО "Южно-уральский завод магниевых соединений"</t>
         </is>
       </c>
       <c r="D820" s="3" t="n">
-        <v>43823</v>
+        <v>46206</v>
       </c>
       <c r="E820" s="3" t="n">
-        <v>43873</v>
+        <v>46223</v>
       </c>
       <c r="F820" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G820" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H820" s="2" t="inlineStr">
         <is>
-          <t>№5/1 от 12.02.2020</t>
+          <t>№ 260720-1 от 20.07.2026 г.</t>
         </is>
       </c>
       <c r="I820" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J820" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B821" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C821" s="2" t="inlineStr">
         <is>
-          <t>жалоба ООО СК ИРБИС от 12.12.24 в отношении должника ФГУП ГСУ ФСИН</t>
+          <t>Обращение МИФНС России №17 по Новосибирской области от 20.07.2026г., в процедуре банкротсва ООО "СВ-ГРУПП"</t>
         </is>
       </c>
       <c r="D821" s="3" t="n">
-        <v>45645</v>
+        <v>46225</v>
       </c>
       <c r="E821" s="3" t="n">
-        <v>45677</v>
+        <v>46244</v>
       </c>
       <c r="F821" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G821" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H821" s="2" t="inlineStr">
         <is>
-          <t>№1 от 20.01.2025</t>
+          <t>№ 260810-4 от 10.08.2026 г.</t>
         </is>
       </c>
       <c r="I821" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J821" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Рогожин Алексей Геннадьевич</v>
       </c>
       <c r="B822" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C822" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя ПАО "Мегафон" б/н,б/д поступившая 08.08.25,  в процедуре банкротсва ФГУП ГСУ ФСИН</t>
+          <t>Жалобы МИФНС № 17 по Новосибирской оласти от 24.08.2026 г., поступившая через Управление Росреестра по Пензенской области, в процедуре банкроства ООО "Техстройпроект"</t>
         </is>
       </c>
       <c r="D822" s="3" t="n">
-        <v>45881</v>
+        <v>46272</v>
       </c>
       <c r="E822" s="3" t="n">
-        <v>45901</v>
+        <v>46287</v>
       </c>
       <c r="F822" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G822" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H822" s="2" t="inlineStr">
         <is>
-          <t>83 от 01.09.2025</t>
+          <t>№ 260922-1 от 22.09.2026 г.</t>
         </is>
       </c>
       <c r="I822" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J822" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="n">
-        <v>Рыбин Павел Георгиевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B823" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C823" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Кабардино-Балкарской Республики от 01.06.2026г., в процедуре банкротва ФГУП ГСУ ФСИН</t>
+          <t>ИФНС России по ЗАТО Северск Томской области</t>
         </is>
       </c>
       <c r="D823" s="3" t="n">
-        <v>46182</v>
+        <v>42080</v>
       </c>
       <c r="E823" s="3" t="n">
-        <v>46206</v>
+        <v>42111</v>
       </c>
       <c r="F823" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G823" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H823" s="2" t="inlineStr">
         <is>
-          <t>№ 260703-1 от 03.07.2026 г.</t>
+          <t>17.04.2015</t>
         </is>
       </c>
       <c r="I823" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J823" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J823" s="2" t="inlineStr">
+        <is>
+          <t>04.05.2015 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B824" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C824" s="2" t="inlineStr">
         <is>
-          <t>МРИ ФНС России №13 по Московской области</t>
+          <t>МИФНС №7 по Томской области</t>
         </is>
       </c>
       <c r="D824" s="3" t="n">
-        <v>42744</v>
+        <v>42760</v>
       </c>
       <c r="E824" s="3" t="n">
-        <v>42773</v>
+        <v>42793</v>
       </c>
       <c r="F824" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G824" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H824" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>27.02.2017</t>
         </is>
       </c>
       <c r="I824" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J824" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J824" s="2" t="inlineStr">
+        <is>
+          <t>10.03.2017 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B825" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C825" s="2" t="inlineStr">
         <is>
-          <t>УФНС России по Саратовской области</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D825" s="3" t="n">
-        <v>43349</v>
+        <v>43776</v>
       </c>
       <c r="E825" s="3" t="n">
-        <v>43405</v>
+        <v>43808</v>
       </c>
       <c r="F825" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G825" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H825" s="2" t="inlineStr">
         <is>
-          <t>№130 от 01.11.2018</t>
+          <t>№132 от 09.12.2019</t>
         </is>
       </c>
       <c r="I825" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J825" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B826" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C826" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента от 14.03.2022</t>
         </is>
       </c>
       <c r="D826" s="3" t="n">
-        <v>43572</v>
+        <v>44634</v>
       </c>
       <c r="E826" s="3" t="n">
-        <v>43609</v>
+        <v>44669</v>
       </c>
       <c r="F826" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G826" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H826" s="2" t="inlineStr">
         <is>
-          <t>№53 от 24.05.2019</t>
+          <t>№60 от 18.04.2022 </t>
         </is>
       </c>
       <c r="I826" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J826" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J826" s="2" t="inlineStr">
+        <is>
+          <t>№13 от 14.06.2022 г. Предписание об устранении нарушений в течении одного месяца </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B827" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C827" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
         </is>
       </c>
       <c r="D827" s="3" t="n">
-        <v>43581</v>
+        <v>45329</v>
       </c>
       <c r="E827" s="3" t="n">
-        <v>43609</v>
+        <v>45336</v>
       </c>
       <c r="F827" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G827" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H827" s="2" t="inlineStr">
         <is>
-          <t>№53 от 24.05.2019</t>
+          <t>№14 от 14.02.2024</t>
         </is>
       </c>
       <c r="I827" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J827" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J827" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2024 не привлекать в ДК ,  в связи с устранением нарушения</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Рубцова Виктория Юрьевна</v>
       </c>
       <c r="B828" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C828" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D828" s="3" t="n">
-        <v>43609</v>
+        <v>45897</v>
       </c>
       <c r="E828" s="3" t="n">
-        <v>43665</v>
+        <v>45920</v>
       </c>
       <c r="F828" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G828" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H828" s="2" t="inlineStr">
         <is>
-          <t>№63 от 19.07.2019</t>
+          <t>№111 от 20.09.2025</t>
         </is>
       </c>
       <c r="I828" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>20.09.2025, проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
         </is>
       </c>
       <c r="J828" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="n">
-        <v>Савгучев Дмитрий Алексеевич</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B829" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C829" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Центральное управление Ростехнадзора</t>
+          <t>Жалоба Бобохидзе И.Е.</t>
         </is>
       </c>
       <c r="D829" s="3" t="n">
-        <v>44642</v>
+        <v>42878</v>
       </c>
       <c r="E829" s="3" t="n">
-        <v>44687</v>
+        <v>42905</v>
       </c>
       <c r="F829" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G829" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H829" s="2" t="inlineStr">
         <is>
-          <t>№65 от 06.05.2022</t>
+          <t>19.06.2017</t>
         </is>
       </c>
       <c r="I829" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J829" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B830" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C830" s="2" t="inlineStr">
         <is>
-          <t>Управление Росреестра по Республике Башкортостан</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D830" s="3" t="n">
-        <v>41648</v>
+        <v>43489</v>
       </c>
       <c r="E830" s="3" t="n">
-        <v>41674</v>
+        <v>43518</v>
       </c>
       <c r="F830" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G830" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H830" s="2" t="inlineStr">
         <is>
-          <t>04.02.2014</t>
+          <t>№5 от 22.02.2019</t>
         </is>
       </c>
       <c r="I830" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J830" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J830" s="2" t="inlineStr">
+        <is>
+          <t>11.03.2019 Предписание об устранении выявленных нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B831" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C831" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Байбурин В.А.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D831" s="3" t="n">
-        <v>42900</v>
+        <v>43571</v>
       </c>
       <c r="E831" s="3" t="n">
-        <v>42929</v>
+        <v>43801</v>
       </c>
       <c r="F831" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G831" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H831" s="2" t="inlineStr">
         <is>
-          <t>13.07.2017</t>
+          <t>№124 от 02.12.2019</t>
         </is>
       </c>
       <c r="I831" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения малозначительные</t>
         </is>
       </c>
       <c r="J831" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="n">
-        <v>Садыков Руслан Ринатович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B832" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C832" s="2" t="inlineStr">
         <is>
-          <t>жалоба</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D832" s="3" t="n">
-        <v>43840</v>
+        <v>43661</v>
       </c>
       <c r="E832" s="3" t="n">
-        <v>44018</v>
+        <v>43719</v>
       </c>
       <c r="F832" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G832" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H832" s="2" t="inlineStr">
         <is>
-          <t>№2 от 07.02.2020 и №27 от 06.07.2020</t>
+          <t>№93 от 11.09.2019</t>
         </is>
       </c>
       <c r="I832" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
-      <c r="J832" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J832" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B833" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C833" s="2" t="inlineStr">
         <is>
-          <t>Жалоба АО "Кубаньторгбанк"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D833" s="3" t="n">
-        <v>42979</v>
+        <v>44152</v>
       </c>
       <c r="E833" s="3" t="n">
-        <v>43024</v>
+        <v>43848</v>
       </c>
       <c r="F833" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G833" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H833" s="2" t="inlineStr">
         <is>
-          <t>16.10.2017</t>
-[...6 lines deleted...]
-      </c>
+          <t>отказано в рассмотрении</t>
+        </is>
+      </c>
+      <c r="I833" s="2"/>
       <c r="J833" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B834" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C834" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба ООО ЭК Энергостройкомплект</t>
         </is>
       </c>
       <c r="D834" s="3" t="n">
-        <v>43423</v>
+        <v>44102</v>
       </c>
       <c r="E834" s="3" t="n">
-        <v>43493</v>
+        <v>44207</v>
       </c>
       <c r="F834" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G834" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H834" s="2" t="inlineStr">
         <is>
-          <t>№1/1 от 28.01.2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>прекращено в связи со вступившим в силу решением суда</t>
+        </is>
+      </c>
+      <c r="I834" s="2"/>
       <c r="J834" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B835" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C835" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D835" s="3" t="n">
-        <v>43487</v>
+        <v>44635</v>
       </c>
       <c r="E835" s="3" t="n">
-        <v>43516</v>
+        <v>44666</v>
       </c>
       <c r="F835" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G835" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H835" s="2" t="inlineStr">
         <is>
-          <t>№4 от 20.02.2019</t>
+          <t>№57 от 15.04.2022 г.</t>
         </is>
       </c>
       <c r="I835" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J835" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B836" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C836" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Шадрин С.</t>
         </is>
       </c>
       <c r="D836" s="3" t="n">
-        <v>43560</v>
+        <v>44637</v>
       </c>
       <c r="E836" s="3" t="n">
-        <v>43613</v>
+        <v>44676</v>
       </c>
       <c r="F836" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G836" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H836" s="2" t="inlineStr">
         <is>
-          <t>28.05.2019</t>
+          <t>№64 от 25.04.2022</t>
         </is>
       </c>
       <c r="I836" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J836" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B837" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C837" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Кряжевских О.В.</t>
         </is>
       </c>
       <c r="D837" s="3" t="n">
-        <v>43703</v>
+        <v>44642</v>
       </c>
       <c r="E837" s="3" t="n">
-        <v>0</v>
+        <v>44676</v>
       </c>
       <c r="F837" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G837" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H837" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
-[...2 lines deleted...]
-      <c r="I837" s="2"/>
+          <t>№63 от 25.04.2022</t>
+        </is>
+      </c>
+      <c r="I837" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
       <c r="J837" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B838" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C838" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба гр.Текмяков С.М</t>
         </is>
       </c>
       <c r="D838" s="3" t="n">
-        <v>43703</v>
+        <v>44783</v>
       </c>
       <c r="E838" s="3" t="n">
-        <v>0</v>
+        <v>44813</v>
       </c>
       <c r="F838" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G838" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H838" s="2" t="inlineStr">
         <is>
-          <t>Прекращено рассмотрение жалобы на основании п. 3.4 Федерального стандарта, утвержденного Приказом Минэкономразвития РФ от 03.07.2015 г. №432</t>
-[...2 lines deleted...]
-      <c r="I838" s="2"/>
+          <t>25.08.2022, возвращено в связи с отстутсвием события</t>
+        </is>
+      </c>
+      <c r="I838" s="2" t="inlineStr">
+        <is>
+          <t>25.08.2022, возвращено в связи с отстутсвием события</t>
+        </is>
+      </c>
       <c r="J838" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="n">
-        <v>Самойлов-Самарин Георгий Станиславович</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B839" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C839" s="2" t="inlineStr">
         <is>
-          <t>жалоба Кудрявцевой И.М. от 23.10.24, в процедуре банкротсва ООО "Нефте-Сервис"</t>
+          <t>Жалоба Щурко С.М</t>
         </is>
       </c>
       <c r="D839" s="3" t="n">
-        <v>45601</v>
+        <v>44753</v>
       </c>
       <c r="E839" s="3" t="n">
-        <v>45618</v>
+        <v>44788</v>
       </c>
       <c r="F839" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G839" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H839" s="2" t="inlineStr">
         <is>
-          <t>19.11.2024, прекращено в связи с устранением</t>
-[...2 lines deleted...]
-      <c r="I839" s="2"/>
+          <t>№85 от 15.08.2022</t>
+        </is>
+      </c>
+      <c r="I839" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
       <c r="J839" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B840" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C840" s="2" t="inlineStr">
         <is>
-          <t>Управление Росреестра по Оренбургской области по обращению Бархановской М.М.</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D840" s="3" t="n">
-        <v>43321</v>
+        <v>45134</v>
       </c>
       <c r="E840" s="3" t="n">
-        <v>43350</v>
+        <v>45165</v>
       </c>
       <c r="F840" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G840" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H840" s="2" t="inlineStr">
         <is>
-          <t>07.09.2018</t>
+          <t>№70/6 от 27.08.2023 г. </t>
         </is>
       </c>
       <c r="I840" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J840" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J840" s="2" t="inlineStr">
+        <is>
+          <t>27.08.2023, не возбуждать ДК, в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B841" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C841" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба Катанаев И.А. от 26.06.2023 в оттношении ООО ЭК ЭСК</t>
         </is>
       </c>
       <c r="D841" s="3" t="n">
-        <v>43872</v>
+        <v>45072</v>
       </c>
       <c r="E841" s="3" t="n">
-        <v>43873</v>
+        <v>45128</v>
       </c>
       <c r="F841" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G841" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H841" s="2" t="inlineStr">
         <is>
-          <t>Отказ в проведении проверки</t>
-[...2 lines deleted...]
-      <c r="I841" s="2"/>
+          <t>№59 от 21.07.23</t>
+        </is>
+      </c>
+      <c r="I841" s="2" t="inlineStr">
+        <is>
+          <t>нарушений не выявлено</t>
+        </is>
+      </c>
       <c r="J841" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Русаков Дмитрий Сергеевич</v>
       </c>
       <c r="B842" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C842" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба гр. Захаровой А.Г. </t>
         </is>
       </c>
       <c r="D842" s="3" t="n">
-        <v>43983</v>
+        <v>45016</v>
       </c>
       <c r="E842" s="3" t="n">
-        <v>44012</v>
+        <v>45030</v>
       </c>
       <c r="F842" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G842" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H842" s="2" t="inlineStr">
         <is>
-          <t>№22 от 30.06.2020</t>
+          <t>№31 от 14.04.2023 </t>
         </is>
       </c>
       <c r="I842" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J842" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B843" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C843" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D843" s="3" t="n">
-        <v>43991</v>
+        <v>43840</v>
       </c>
       <c r="E843" s="3" t="n">
-        <v>44029</v>
+        <v>43868</v>
       </c>
       <c r="F843" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G843" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H843" s="2" t="inlineStr">
         <is>
-          <t>№35 от 17.07.2020</t>
+          <t>№2 от 07.02.2020</t>
         </is>
       </c>
       <c r="I843" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J843" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J843" s="2" t="inlineStr">
+        <is>
+          <t>предупреждение </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B844" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C844" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D844" s="3" t="n">
-        <v>44035</v>
+        <v>43823</v>
       </c>
       <c r="E844" s="3" t="n">
-        <v>0</v>
+        <v>43873</v>
       </c>
       <c r="F844" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G844" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H844" s="2"/>
-[...1 lines deleted...]
-      <c r="J844" s="2"/>
+      <c r="H844" s="2" t="inlineStr">
+        <is>
+          <t>№5/1 от 12.02.2020</t>
+        </is>
+      </c>
+      <c r="I844" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J844" s="2" t="inlineStr">
+        <is>
+          <t>предупреждение </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B845" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C845" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба ООО СК ИРБИС от 12.12.24 в отношении должника ФГУП ГСУ ФСИН</t>
         </is>
       </c>
       <c r="D845" s="3" t="n">
-        <v>44154</v>
+        <v>45645</v>
       </c>
       <c r="E845" s="3" t="n">
-        <v>44210</v>
+        <v>45677</v>
       </c>
       <c r="F845" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G845" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H845" s="2" t="inlineStr">
         <is>
-          <t>№6 от 14.01.2021</t>
+          <t>№1 от 20.01.2025</t>
         </is>
       </c>
       <c r="I845" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J845" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B846" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C846" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба представителя ПАО "Мегафон" б/н,б/д поступившая 08.08.25,  в процедуре банкротсва ФГУП ГСУ ФСИН</t>
         </is>
       </c>
       <c r="D846" s="3" t="n">
-        <v>44180</v>
+        <v>45881</v>
       </c>
       <c r="E846" s="3" t="n">
-        <v>44211</v>
+        <v>45901</v>
       </c>
       <c r="F846" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G846" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H846" s="2" t="inlineStr">
         <is>
-          <t>№7 от 15.01.2021</t>
+          <t>83 от 01.09.2025</t>
         </is>
       </c>
       <c r="I846" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J846" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Рыбин Павел Георгиевич</v>
       </c>
       <c r="B847" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C847" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Прокуратуры Кабардино-Балкарской Республики от 01.06.2026г., в процедуре банкротва ФГУП ГСУ ФСИН</t>
         </is>
       </c>
       <c r="D847" s="3" t="n">
-        <v>43476</v>
+        <v>46182</v>
       </c>
       <c r="E847" s="3" t="n">
-        <v>43531</v>
+        <v>46206</v>
       </c>
       <c r="F847" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G847" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H847" s="2" t="inlineStr">
         <is>
-          <t>№11 от 07.03.2019</t>
+          <t>№ 260703-1 от 03.07.2026 г.</t>
         </is>
       </c>
       <c r="I847" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J847" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B848" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C848" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Управление Росреестра по Республике Башкортостан</t>
         </is>
       </c>
       <c r="D848" s="3" t="n">
-        <v>43494</v>
+        <v>41648</v>
       </c>
       <c r="E848" s="3" t="n">
-        <v>43553</v>
+        <v>41674</v>
       </c>
       <c r="F848" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G848" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H848" s="2" t="inlineStr">
         <is>
-          <t>№3 от 29.03.2019</t>
+          <t>04.02.2014</t>
         </is>
       </c>
       <c r="I848" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J848" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B849" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C849" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Байбурин В.А.</t>
         </is>
       </c>
       <c r="D849" s="3" t="n">
-        <v>43539</v>
+        <v>42900</v>
       </c>
       <c r="E849" s="3" t="n">
-        <v>43600</v>
+        <v>42929</v>
       </c>
       <c r="F849" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G849" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H849" s="2" t="inlineStr">
         <is>
-          <t>№45/1 от 15.05.2019</t>
+          <t>13.07.2017</t>
         </is>
       </c>
       <c r="I849" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J849" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Садыков Руслан Ринатович</v>
       </c>
       <c r="B850" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C850" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба</t>
         </is>
       </c>
       <c r="D850" s="3" t="n">
-        <v>43537</v>
+        <v>43840</v>
       </c>
       <c r="E850" s="3" t="n">
-        <v>43593</v>
+        <v>44018</v>
       </c>
       <c r="F850" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G850" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H850" s="2" t="inlineStr">
         <is>
-          <t>№43/1 от 08.05.2019</t>
+          <t>№2 от 07.02.2020 и №27 от 06.07.2020</t>
         </is>
       </c>
       <c r="I850" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
-      <c r="J850" s="2"/>
+      <c r="J850" s="2" t="inlineStr">
+        <is>
+          <t>23.03.2020 Направить материалы внеплановой проверки  в Контрольную комиссию Ассоциации т.к. исследованы факты, не указанные в жалобе</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Сакс Юрий Леонардович</v>
       </c>
       <c r="B851" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C851" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба Бойко Р.А. от 01.09.2026 г., в процедуре банкроства ООО "Альфасервис"</t>
         </is>
       </c>
       <c r="D851" s="3" t="n">
-        <v>43551</v>
+        <v>46275</v>
       </c>
       <c r="E851" s="3" t="n">
-        <v>43609</v>
+        <v>46290</v>
       </c>
       <c r="F851" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G851" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H851" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H851" s="2"/>
+      <c r="I851" s="2"/>
       <c r="J851" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B852" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C852" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба АО "Кубаньторгбанк"</t>
         </is>
       </c>
       <c r="D852" s="3" t="n">
-        <v>43613</v>
+        <v>42979</v>
       </c>
       <c r="E852" s="3" t="n">
-        <v>43671</v>
+        <v>43024</v>
       </c>
       <c r="F852" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G852" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H852" s="2" t="inlineStr">
         <is>
-          <t>№74 от 25.07.2019</t>
+          <t>16.10.2017</t>
         </is>
       </c>
       <c r="I852" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Прекращено (отказ заявителя)</t>
         </is>
       </c>
       <c r="J852" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B853" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C853" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D853" s="3" t="n">
-        <v>43648</v>
+        <v>43423</v>
       </c>
       <c r="E853" s="3" t="n">
-        <v>43706</v>
+        <v>43493</v>
       </c>
       <c r="F853" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G853" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H853" s="2" t="inlineStr">
         <is>
-          <t>№85 от 29.08.2019</t>
+          <t>№1/1 от 28.01.2019</t>
         </is>
       </c>
       <c r="I853" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J853" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B854" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C854" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D854" s="3" t="n">
-        <v>43668</v>
+        <v>43487</v>
       </c>
       <c r="E854" s="3" t="n">
-        <v>0</v>
+        <v>43516</v>
       </c>
       <c r="F854" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G854" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H854" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы на основании п. 3.3 Федерального стандарта, утвержденного Приказом Минэкономразвития РФ от 03.07.2015 г. №432</t>
-[...2 lines deleted...]
-      <c r="I854" s="2"/>
+          <t>№4 от 20.02.2019</t>
+        </is>
+      </c>
+      <c r="I854" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J854" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B855" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C855" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D855" s="3" t="n">
-        <v>43669</v>
+        <v>43560</v>
       </c>
       <c r="E855" s="3" t="n">
-        <v>43727</v>
+        <v>43613</v>
       </c>
       <c r="F855" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G855" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H855" s="2" t="inlineStr">
         <is>
-          <t>№97 от 19.09.2019</t>
+          <t>28.05.2019</t>
         </is>
       </c>
       <c r="I855" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J855" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B856" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C856" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D856" s="3" t="n">
-        <v>43684</v>
+        <v>43703</v>
       </c>
       <c r="E856" s="3" t="n">
-        <v>43713</v>
+        <v>0</v>
       </c>
       <c r="F856" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G856" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H856" s="2" t="inlineStr">
         <is>
-          <t>№88 от 05.09.2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
+        </is>
+      </c>
+      <c r="I856" s="2"/>
       <c r="J856" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B857" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C857" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D857" s="3" t="n">
         <v>43703</v>
       </c>
       <c r="E857" s="3" t="n">
-        <v>43733</v>
+        <v>0</v>
       </c>
       <c r="F857" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G857" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H857" s="2" t="inlineStr">
         <is>
-          <t>№96 от 25.09.2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прекращено рассмотрение жалобы на основании п. 3.4 Федерального стандарта, утвержденного Приказом Минэкономразвития РФ от 03.07.2015 г. №432</t>
+        </is>
+      </c>
+      <c r="I857" s="2"/>
       <c r="J857" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="n">
-        <v>Сероглазов Руслан Равильевич</v>
+        <v>Самойлов-Самарин Георгий Станиславович</v>
       </c>
       <c r="B858" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C858" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба Кудрявцевой И.М. от 23.10.24, в процедуре банкротсва ООО "Нефте-Сервис"</t>
         </is>
       </c>
       <c r="D858" s="3" t="n">
-        <v>43718</v>
+        <v>45601</v>
       </c>
       <c r="E858" s="3" t="n">
-        <v>43780</v>
+        <v>45618</v>
       </c>
       <c r="F858" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G858" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H858" s="2" t="inlineStr">
         <is>
-          <t>№105 от 11.11.2019</t>
-[...6 lines deleted...]
-      </c>
+          <t>19.11.2024, прекращено в связи с устранением</t>
+        </is>
+      </c>
+      <c r="I858" s="2"/>
       <c r="J858" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B859" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C859" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Управление Росреестра по Оренбургской области по обращению Бархановской М.М.</t>
         </is>
       </c>
       <c r="D859" s="3" t="n">
-        <v>43733</v>
+        <v>43321</v>
       </c>
       <c r="E859" s="3" t="n">
-        <v>43794</v>
+        <v>43350</v>
       </c>
       <c r="F859" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G859" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H859" s="2" t="inlineStr">
         <is>
-          <t>№120 от 25.11.2019</t>
+          <t>07.09.2018</t>
         </is>
       </c>
       <c r="I859" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J859" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B860" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C860" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D860" s="3" t="n">
-        <v>43748</v>
+        <v>43872</v>
       </c>
       <c r="E860" s="3" t="n">
-        <v>0</v>
+        <v>43873</v>
       </c>
       <c r="F860" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G860" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H860" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
+          <t>Отказ в проведении проверки</t>
         </is>
       </c>
       <c r="I860" s="2"/>
       <c r="J860" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B861" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C861" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D861" s="3" t="n">
-        <v>43761</v>
+        <v>43983</v>
       </c>
       <c r="E861" s="3" t="n">
-        <v>43791</v>
+        <v>44012</v>
       </c>
       <c r="F861" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G861" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H861" s="2" t="inlineStr">
         <is>
-          <t>№119 от 22.11.2019</t>
+          <t>№22 от 30.06.2020</t>
         </is>
       </c>
       <c r="I861" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J861" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B862" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C862" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D862" s="3" t="n">
-        <v>43787</v>
+        <v>43991</v>
       </c>
       <c r="E862" s="3" t="n">
-        <v>43816</v>
+        <v>44029</v>
       </c>
       <c r="F862" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G862" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H862" s="2" t="inlineStr">
         <is>
-          <t>№146 от 17.12.2019</t>
+          <t>№35 от 17.07.2020</t>
         </is>
       </c>
       <c r="I862" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J862" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B863" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C863" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D863" s="3" t="n">
-        <v>43787</v>
+        <v>44035</v>
       </c>
       <c r="E863" s="3" t="n">
-        <v>43816</v>
+        <v>0</v>
       </c>
       <c r="F863" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G863" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H863" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H863" s="2"/>
+      <c r="I863" s="2"/>
       <c r="J863" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B864" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C864" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D864" s="3" t="n">
-        <v>43790</v>
+        <v>44154</v>
       </c>
       <c r="E864" s="3" t="n">
-        <v>43819</v>
+        <v>44210</v>
       </c>
       <c r="F864" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G864" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H864" s="2" t="inlineStr">
         <is>
-          <t>№151 от 20.12.2019</t>
+          <t>№6 от 14.01.2021</t>
         </is>
       </c>
       <c r="I864" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J864" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J864" s="2" t="inlineStr">
+        <is>
+          <t>№6 от 04.02.2021 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B865" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C865" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D865" s="3" t="n">
-        <v>43790</v>
+        <v>44180</v>
       </c>
       <c r="E865" s="3" t="n">
-        <v>43822</v>
+        <v>44211</v>
       </c>
       <c r="F865" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G865" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H865" s="2" t="inlineStr">
         <is>
-          <t>№161 от 23.12.2019</t>
+          <t>№7 от 15.01.2021</t>
         </is>
       </c>
       <c r="I865" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J865" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J865" s="2" t="inlineStr">
+        <is>
+          <t>№7 от 04.02.2021 - Замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B866" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C866" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D866" s="3" t="n">
-        <v>43812</v>
+        <v>43476</v>
       </c>
       <c r="E866" s="3" t="n">
-        <v>43822</v>
+        <v>43531</v>
       </c>
       <c r="F866" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G866" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H866" s="2" t="inlineStr">
         <is>
-          <t>№161 от 23.12.2019</t>
+          <t>№11 от 07.03.2019</t>
         </is>
       </c>
       <c r="I866" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J866" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B867" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C867" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D867" s="3" t="n">
-        <v>44533</v>
+        <v>43494</v>
       </c>
       <c r="E867" s="3" t="n">
-        <v>44572</v>
+        <v>43553</v>
       </c>
       <c r="F867" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G867" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H867" s="2" t="inlineStr">
         <is>
-          <t>№2 от 11.01.2022</t>
+          <t>№3 от 29.03.2019</t>
         </is>
       </c>
       <c r="I867" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J867" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J867" s="2" t="inlineStr">
+        <is>
+          <t>15.04.2019 - Предписание об устранении выявленных нарушений в течение одного месяца</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B868" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C868" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D868" s="3" t="n">
-        <v>44575</v>
+        <v>43539</v>
       </c>
       <c r="E868" s="3" t="n">
-        <v>44623</v>
+        <v>43600</v>
       </c>
       <c r="F868" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G868" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H868" s="2" t="inlineStr">
         <is>
-          <t>№10 от 03.03.2022</t>
+          <t>№45/1 от 15.05.2019</t>
         </is>
       </c>
       <c r="I868" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J868" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B869" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C869" s="2" t="inlineStr">
         <is>
-          <t>жалоба Алексеева Е.С</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D869" s="3" t="n">
-        <v>44785</v>
+        <v>43537</v>
       </c>
       <c r="E869" s="3" t="n">
-        <v>44879</v>
+        <v>43593</v>
       </c>
       <c r="F869" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G869" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H869" s="2" t="inlineStr">
         <is>
-          <t>Акт 110 от 14.11.2022</t>
+          <t>№43/1 от 08.05.2019</t>
         </is>
       </c>
       <c r="I869" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J869" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B870" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C870" s="2" t="inlineStr">
         <is>
-          <t>жалоба Немчур А.Н.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D870" s="3" t="n">
-        <v>44953</v>
+        <v>43551</v>
       </c>
       <c r="E870" s="3" t="n">
-        <v>45005</v>
+        <v>43609</v>
       </c>
       <c r="F870" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G870" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H870" s="2" t="inlineStr">
         <is>
-          <t>Акт 26 20.03.2023</t>
+          <t>№48 от 24.05.2019</t>
         </is>
       </c>
       <c r="I870" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J870" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B871" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C871" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Центрального района г. Оренбурга от 16.12.2022г. в отношении СНТ "Газовик"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D871" s="3" t="n">
-        <v>44914</v>
+        <v>43613</v>
       </c>
       <c r="E871" s="3" t="n">
-        <v>44942</v>
+        <v>43671</v>
       </c>
       <c r="F871" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G871" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H871" s="2" t="inlineStr">
         <is>
-          <t>Акт № 3 от 16.01.2023</t>
+          <t>№74 от 25.07.2019</t>
         </is>
       </c>
       <c r="I871" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J871" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B872" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C872" s="2" t="inlineStr">
         <is>
-          <t>представление Бугурусланской межрайонной прокуратуры Оренбургской обл. от 30.01.2023г. в отношении ООО Партнер" </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D872" s="3" t="n">
-        <v>44970</v>
+        <v>43648</v>
       </c>
       <c r="E872" s="3" t="n">
-        <v>44998</v>
+        <v>43706</v>
       </c>
       <c r="F872" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G872" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H872" s="2" t="inlineStr">
         <is>
-          <t>№23 от 13.03.2023</t>
+          <t>№85 от 29.08.2019</t>
         </is>
       </c>
       <c r="I872" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J872" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B873" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C873" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры г.Орска</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D873" s="3" t="n">
-        <v>44998</v>
+        <v>43668</v>
       </c>
       <c r="E873" s="3" t="n">
-        <v>45029</v>
+        <v>0</v>
       </c>
       <c r="F873" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G873" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H873" s="2" t="inlineStr">
         <is>
-          <t>№30 от 13.04.2023</t>
-[...11 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы на основании п. 3.3 Федерального стандарта, утвержденного Приказом Минэкономразвития РФ от 03.07.2015 г. №432</t>
+        </is>
+      </c>
+      <c r="I873" s="2"/>
+      <c r="J873" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B874" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C874" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D874" s="3" t="n">
-        <v>45134</v>
+        <v>43669</v>
       </c>
       <c r="E874" s="3" t="n">
-        <v>45165</v>
+        <v>43727</v>
       </c>
       <c r="F874" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G874" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H874" s="2" t="inlineStr">
         <is>
-          <t>№70/26 от 28.08.2023</t>
+          <t>№97 от 19.09.2019</t>
         </is>
       </c>
       <c r="I874" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J874" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B875" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C875" s="2" t="inlineStr">
         <is>
-          <t>жалоба НСТ "Труженик"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D875" s="3" t="n">
-        <v>44315</v>
+        <v>43684</v>
       </c>
       <c r="E875" s="3" t="n">
-        <v>44348</v>
+        <v>43713</v>
       </c>
       <c r="F875" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G875" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H875" s="2" t="inlineStr">
         <is>
-          <t>№ 48 от 01.07.2021</t>
+          <t>№88 от 05.09.2019</t>
         </is>
       </c>
       <c r="I875" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J875" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B876" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C876" s="2" t="inlineStr">
         <is>
-          <t>жалоба СНТСН "Родник"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D876" s="3" t="n">
-        <v>44286</v>
+        <v>43703</v>
       </c>
       <c r="E876" s="3" t="n">
-        <v>44316</v>
+        <v>43733</v>
       </c>
       <c r="F876" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G876" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H876" s="2" t="inlineStr">
         <is>
-          <t>№36 от 31.05.2021</t>
+          <t>№96 от 25.09.2019</t>
         </is>
       </c>
       <c r="I876" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J876" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B877" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C877" s="2" t="inlineStr">
         <is>
-          <t>жалоба СНТ "Карачи"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D877" s="3" t="n">
-        <v>44328</v>
+        <v>43718</v>
       </c>
       <c r="E877" s="3" t="n">
-        <v>44362</v>
+        <v>43780</v>
       </c>
       <c r="F877" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G877" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H877" s="2" t="inlineStr">
         <is>
-          <t>№43 от 15.06.2021</t>
+          <t>№105 от 11.11.2019</t>
         </is>
       </c>
       <c r="I877" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J877" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B878" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C878" s="2" t="inlineStr">
         <is>
-          <t>жалоба СНТСН "Родник" </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D878" s="3" t="n">
-        <v>44277</v>
+        <v>43733</v>
       </c>
       <c r="E878" s="3" t="n">
-        <v>44340</v>
+        <v>43794</v>
       </c>
       <c r="F878" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G878" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H878" s="2" t="inlineStr">
         <is>
-          <t>№ 30 от 24.05.2021</t>
+          <t>№120 от 25.11.2019</t>
         </is>
       </c>
       <c r="I878" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J878" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J878" s="2" t="inlineStr">
+        <is>
+          <t>13.12.2019 предписание об устранении в течении 1 месяца</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B879" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C879" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Проскуриной Е.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D879" s="3" t="n">
-        <v>44424</v>
+        <v>43748</v>
       </c>
       <c r="E879" s="3" t="n">
-        <v>44455</v>
+        <v>0</v>
       </c>
       <c r="F879" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G879" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H879" s="2" t="inlineStr">
         <is>
-          <t>№67 от 16.09.2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы в соответствии с п. 3.3 Правил проведения сро ау проверок про.деятельности</t>
+        </is>
+      </c>
+      <c r="I879" s="2"/>
       <c r="J879" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B880" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C880" s="2" t="inlineStr">
         <is>
-          <t>жалоба СНТ "Труженик"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D880" s="3" t="n">
-        <v>44313</v>
+        <v>43761</v>
       </c>
       <c r="E880" s="3" t="n">
-        <v>44374</v>
+        <v>43791</v>
       </c>
       <c r="F880" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G880" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H880" s="2" t="inlineStr">
         <is>
-          <t>№47 от 28.06.2021</t>
+          <t>№119 от 22.11.2019</t>
         </is>
       </c>
       <c r="I880" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J880" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B881" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C881" s="2" t="inlineStr">
         <is>
-          <t> жалоба представление прокуратуры Центрального р-на г.Оренбург</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D881" s="3" t="n">
-        <v>44914</v>
+        <v>43787</v>
       </c>
       <c r="E881" s="3" t="n">
-        <v>44942</v>
+        <v>43816</v>
       </c>
       <c r="F881" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G881" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H881" s="2" t="inlineStr">
         <is>
-          <t>№3 от 16.01.2023</t>
+          <t>№146 от 17.12.2019</t>
         </is>
       </c>
       <c r="I881" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J881" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="n">
         <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B882" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C882" s="2" t="inlineStr">
         <is>
-          <t>жалоба СНТ "Карачи", СНТ"Труженик"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D882" s="3" t="n">
-        <v>44180</v>
+        <v>43787</v>
       </c>
       <c r="E882" s="3" t="n">
-        <v>44211</v>
+        <v>43816</v>
       </c>
       <c r="F882" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G882" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H882" s="2" t="inlineStr">
         <is>
-          <t>№7 от 15.01.2021</t>
+          <t>№145 от 17.12.2019</t>
         </is>
       </c>
       <c r="I882" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J882" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B883" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C883" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D883" s="3" t="n">
-        <v>43983</v>
+        <v>43790</v>
       </c>
       <c r="E883" s="3" t="n">
-        <v>44012</v>
+        <v>43819</v>
       </c>
       <c r="F883" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G883" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H883" s="2" t="inlineStr">
         <is>
-          <t>№23 от 30.06.2020</t>
+          <t>№151 от 20.12.2019</t>
         </is>
       </c>
       <c r="I883" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J883" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B884" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C884" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D884" s="3" t="n">
-        <v>43990</v>
+        <v>43790</v>
       </c>
       <c r="E884" s="3" t="n">
-        <v>44016</v>
+        <v>43822</v>
       </c>
       <c r="F884" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G884" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H884" s="2" t="inlineStr">
         <is>
-          <t>№25 от 04.07.2020</t>
+          <t>№161 от 23.12.2019</t>
         </is>
       </c>
       <c r="I884" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J884" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B885" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C885" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D885" s="3" t="n">
-        <v>43529</v>
+        <v>43812</v>
       </c>
       <c r="E885" s="3" t="n">
-        <v>43661</v>
+        <v>43822</v>
       </c>
       <c r="F885" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G885" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H885" s="2" t="inlineStr">
         <is>
-          <t>№70 от 15.07.2019</t>
+          <t>№161 от 23.12.2019</t>
         </is>
       </c>
       <c r="I885" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J885" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B886" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C886" s="2" t="inlineStr">
         <is>
-          <t>Представление Чусовской городской прокуратуры </t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D886" s="3" t="n">
-        <v>44938</v>
+        <v>44533</v>
       </c>
       <c r="E886" s="3" t="n">
-        <v>44963</v>
+        <v>44572</v>
       </c>
       <c r="F886" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G886" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H886" s="2" t="inlineStr">
         <is>
-          <t>№20 от 06.02.2023</t>
+          <t>№2 от 11.01.2022</t>
         </is>
       </c>
       <c r="I886" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J886" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B887" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C887" s="2" t="inlineStr">
         <is>
-          <t>жалоба гр. Головырских В.А. от 27.01.2023г. поступившая через прокуратуру г. Екатеринбурга, жалоба   27.01.2023г. Поступившая через росреестр по Свердловской обл. от 07.03.2023,  в  процедуре гр.Головырских В.А</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D887" s="3" t="n">
-        <v>44986</v>
+        <v>44575</v>
       </c>
       <c r="E887" s="3" t="n">
-        <v>45002</v>
+        <v>44623</v>
       </c>
       <c r="F887" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G887" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H887" s="2" t="inlineStr">
         <is>
-          <t>№25 от 17.03.2023</t>
+          <t>№10 от 03.03.2022</t>
         </is>
       </c>
       <c r="I887" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J887" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B888" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C888" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>жалоба Алексеева Е.С</t>
         </is>
       </c>
       <c r="D888" s="3" t="n">
-        <v>45134</v>
+        <v>44785</v>
       </c>
       <c r="E888" s="3" t="n">
-        <v>45165</v>
+        <v>44879</v>
       </c>
       <c r="F888" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G888" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H888" s="2" t="inlineStr">
         <is>
-          <t>№70/20 от 28.08.2023</t>
+          <t>Акт 110 от 14.11.2022</t>
         </is>
       </c>
       <c r="I888" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J888" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B889" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C889" s="2" t="inlineStr">
         <is>
-          <t>жалоба представителя Кузвачевой А.Е. от 19.06.23 в отношении Кузвачевой А.Е., отчет в срок не предоставлен, определение суда не исполняет</t>
+          <t>жалоба Немчур А.Н.</t>
         </is>
       </c>
       <c r="D889" s="3" t="n">
-        <v>45096</v>
+        <v>44953</v>
       </c>
       <c r="E889" s="3" t="n">
-        <v>45156</v>
+        <v>45005</v>
       </c>
       <c r="F889" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G889" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H889" s="2" t="inlineStr">
         <is>
-          <t>прекрацено 18.08.2023 в связи с устранением</t>
-[...2 lines deleted...]
-      <c r="I889" s="2"/>
+          <t>Акт 26 20.03.2023</t>
+        </is>
+      </c>
+      <c r="I889" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J889" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B890" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C890" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>представление прокуратуры Центрального района г. Оренбурга от 16.12.2022г. в отношении СНТ "Газовик"</t>
         </is>
       </c>
       <c r="D890" s="3" t="n">
-        <v>45329</v>
+        <v>44914</v>
       </c>
       <c r="E890" s="3" t="n">
-        <v>45336</v>
+        <v>44942</v>
       </c>
       <c r="F890" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G890" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H890" s="2" t="inlineStr">
         <is>
-          <t>№15 от 14.02.2024</t>
+          <t>Акт № 3 от 16.01.2023</t>
         </is>
       </c>
       <c r="I890" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
+          <t>нарушения выявлены</t>
         </is>
       </c>
       <c r="J890" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024 не привлекать в ДК ,  в связи с устранением нарушения</t>
+          <t> №18 от 02.03.2023 наказание в виде предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B891" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C891" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка о нарушениях требований законодательства о банкротстве по доводам, указанных в Определении Арбитражного суда Краснодарского края в части непредставления отчета по результатам процедуры реализации имущества должника, реестра требований кредиторов с указанием размера погашенных требований кредиторов, анализа финансового состояния, сведений о конкретных выполненных мероприятиях, сведения и подтверждающие их доказательства о сформированной конкурсной массе,  позицию по результатам процедуры, а также в жалобе по делу №А60-21733/2015 в части в непредоставлении собранию кредиторов отчета своей деятельности, в неосуществлении мероприятий по привлечению к субсидиарной ответственности, не взыскании дебиторской задолженности ООО «УК «Терра».</t>
+          <t>представление Бугурусланской межрайонной прокуратуры Оренбургской обл. от 30.01.2023г. в отношении ООО Партнер" </t>
         </is>
       </c>
       <c r="D891" s="3" t="n">
-        <v>45497</v>
+        <v>44970</v>
       </c>
       <c r="E891" s="3" t="n">
-        <v>45523</v>
+        <v>44998</v>
       </c>
       <c r="F891" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G891" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H891" s="2" t="inlineStr">
         <is>
-          <t>№45 от 19.08.2024; №51 от 13.09.2024</t>
+          <t>№23 от 13.03.2023</t>
         </is>
       </c>
       <c r="I891" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
+          <t>нарушения выявлены</t>
         </is>
       </c>
       <c r="J891" s="2" t="inlineStr">
         <is>
-          <t>№26 от 17.10.2024, приостановление предоставления кандидатуры в дела о банкростве, обращение в суды с ходатайством об отстранении АУ в делах о банкростве должников</t>
+          <t>№26 от 13.04.2023, предписание об устранении выявленных нарушений в течении одного месяца, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B892" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C892" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Росреестра по КК от 13.08.25,  о результатах привлечения в порядке 14.13 КоАП РФ А32-15209/25, в процедуре   гр. Одинцов Н.В.</t>
+          <t>представление прокуратуры г.Орска</t>
         </is>
       </c>
       <c r="D892" s="3" t="n">
-        <v>45856</v>
+        <v>44998</v>
       </c>
       <c r="E892" s="3" t="n">
-        <v>45905</v>
+        <v>45029</v>
       </c>
       <c r="F892" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G892" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H892" s="2" t="inlineStr">
         <is>
-          <t>86 от 05.09.2025</t>
+          <t>№30 от 13.04.2023</t>
         </is>
       </c>
       <c r="I892" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>нарушения выявлены</t>
         </is>
       </c>
       <c r="J892" s="2" t="inlineStr">
         <is>
-          <t>18 от 22.09.2025 предупреждение</t>
+          <t>№29 от 18.05.2023, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="n">
-        <v>Смирнова Марина Владимировна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B893" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C893" s="2" t="inlineStr">
         <is>
-          <t>СЗ Ассоциации от 09.02.2026 о нарушениях Положения о членстве </t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D893" s="3" t="n">
-        <v>46062</v>
+        <v>45134</v>
       </c>
       <c r="E893" s="3" t="n">
-        <v>46077</v>
+        <v>45165</v>
       </c>
       <c r="F893" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G893" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H893" s="2" t="inlineStr">
         <is>
-          <t>№ 27 от 24.02.2026</t>
+          <t>№70/26 от 28.08.2023</t>
         </is>
       </c>
       <c r="I893" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>нарушения выявлены </t>
         </is>
       </c>
       <c r="J893" s="2" t="inlineStr">
         <is>
-          <t>4 от 23.03.2026, предупреждение, устранение в срок, АУ предоставлен договор страхования от 31.03.26 до 30.03.27</t>
+          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B894" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C894" s="2" t="inlineStr">
         <is>
-          <t>ГУ-РО ФСС РФ по Карачеево-Черкесской Республике</t>
+          <t>жалоба НСТ "Труженик"</t>
         </is>
       </c>
       <c r="D894" s="3" t="n">
-        <v>41857</v>
+        <v>44315</v>
       </c>
       <c r="E894" s="3" t="n">
-        <v>41885</v>
+        <v>44348</v>
       </c>
       <c r="F894" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G894" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H894" s="2" t="inlineStr">
         <is>
-          <t>03.09.2014</t>
+          <t>№ 48 от 01.07.2021</t>
         </is>
       </c>
       <c r="I894" s="2" t="inlineStr">
         <is>
-          <t>Нарушений не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J894" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B895" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C895" s="2" t="inlineStr">
         <is>
-          <t>ГУ-РО ФСС РФ по Карачеево-Черкесской Республике</t>
+          <t>жалоба СНТСН "Родник"</t>
         </is>
       </c>
       <c r="D895" s="3" t="n">
-        <v>41943</v>
+        <v>44286</v>
       </c>
       <c r="E895" s="3" t="n">
-        <v>41973</v>
+        <v>44316</v>
       </c>
       <c r="F895" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G895" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H895" s="2" t="inlineStr">
         <is>
-          <t>30.11.2014</t>
+          <t>№36 от 31.05.2021</t>
         </is>
       </c>
       <c r="I895" s="2" t="inlineStr">
         <is>
-          <t>Нарушений не выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J895" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B896" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C896" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Сбербанк"</t>
+          <t>жалоба СНТ "Карачи"</t>
         </is>
       </c>
       <c r="D896" s="3" t="n">
-        <v>42404</v>
+        <v>44328</v>
       </c>
       <c r="E896" s="3" t="n">
-        <v>42557</v>
+        <v>44362</v>
       </c>
       <c r="F896" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G896" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H896" s="2" t="inlineStr">
         <is>
-          <t>06.07.2016</t>
+          <t>№43 от 15.06.2021</t>
         </is>
       </c>
       <c r="I896" s="2" t="inlineStr">
         <is>
-          <t>Прекращена</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J896" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B897" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C897" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>жалоба СНТСН "Родник" </t>
         </is>
       </c>
       <c r="D897" s="3" t="n">
-        <v>45134</v>
+        <v>44277</v>
       </c>
       <c r="E897" s="3" t="n">
-        <v>45165</v>
+        <v>44340</v>
       </c>
       <c r="F897" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G897" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H897" s="2" t="inlineStr">
         <is>
-          <t>№70/21 от 27.08.2023</t>
+          <t>№ 30 от 24.05.2021</t>
         </is>
       </c>
       <c r="I897" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J897" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B898" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C898" s="2" t="inlineStr">
         <is>
-          <t>Решение Президента Ассоциации от 21.08.2025</t>
+          <t>жалоба гр. Проскуриной Е.В.</t>
         </is>
       </c>
       <c r="D898" s="3" t="n">
-        <v>45897</v>
+        <v>44424</v>
       </c>
       <c r="E898" s="3" t="n">
-        <v>45920</v>
+        <v>44455</v>
       </c>
       <c r="F898" s="3" t="n">
-        <v>45658</v>
+        <v>0</v>
       </c>
       <c r="G898" s="3" t="n">
-        <v>45888</v>
+        <v>0</v>
       </c>
       <c r="H898" s="2" t="inlineStr">
         <is>
-          <t>№ 123 от 20.09.2025</t>
+          <t>№67 от 16.09.2021</t>
         </is>
       </c>
       <c r="I898" s="2" t="inlineStr">
         <is>
-          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J898" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="n">
-        <v>Тамбиев Рашид Умарович</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B899" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C899" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Республики Северная Осетия-Алания от 08.07.2026 г. дело №А61-5176/2021, в процедуре банкроства Техова В.А. </t>
+          <t>жалоба СНТ "Труженик"</t>
         </is>
       </c>
       <c r="D899" s="3" t="n">
-        <v>0</v>
+        <v>44313</v>
       </c>
       <c r="E899" s="3" t="n">
-        <v>0</v>
+        <v>44374</v>
       </c>
       <c r="F899" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G899" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H899" s="2"/>
-      <c r="I899" s="2"/>
+      <c r="H899" s="2" t="inlineStr">
+        <is>
+          <t>№47 от 28.06.2021</t>
+        </is>
+      </c>
+      <c r="I899" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J899" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B900" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C900" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t> жалоба представление прокуратуры Центрального р-на г.Оренбург</t>
         </is>
       </c>
       <c r="D900" s="3" t="n">
-        <v>43620</v>
+        <v>44914</v>
       </c>
       <c r="E900" s="3" t="n">
-        <v>43682</v>
+        <v>44942</v>
       </c>
       <c r="F900" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G900" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H900" s="2" t="inlineStr">
         <is>
-          <t>№75 от 05.08.2019</t>
+          <t>№3 от 16.01.2023</t>
         </is>
       </c>
       <c r="I900" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>нарушения выявлены</t>
         </is>
       </c>
       <c r="J900" s="2" t="inlineStr">
         <is>
-          <t>23.08.2019  - замечание</t>
+          <t>18 от 02.03.2023, предупреждение, устранение нарушений в срок</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Сероглазов Руслан Равильевич</v>
       </c>
       <c r="B901" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C901" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>жалоба СНТ "Карачи", СНТ"Труженик"</t>
         </is>
       </c>
       <c r="D901" s="3" t="n">
-        <v>43761</v>
+        <v>44180</v>
       </c>
       <c r="E901" s="3" t="n">
-        <v>43791</v>
+        <v>44211</v>
       </c>
       <c r="F901" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G901" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H901" s="2" t="inlineStr">
         <is>
-          <t>№118 от 22.11.2019</t>
+          <t>№7 от 15.01.2021</t>
         </is>
       </c>
       <c r="I901" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J901" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J901" s="2" t="inlineStr">
+        <is>
+          <t>предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B902" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C902" s="2" t="inlineStr">
         <is>
-          <t>Жалоба </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D902" s="3" t="n">
-        <v>44571</v>
+        <v>43983</v>
       </c>
       <c r="E902" s="3" t="n">
-        <v>44606</v>
+        <v>44012</v>
       </c>
       <c r="F902" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G902" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H902" s="2" t="inlineStr">
         <is>
-          <t>№7 от 14.02.2022 г.</t>
+          <t>№23 от 30.06.2020</t>
         </is>
       </c>
       <c r="I902" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J902" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B903" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C903" s="2" t="inlineStr">
         <is>
-          <t>ООО "Соловки Электросбыт"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D903" s="3" t="n">
-        <v>44270</v>
+        <v>43990</v>
       </c>
       <c r="E903" s="3" t="n">
-        <v>44301</v>
+        <v>44016</v>
       </c>
       <c r="F903" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G903" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H903" s="2" t="inlineStr">
         <is>
-          <t>№20 от 26.04.2021</t>
+          <t>№25 от 04.07.2020</t>
         </is>
       </c>
       <c r="I903" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J903" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B904" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C904" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ИП Борухов М.Р непринятие мер по обжалованию отказа суда по взысканию с МО "Няндомское" 53млн.рублей ООО "Соловки Электросбыт"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D904" s="3" t="n">
-        <v>44473</v>
+        <v>43529</v>
       </c>
       <c r="E904" s="3" t="n">
-        <v>44508</v>
+        <v>43661</v>
       </c>
       <c r="F904" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G904" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H904" s="2" t="inlineStr">
         <is>
-          <t>№80  от 08.11.2021</t>
+          <t>№70 от 15.07.2019</t>
         </is>
       </c>
       <c r="I904" s="2" t="inlineStr">
         <is>
-          <t>Наршения не выявлены</t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J904" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B905" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C905" s="2" t="inlineStr">
         <is>
-          <t>жалоба МУП ГКС</t>
+          <t>Представление Чусовской городской прокуратуры </t>
         </is>
       </c>
       <c r="D905" s="3" t="n">
-        <v>44357</v>
+        <v>44938</v>
       </c>
       <c r="E905" s="3" t="n">
-        <v>44387</v>
+        <v>44963</v>
       </c>
       <c r="F905" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G905" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H905" s="2" t="inlineStr">
         <is>
-          <t>№51 от 12.07.2021</t>
+          <t>№20 от 06.02.2023</t>
         </is>
       </c>
       <c r="I905" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J905" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J905" s="2" t="inlineStr">
+        <is>
+          <t>№22 от 23.03.2023 Предупреждение </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="n">
-        <v>Таштаналиева Гульзина Кокеновна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B906" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C906" s="2" t="inlineStr">
         <is>
-          <t>жалоба АО ТЭК от 11.04.25, в процедуре банкротства гр. Джураев З.А.</t>
+          <t>жалоба гр. Головырских В.А. от 27.01.2023г. поступившая через прокуратуру г. Екатеринбурга, жалоба   27.01.2023г. Поступившая через росреестр по Свердловской обл. от 07.03.2023,  в  процедуре гр.Головырских В.А</t>
         </is>
       </c>
       <c r="D906" s="3" t="n">
-        <v>45772</v>
+        <v>44986</v>
       </c>
       <c r="E906" s="3" t="n">
-        <v>45792</v>
+        <v>45002</v>
       </c>
       <c r="F906" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G906" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H906" s="2" t="inlineStr">
         <is>
-          <t>40 от 15.05.2025</t>
+          <t>№25 от 17.03.2023</t>
         </is>
       </c>
       <c r="I906" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J906" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="n">
-        <v>Токарева Елена Олеговна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B907" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C907" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Санкт-Петербурга Московский р-н от 23.06.23 в отношении ИК НОРД, сведения об обжаловании сделок не размещены, реквизитов сотрудников неистребованы</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D907" s="3" t="n">
-        <v>45100</v>
+        <v>45134</v>
       </c>
       <c r="E907" s="3" t="n">
-        <v>45148</v>
+        <v>45165</v>
       </c>
       <c r="F907" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G907" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H907" s="2" t="inlineStr">
         <is>
-          <t>№64 от 10.08.23</t>
+          <t>№70/20 от 28.08.2023</t>
         </is>
       </c>
       <c r="I907" s="2" t="inlineStr">
         <is>
-          <t>нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J907" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J907" s="2" t="inlineStr">
+        <is>
+          <t>Не возбуждать ДК, в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="n">
-        <v>Токарева Елена Олеговна</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B908" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C908" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры Московского р-на г. Санкт-Петербург от 29.11.24 ., в процедуре банкроства ООО "ИК "НОРД"</t>
+          <t>жалоба представителя Кузвачевой А.Е. от 19.06.23 в отношении Кузвачевой А.Е., отчет в срок не предоставлен, определение суда не исполняет</t>
         </is>
       </c>
       <c r="D908" s="3" t="n">
-        <v>45638</v>
+        <v>45096</v>
       </c>
       <c r="E908" s="3" t="n">
-        <v>45653</v>
+        <v>45156</v>
       </c>
       <c r="F908" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G908" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H908" s="2" t="inlineStr">
         <is>
-          <t>№68 от 27.12.24</t>
-[...6 lines deleted...]
-      </c>
+          <t>прекрацено 18.08.2023 в связи с устранением</t>
+        </is>
+      </c>
+      <c r="I908" s="2"/>
       <c r="J908" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="n">
-        <v>Ушков Александр Вячеславович</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B909" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C909" s="2" t="inlineStr">
         <is>
-          <t>ИФНС России по г. Тамбову</t>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
         </is>
       </c>
       <c r="D909" s="3" t="n">
-        <v>42016</v>
+        <v>45329</v>
       </c>
       <c r="E909" s="3" t="n">
-        <v>42047</v>
+        <v>45336</v>
       </c>
       <c r="F909" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G909" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H909" s="2" t="inlineStr">
         <is>
-          <t>12.02.2015</t>
+          <t>№15 от 14.02.2024</t>
         </is>
       </c>
       <c r="I909" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J909" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J909" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2024 не привлекать в ДК ,  в связи с устранением нарушения</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="n">
-        <v>Ушков Александр Вячеславович</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B910" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C910" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Служебная записка о нарушениях требований законодательства о банкротстве по доводам, указанных в Определении Арбитражного суда Краснодарского края в части непредставления отчета по результатам процедуры реализации имущества должника, реестра требований кредиторов с указанием размера погашенных требований кредиторов, анализа финансового состояния, сведений о конкретных выполненных мероприятиях, сведения и подтверждающие их доказательства о сформированной конкурсной массе,  позицию по результатам процедуры, а также в жалобе по делу №А60-21733/2015 в части в непредоставлении собранию кредиторов отчета своей деятельности, в неосуществлении мероприятий по привлечению к субсидиарной ответственности, не взыскании дебиторской задолженности ООО «УК «Терра».</t>
         </is>
       </c>
       <c r="D910" s="3" t="n">
-        <v>45134</v>
+        <v>45497</v>
       </c>
       <c r="E910" s="3" t="n">
-        <v>45165</v>
+        <v>45523</v>
       </c>
       <c r="F910" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G910" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H910" s="2" t="inlineStr">
         <is>
-          <t>№70/17 от 28.08.2023</t>
+          <t>№45 от 19.08.2024; №51 от 13.09.2024</t>
         </is>
       </c>
       <c r="I910" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  выявлены </t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J910" s="2" t="inlineStr">
         <is>
-          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений </t>
+          <t>№26 от 17.10.2024, приостановление предоставления кандидатуры в дела о банкростве, обращение в суды с ходатайством об отстранении АУ в делах о банкростве должников</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="n">
-        <v>Ушков Александр Вячеславович</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B911" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C911" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>Уведомление Росреестра по КК от 13.08.25,  о результатах привлечения в порядке 14.13 КоАП РФ А32-15209/25, в процедуре   гр. Одинцов Н.В.</t>
         </is>
       </c>
       <c r="D911" s="3" t="n">
-        <v>45329</v>
+        <v>45856</v>
       </c>
       <c r="E911" s="3" t="n">
-        <v>45336</v>
+        <v>45905</v>
       </c>
       <c r="F911" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G911" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H911" s="2" t="inlineStr">
         <is>
-          <t>№16 от 14.02.2024</t>
+          <t>86 от 05.09.2025</t>
         </is>
       </c>
       <c r="I911" s="2" t="inlineStr">
         <is>
-          <t>Нарушения  выявлены </t>
+          <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J911" s="2" t="inlineStr">
         <is>
-          <t>04.03.2024  решение №11/1 устранить в течении месяца</t>
+          <t>18 от 22.09.2025 предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B912" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C912" s="2" t="inlineStr">
         <is>
-          <t>Межрайонная ИФНС России №29</t>
+          <t>СЗ Ассоциации от 09.02.2026 о нарушениях Положения о членстве </t>
         </is>
       </c>
       <c r="D912" s="3" t="n">
-        <v>43151</v>
+        <v>46062</v>
       </c>
       <c r="E912" s="3" t="n">
-        <v>43210</v>
+        <v>46077</v>
       </c>
       <c r="F912" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G912" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H912" s="2" t="inlineStr">
         <is>
-          <t>20.04.2018</t>
+          <t>№ 27 от 24.02.2026</t>
         </is>
       </c>
       <c r="I912" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J912" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J912" s="2" t="inlineStr">
+        <is>
+          <t>4 от 23.03.2026, предупреждение, устранение в срок, АУ предоставлен договор страхования от 31.03.26 до 30.03.27</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="n">
-        <v>Хакимов Тимур Фаритович</v>
+        <v>Смирнова Марина Владимировна</v>
       </c>
       <c r="B913" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C913" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Обращение Ассоциации "Строители Крыма" от 08.07.2026 г., поступившее через Управление Росреестра по Пермскому краю, в процедуре банкроства Галимова Э.Р.</t>
         </is>
       </c>
       <c r="D913" s="3" t="n">
-        <v>45134</v>
+        <v>46255</v>
       </c>
       <c r="E913" s="3" t="n">
-        <v>45165</v>
+        <v>46273</v>
       </c>
       <c r="F913" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G913" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H913" s="2" t="inlineStr">
         <is>
-          <t>№70/18 от 28.08.2023</t>
-[...11 lines deleted...]
-      </c>
+          <t>Приостановление проверки</t>
+        </is>
+      </c>
+      <c r="I913" s="2"/>
+      <c r="J913" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Соловьева Ольга Андреевна</v>
       </c>
       <c r="B914" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C914" s="2" t="inlineStr">
         <is>
-          <t>Жалоба АО "Россельхозбанк" С.-Петербургский региональный филиал</t>
+          <t>Жалоба победителя торгов Звонкова Д.А. от 18.09.2026 г., в процедуре банкроства ИП Белкина Д.А.</t>
         </is>
       </c>
       <c r="D914" s="3" t="n">
-        <v>42663</v>
+        <v>0</v>
       </c>
       <c r="E914" s="3" t="n">
-        <v>42695</v>
+        <v>0</v>
       </c>
       <c r="F914" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G914" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H914" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H914" s="2"/>
+      <c r="I914" s="2"/>
       <c r="J914" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B915" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C915" s="2" t="inlineStr">
         <is>
-          <t>Мурманский РФ АО "Россельхозбанк"</t>
+          <t>ГУ-РО ФСС РФ по Карачеево-Черкесской Республике</t>
         </is>
       </c>
       <c r="D915" s="3" t="n">
-        <v>42542</v>
+        <v>41857</v>
       </c>
       <c r="E915" s="3" t="n">
-        <v>42570</v>
+        <v>41885</v>
       </c>
       <c r="F915" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G915" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H915" s="2" t="inlineStr">
         <is>
-          <t>19.07.2016</t>
+          <t>03.09.2014</t>
         </is>
       </c>
       <c r="I915" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушений не выявлены</t>
         </is>
       </c>
       <c r="J915" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B916" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C916" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Мурманский РФ АО "Россельхозбанк"</t>
+          <t>ГУ-РО ФСС РФ по Карачеево-Черкесской Республике</t>
         </is>
       </c>
       <c r="D916" s="3" t="n">
-        <v>42744</v>
+        <v>41943</v>
       </c>
       <c r="E916" s="3" t="n">
-        <v>42773</v>
+        <v>41973</v>
       </c>
       <c r="F916" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G916" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H916" s="2" t="inlineStr">
         <is>
-          <t>07.02.2017</t>
+          <t>30.11.2014</t>
         </is>
       </c>
       <c r="I916" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушений не выявлены</t>
         </is>
       </c>
       <c r="J916" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B917" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C917" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Дзержинского района</t>
+          <t>Жалоба ПАО "Сбербанк"</t>
         </is>
       </c>
       <c r="D917" s="3" t="n">
-        <v>42832</v>
+        <v>42404</v>
       </c>
       <c r="E917" s="3" t="n">
-        <v>42865</v>
+        <v>42557</v>
       </c>
       <c r="F917" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G917" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H917" s="2" t="inlineStr">
         <is>
-          <t>10.05.2017</t>
+          <t>06.07.2016</t>
         </is>
       </c>
       <c r="I917" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прекращена</t>
+        </is>
+      </c>
+      <c r="J917" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B918" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C918" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Дзержинского района</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D918" s="3" t="n">
-        <v>43161</v>
+        <v>45134</v>
       </c>
       <c r="E918" s="3" t="n">
-        <v>43217</v>
+        <v>45165</v>
       </c>
       <c r="F918" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G918" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H918" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>№70/21 от 27.08.2023</t>
         </is>
       </c>
       <c r="I918" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J918" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J918" s="2" t="inlineStr">
+        <is>
+          <t>Не возбуждать ДК, в связи с устранением нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B919" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C919" s="2" t="inlineStr">
         <is>
-          <t>Прокуратура Дзержинского района</t>
+          <t>Решение Президента Ассоциации от 21.08.2025</t>
         </is>
       </c>
       <c r="D919" s="3" t="n">
-        <v>43161</v>
+        <v>45897</v>
       </c>
       <c r="E919" s="3" t="n">
-        <v>43217</v>
+        <v>45920</v>
       </c>
       <c r="F919" s="3" t="n">
-        <v>0</v>
+        <v>45658</v>
       </c>
       <c r="G919" s="3" t="n">
-        <v>0</v>
+        <v>45888</v>
       </c>
       <c r="H919" s="2" t="inlineStr">
         <is>
-          <t>27.04.2018</t>
+          <t>№ 123 от 20.09.2025</t>
         </is>
       </c>
       <c r="I919" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Проверка прекращена ввиду устранения нарушений субъектом проверки в период проверки.</t>
+        </is>
+      </c>
+      <c r="J919" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Тамбиев Рашид Умарович</v>
       </c>
       <c r="B920" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C920" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Дзержинского района</t>
+          <t>Определение АС Республики Северная Осетия-Алания от 08.07.2026 г. дело №А61-5176/2021, в процедуре банкроства Техова В.А. </t>
         </is>
       </c>
       <c r="D920" s="3" t="n">
-        <v>43165</v>
+        <v>46231</v>
       </c>
       <c r="E920" s="3" t="n">
-        <v>43406</v>
+        <v>46247</v>
       </c>
       <c r="F920" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G920" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H920" s="2" t="inlineStr">
         <is>
-          <t>02.11.2018</t>
+          <t>№ 260813-1  от 13.08.2026 г.</t>
         </is>
       </c>
       <c r="I920" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J920" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B921" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C921" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратура Дзержинского района</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D921" s="3" t="n">
-        <v>43349</v>
+        <v>43620</v>
       </c>
       <c r="E921" s="3" t="n">
-        <v>43406</v>
+        <v>43682</v>
       </c>
       <c r="F921" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G921" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H921" s="2" t="inlineStr">
         <is>
-          <t>№133 от 02.11.2018</t>
+          <t>№75 от 05.08.2019</t>
         </is>
       </c>
       <c r="I921" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J921" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J921" s="2" t="inlineStr">
+        <is>
+          <t>23.08.2019  - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B922" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C922" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D922" s="3" t="n">
-        <v>43822</v>
+        <v>43761</v>
       </c>
       <c r="E922" s="3" t="n">
-        <v>43880</v>
+        <v>43791</v>
       </c>
       <c r="F922" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G922" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H922" s="2" t="inlineStr">
         <is>
-          <t>№8 от 19.02.2020</t>
+          <t>№118 от 22.11.2019</t>
         </is>
       </c>
       <c r="I922" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J922" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B923" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C923" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба </t>
         </is>
       </c>
       <c r="D923" s="3" t="n">
-        <v>44004</v>
+        <v>44571</v>
       </c>
       <c r="E923" s="3" t="n">
-        <v>44012</v>
+        <v>44606</v>
       </c>
       <c r="F923" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G923" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H923" s="2" t="inlineStr">
         <is>
-          <t>Отказ заявителя от жалобы</t>
-[...2 lines deleted...]
-      <c r="I923" s="2"/>
+          <t>№7 от 14.02.2022 г.</t>
+        </is>
+      </c>
+      <c r="I923" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
       <c r="J923" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B924" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C924" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>ООО "Соловки Электросбыт"</t>
         </is>
       </c>
       <c r="D924" s="3" t="n">
-        <v>43986</v>
+        <v>44270</v>
       </c>
       <c r="E924" s="3" t="n">
-        <v>44029</v>
+        <v>44301</v>
       </c>
       <c r="F924" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G924" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H924" s="2" t="inlineStr">
         <is>
-          <t>№34 от 17.07.2020</t>
+          <t>№20 от 26.04.2021</t>
         </is>
       </c>
       <c r="I924" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J924" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B925" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C925" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Жалоба ИП Борухов М.Р непринятие мер по обжалованию отказа суда по взысканию с МО "Няндомское" 53млн.рублей ООО "Соловки Электросбыт"</t>
         </is>
       </c>
       <c r="D925" s="3" t="n">
-        <v>43522</v>
+        <v>44473</v>
       </c>
       <c r="E925" s="3" t="n">
-        <v>43580</v>
+        <v>44508</v>
       </c>
       <c r="F925" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G925" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H925" s="2" t="inlineStr">
         <is>
-          <t>№39 от 25.04.2019</t>
+          <t>№80  от 08.11.2021</t>
         </is>
       </c>
       <c r="I925" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Наршения не выявлены</t>
+        </is>
+      </c>
+      <c r="J925" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B926" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C926" s="2" t="inlineStr">
         <is>
-          <t>Частное определение А56-65024/2021 АС Санкт-Петербурга </t>
+          <t>жалоба МУП ГКС</t>
         </is>
       </c>
       <c r="D926" s="3" t="n">
-        <v>44747</v>
+        <v>44357</v>
       </c>
       <c r="E926" s="3" t="n">
-        <v>44778</v>
+        <v>44387</v>
       </c>
       <c r="F926" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G926" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H926" s="2" t="inlineStr">
         <is>
-          <t>№82 от 05.08.2022</t>
+          <t>№51 от 12.07.2021</t>
         </is>
       </c>
       <c r="I926" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J926" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Таштаналиева Гульзина Кокеновна</v>
       </c>
       <c r="B927" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C927" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>жалоба АО ТЭК от 11.04.25, в процедуре банкротства гр. Джураев З.А.</t>
         </is>
       </c>
       <c r="D927" s="3" t="n">
-        <v>45134</v>
+        <v>45772</v>
       </c>
       <c r="E927" s="3" t="n">
-        <v>45165</v>
+        <v>45792</v>
       </c>
       <c r="F927" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G927" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H927" s="2" t="inlineStr">
         <is>
-          <t>№70/15 от 28.08.2023 г.</t>
+          <t>40 от 15.05.2025</t>
         </is>
       </c>
       <c r="I927" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J927" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Токарева Елена Олеговна</v>
       </c>
       <c r="B928" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C928" s="2" t="inlineStr">
         <is>
-          <t>жалоба б/н,б/д ООО РФС "ГЛОРИЯ" в процедуре банкротства ООО "РФС "Глория"</t>
+          <t>представление прокуратуры Санкт-Петербурга Московский р-н от 23.06.23 в отношении ИК НОРД, сведения об обжаловании сделок не размещены, реквизитов сотрудников неистребованы</t>
         </is>
       </c>
       <c r="D928" s="3" t="n">
-        <v>45490</v>
+        <v>45100</v>
       </c>
       <c r="E928" s="3" t="n">
-        <v>45506</v>
+        <v>45148</v>
       </c>
       <c r="F928" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G928" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H928" s="2" t="inlineStr">
         <is>
-          <t>№ 43 от 16.08.2024</t>
+          <t>№64 от 10.08.23</t>
         </is>
       </c>
       <c r="I928" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>нарушений не выявлено</t>
         </is>
       </c>
       <c r="J928" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Токарева Елена Олеговна</v>
       </c>
       <c r="B929" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C929" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора Андроникова А.П. от 29.04.25,., в процедуре банкротсва ООО "Техлайн"</t>
+          <t>представление прокуратуры Московского р-на г. Санкт-Петербург от 29.11.24 ., в процедуре банкроства ООО "ИК "НОРД"</t>
         </is>
       </c>
       <c r="D929" s="3" t="n">
-        <v>45789</v>
+        <v>45638</v>
       </c>
       <c r="E929" s="3" t="n">
-        <v>45807</v>
+        <v>45653</v>
       </c>
       <c r="F929" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G929" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H929" s="2" t="inlineStr">
         <is>
-          <t>49 от 30.05.2025</t>
+          <t>№68 от 27.12.24</t>
         </is>
       </c>
       <c r="I929" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>нарушений не выявлено </t>
         </is>
       </c>
       <c r="J929" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Ушков Александр Вячеславович</v>
       </c>
       <c r="B930" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C930" s="2" t="inlineStr">
         <is>
-          <t>жалобы ООО "АКТИВ_ИНВЕСТ", ООО ЭТП "Тендерстандарт" от 10.06.25, в процедуре банкротсва ООО "Рыбак-возрождение"</t>
+          <t>ИФНС России по г. Тамбову</t>
         </is>
       </c>
       <c r="D930" s="3" t="n">
-        <v>45838</v>
+        <v>42016</v>
       </c>
       <c r="E930" s="3" t="n">
-        <v>45866</v>
+        <v>42047</v>
       </c>
       <c r="F930" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G930" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H930" s="2" t="inlineStr">
         <is>
-          <t>69 от 28.07.2025</t>
+          <t>12.02.2015</t>
         </is>
       </c>
       <c r="I930" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J930" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Ушков Александр Вячеславович</v>
       </c>
       <c r="B931" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C931" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Абышкина М.А. от 13.12.2025 г., в процедуре банкроства ООО "Полимир"</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D931" s="3" t="n">
-        <v>46021</v>
+        <v>45134</v>
       </c>
       <c r="E931" s="3" t="n">
-        <v>46076</v>
+        <v>45165</v>
       </c>
       <c r="F931" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G931" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H931" s="2" t="inlineStr">
         <is>
-          <t>№ 26 от 24.02.2026г.</t>
+          <t>№70/17 от 28.08.2023</t>
         </is>
       </c>
       <c r="I931" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J931" s="2"/>
+          <t>Нарушения  выявлены </t>
+        </is>
+      </c>
+      <c r="J931" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК, в связи с устранением нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Ушков Александр Вячеславович</v>
       </c>
       <c r="B932" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C932" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Директора ООО "Алтарагро" Корнеева О.Г. б/д, в процедуре банкроства ООО "Лесное"</t>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
         </is>
       </c>
       <c r="D932" s="3" t="n">
-        <v>46125</v>
+        <v>45329</v>
       </c>
       <c r="E932" s="3" t="n">
-        <v>46167</v>
+        <v>45336</v>
       </c>
       <c r="F932" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G932" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H932" s="2" t="inlineStr">
         <is>
-          <t>№ 260525-1</t>
+          <t>№16 от 14.02.2024</t>
         </is>
       </c>
       <c r="I932" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J932" s="2"/>
+          <t>Нарушения  выявлены </t>
+        </is>
+      </c>
+      <c r="J932" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2024  решение №11/1 устранить в течении месяца</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B933" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C933" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Абышкина М.А. от 25.04.2026г., в процедуре банкроства ООО "Полимир" </t>
+          <t>Межрайонная ИФНС России №29</t>
         </is>
       </c>
       <c r="D933" s="3" t="n">
-        <v>0</v>
+        <v>43151</v>
       </c>
       <c r="E933" s="3" t="n">
-        <v>0</v>
+        <v>43210</v>
       </c>
       <c r="F933" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G933" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H933" s="2" t="inlineStr">
         <is>
-          <t>15.05.2026 г.</t>
+          <t>20.04.2018</t>
         </is>
       </c>
       <c r="I933" s="2" t="inlineStr">
         <is>
-          <t>Возвращено заявителю. Ответ ранее направлен </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J933" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="n">
-        <v>Халезин Валерий Юрьевич</v>
+        <v>Хакимов Тимур Фаритович</v>
       </c>
       <c r="B934" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C934" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Абышкина М.А. от 13.05.2026г., в процедуре банкроства ООО "Полимир" </t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D934" s="3" t="n">
-        <v>0</v>
+        <v>45134</v>
       </c>
       <c r="E934" s="3" t="n">
-        <v>0</v>
+        <v>45165</v>
       </c>
       <c r="F934" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G934" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H934" s="2"/>
-[...1 lines deleted...]
-      <c r="J934" s="2"/>
+      <c r="H934" s="2" t="inlineStr">
+        <is>
+          <t>№70/18 от 28.08.2023</t>
+        </is>
+      </c>
+      <c r="I934" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения  выявлены </t>
+        </is>
+      </c>
+      <c r="J934" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="n">
         <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B935" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C935" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Абышкина М.А. от 23.05.2026г., в процедуре банкроства ООО "Полимир"</t>
+          <t>Жалоба АО "Россельхозбанк" С.-Петербургский региональный филиал</t>
         </is>
       </c>
       <c r="D935" s="3" t="n">
-        <v>0</v>
+        <v>42663</v>
       </c>
       <c r="E935" s="3" t="n">
-        <v>0</v>
+        <v>42695</v>
       </c>
       <c r="F935" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G935" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H935" s="2" t="inlineStr">
         <is>
-          <t>28.05.2026г.</t>
+          <t>21.11.2016</t>
         </is>
       </c>
       <c r="I935" s="2" t="inlineStr">
         <is>
-          <t>Ответ направлен ранее</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J935" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="n">
         <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B936" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C936" s="2" t="inlineStr">
         <is>
-          <t>жалоба Абышкина М.А. от 20.06.2026 г., в процедуре банкроства ООО "Полимир"</t>
+          <t>Мурманский РФ АО "Россельхозбанк"</t>
         </is>
       </c>
       <c r="D936" s="3" t="n">
-        <v>0</v>
+        <v>42542</v>
       </c>
       <c r="E936" s="3" t="n">
-        <v>0</v>
+        <v>42570</v>
       </c>
       <c r="F936" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G936" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H936" s="2" t="inlineStr">
         <is>
-          <t>01.07.2026 г.</t>
+          <t>19.07.2016</t>
         </is>
       </c>
       <c r="I936" s="2" t="inlineStr">
         <is>
-          <t>Отказ в рассмотрении жалобы. В тексте жалобы отсутсвует указания на факты нарушения АУ</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J936" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B937" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C937" s="2" t="inlineStr">
         <is>
-          <t>Жалоба УФНС по Удмуртской области </t>
+          <t>Жалоба Мурманский РФ АО "Россельхозбанк"</t>
         </is>
       </c>
       <c r="D937" s="3" t="n">
-        <v>45021</v>
+        <v>42744</v>
       </c>
       <c r="E937" s="3" t="n">
-        <v>45036</v>
+        <v>42773</v>
       </c>
       <c r="F937" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G937" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H937" s="2" t="inlineStr">
         <is>
-          <t>№34 от 20.04.2023</t>
+          <t>07.02.2017</t>
         </is>
       </c>
       <c r="I937" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J937" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="n">
-        <v>Харькина Ольга Геннадьевна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B938" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C938" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр.Красноперова,Марианнна Анатольевна</t>
+          <t>Представление прокуратура Дзержинского района</t>
         </is>
       </c>
       <c r="D938" s="3" t="n">
-        <v>43991</v>
+        <v>42832</v>
       </c>
       <c r="E938" s="3" t="n">
-        <v>44020</v>
+        <v>42865</v>
       </c>
       <c r="F938" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G938" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H938" s="2" t="inlineStr">
         <is>
-          <t>№30 от 08.07.2020</t>
+          <t>10.05.2017</t>
         </is>
       </c>
       <c r="I938" s="2" t="inlineStr">
         <is>
-          <t>Нарушений не выявлено</t>
-[...2 lines deleted...]
-      <c r="J938" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J938" s="2" t="inlineStr">
+        <is>
+          <t>02.06.2017 Замечание </t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B939" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C939" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры Первомайского района г. Ростова-на-Дону</t>
+          <t>Прокуратура Дзержинского района</t>
         </is>
       </c>
       <c r="D939" s="3" t="n">
-        <v>42948</v>
+        <v>43161</v>
       </c>
       <c r="E939" s="3" t="n">
-        <v>42978</v>
+        <v>43217</v>
       </c>
       <c r="F939" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G939" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H939" s="2" t="inlineStr">
         <is>
-          <t>№117 от 31.08.2017</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="I939" s="2" t="inlineStr">
         <is>
-          <t>Нарущения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J939" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B940" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C940" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Прокуратура Дзержинского района</t>
         </is>
       </c>
       <c r="D940" s="3" t="n">
-        <v>43761</v>
+        <v>43161</v>
       </c>
       <c r="E940" s="3" t="n">
-        <v>43797</v>
+        <v>43217</v>
       </c>
       <c r="F940" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G940" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H940" s="2" t="inlineStr">
         <is>
-          <t>№122 от 28.11.2019</t>
+          <t>27.04.2018</t>
         </is>
       </c>
       <c r="I940" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J940" s="2" t="inlineStr">
         <is>
-          <t>18.12.2019 - замечание</t>
+          <t>10.05.2018 Замечание </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B941" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C941" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Гордиенко А.В</t>
+          <t>Представление прокуратура Дзержинского района</t>
         </is>
       </c>
       <c r="D941" s="3" t="n">
-        <v>44784</v>
+        <v>43165</v>
       </c>
       <c r="E941" s="3" t="n">
-        <v>44820</v>
+        <v>43406</v>
       </c>
       <c r="F941" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G941" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H941" s="2" t="inlineStr">
         <is>
-          <t>№ 97 от 16.09.2022</t>
+          <t>02.11.2018</t>
         </is>
       </c>
       <c r="I941" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J941" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B942" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C942" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры г. Новошахтинска</t>
+          <t>Представление прокуратура Дзержинского района</t>
         </is>
       </c>
       <c r="D942" s="3" t="n">
-        <v>44998</v>
+        <v>43349</v>
       </c>
       <c r="E942" s="3" t="n">
-        <v>45029</v>
+        <v>43406</v>
       </c>
       <c r="F942" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G942" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H942" s="2" t="inlineStr">
         <is>
-          <t>№ 29 от 13.04.2023</t>
+          <t>№133 от 02.11.2018</t>
         </is>
       </c>
       <c r="I942" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J942" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B943" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C943" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры г. Шахты </t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D943" s="3" t="n">
-        <v>45044</v>
+        <v>43822</v>
       </c>
       <c r="E943" s="3" t="n">
-        <v>45061</v>
+        <v>43880</v>
       </c>
       <c r="F943" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G943" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H943" s="2" t="inlineStr">
         <is>
-          <t>№ 44 от 15.05.2023</t>
+          <t>№8 от 19.02.2020</t>
         </is>
       </c>
       <c r="I943" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J943" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B944" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C944" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ООО "МКК Колобок"</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D944" s="3" t="n">
-        <v>45264</v>
+        <v>44004</v>
       </c>
       <c r="E944" s="3" t="n">
-        <v>45281</v>
+        <v>44012</v>
       </c>
       <c r="F944" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G944" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H944" s="2" t="inlineStr">
         <is>
-          <t>№ 98 от 25.12.2023 </t>
-[...11 lines deleted...]
-      </c>
+          <t>Отказ заявителя от жалобы</t>
+        </is>
+      </c>
+      <c r="I944" s="2"/>
+      <c r="J944" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B945" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C945" s="2" t="inlineStr">
         <is>
-          <t>жалоба кредитора Захарова А.А. от 14.04.25, в процедуре банкротства гр. Благородов Д.В.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D945" s="3" t="n">
-        <v>45768</v>
+        <v>43986</v>
       </c>
       <c r="E945" s="3" t="n">
-        <v>45784</v>
+        <v>44029</v>
       </c>
       <c r="F945" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G945" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H945" s="2" t="inlineStr">
         <is>
-          <t>37 от 07.05.2025</t>
+          <t>№34 от 17.07.2020</t>
         </is>
       </c>
       <c r="I945" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J945" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="n">
-        <v>Чибисов Виктор Анатольевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B946" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C946" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Краснодарского края №32-24696/2024 от 24.10.2025, в процедуре банкротства гр. Геркула А.Н.</t>
+          <t>Жалоба</t>
         </is>
       </c>
       <c r="D946" s="3" t="n">
-        <v>45966</v>
+        <v>43522</v>
       </c>
       <c r="E946" s="3" t="n">
-        <v>45982</v>
+        <v>43580</v>
       </c>
       <c r="F946" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G946" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H946" s="2" t="inlineStr">
         <is>
-          <t>№ 124 от 26.11.2025 г.</t>
+          <t>№39 от 25.04.2019</t>
         </is>
       </c>
       <c r="I946" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
-[...2 lines deleted...]
-      <c r="J946" s="2"/>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J946" s="2" t="inlineStr">
+        <is>
+          <t>08.05.2019 - представление об устранении</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="n">
-        <v>Шакиров Азат Альбиртович</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B947" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C947" s="2" t="inlineStr">
         <is>
-          <t>Непринятие мер в установленный срок по подготовке, содержанию и предоставлению отчета АУ в суд и сторонами процедуры, чстное определение судья Ваганова В.В.</t>
+          <t>Частное определение А56-65024/2021 АС Санкт-Петербурга </t>
         </is>
       </c>
       <c r="D947" s="3" t="n">
-        <v>44480</v>
+        <v>44747</v>
       </c>
       <c r="E947" s="3" t="n">
-        <v>44511</v>
+        <v>44778</v>
       </c>
       <c r="F947" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G947" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H947" s="2" t="inlineStr">
         <is>
-          <t>№92 от 13.12.2021</t>
+          <t>№82 от 05.08.2022</t>
         </is>
       </c>
       <c r="I947" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены </t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J947" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="n">
-        <v>Шевелева Екатерина Олеговна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B948" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C948" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Мундусов А.А.</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D948" s="3" t="n">
-        <v>44654</v>
+        <v>45134</v>
       </c>
       <c r="E948" s="3" t="n">
-        <v>44697</v>
+        <v>45165</v>
       </c>
       <c r="F948" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G948" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H948" s="2" t="inlineStr">
         <is>
-          <t>№68 от 16.05.2022</t>
+          <t>№70/15 от 28.08.2023 г.</t>
         </is>
       </c>
       <c r="I948" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не вывлены</t>
-[...2 lines deleted...]
-      <c r="J948" s="2"/>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J948" s="2" t="inlineStr">
+        <is>
+          <t>28.08.2023, не возбуждать ДК , в связи с устранением нарушений</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="n">
-        <v>Шевелева Екатерина Олеговна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B949" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C949" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Мундусов А.А., не исполнение требований судебного акта от 23.08.2021</t>
+          <t>жалоба б/н,б/д ООО РФС "ГЛОРИЯ" в процедуре банкротства ООО "РФС "Глория"</t>
         </is>
       </c>
       <c r="D949" s="3" t="n">
-        <v>44659</v>
+        <v>45490</v>
       </c>
       <c r="E949" s="3" t="n">
-        <v>44692</v>
+        <v>45506</v>
       </c>
       <c r="F949" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G949" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H949" s="2" t="inlineStr">
         <is>
-          <t>№67 от 11.05.2022</t>
+          <t>№ 43 от 16.08.2024</t>
         </is>
       </c>
       <c r="I949" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не вывлены</t>
+          <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J949" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="n">
-        <v>Шевелева Екатерина Олеговна</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B950" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C950" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры Центрального района г. Калининград от 31.05.24г.,  в процедуре банкротства ООО "МТК-Сильвия"</t>
+          <t>жалоба кредитора Андроникова А.П. от 29.04.25,., в процедуре банкротсва ООО "Техлайн"</t>
         </is>
       </c>
       <c r="D950" s="3" t="n">
-        <v>45454</v>
+        <v>45789</v>
       </c>
       <c r="E950" s="3" t="n">
-        <v>45470</v>
+        <v>45807</v>
       </c>
       <c r="F950" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G950" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H950" s="2" t="inlineStr">
         <is>
-          <t>№37 от 27.06.2024</t>
+          <t>49 от 30.05.2025</t>
         </is>
       </c>
       <c r="I950" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J950" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="n">
-        <v>Шокальский Владислав Николаевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B951" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C951" s="2" t="inlineStr">
         <is>
-          <t>Жалоба гр. Абдулахатова А.М. от 25.09.2025 через Управление Росреестра по Краснодарскому краю, в процедуре банкротства гр. Поперечкой Е.А.</t>
+          <t>жалобы ООО "АКТИВ_ИНВЕСТ", ООО ЭТП "Тендерстандарт" от 10.06.25, в процедуре банкротсва ООО "Рыбак-возрождение"</t>
         </is>
       </c>
       <c r="D951" s="3" t="n">
-        <v>45966</v>
+        <v>45838</v>
       </c>
       <c r="E951" s="3" t="n">
-        <v>45982</v>
+        <v>45866</v>
       </c>
       <c r="F951" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G951" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H951" s="2" t="inlineStr">
         <is>
-          <t>№ 123 от 26.11.2025 г.</t>
+          <t>69 от 28.07.2025</t>
         </is>
       </c>
       <c r="I951" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J951" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J951" s="2" t="inlineStr">
+        <is>
+          <t>17 от 22.08.2025, предупреждение,устранение в срок</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B952" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C952" s="2" t="inlineStr">
         <is>
-          <t>Представление прокуратуры Хоста-Сочи </t>
+          <t>Жалоба Абышкина М.А. от 13.12.2025 г., в процедуре банкроства ООО "Полимир"</t>
         </is>
       </c>
       <c r="D952" s="3" t="n">
-        <v>44625</v>
+        <v>46021</v>
       </c>
       <c r="E952" s="3" t="n">
-        <v>44656</v>
+        <v>46076</v>
       </c>
       <c r="F952" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G952" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H952" s="2" t="inlineStr">
         <is>
-          <t>№42 от 05.04.2022</t>
+          <t>№ 26 от 24.02.2026г.</t>
         </is>
       </c>
       <c r="I952" s="2" t="inlineStr">
         <is>
           <t>Нарушения не выявлены </t>
         </is>
       </c>
       <c r="J952" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B953" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C953" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
+          <t>Жалоба Директора ООО "Алтарагро" Корнеева О.Г. б/д, в процедуре банкроства ООО "Лесное"</t>
         </is>
       </c>
       <c r="D953" s="3" t="n">
-        <v>45134</v>
+        <v>46125</v>
       </c>
       <c r="E953" s="3" t="n">
-        <v>45165</v>
+        <v>46167</v>
       </c>
       <c r="F953" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G953" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H953" s="2" t="inlineStr">
         <is>
-          <t>№70/16 от 28.08.2023</t>
+          <t>№ 260525-1</t>
         </is>
       </c>
       <c r="I953" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J953" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B954" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C954" s="2" t="inlineStr">
         <is>
-          <t>представление Анапской межрайонной прокуратуры от 28.12.2023г., в  отношении процедуры ООО "Элита", по нарушениям допущенным АУ Юшкин А.Г.</t>
+          <t>Жалоба Абышкина М.А. от 25.04.2026г., в процедуре банкроства ООО "Полимир" </t>
         </is>
       </c>
       <c r="D954" s="3" t="n">
-        <v>45302</v>
+        <v>0</v>
       </c>
       <c r="E954" s="3" t="n">
-        <v>45320</v>
+        <v>0</v>
       </c>
       <c r="F954" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G954" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H954" s="2" t="inlineStr">
         <is>
-          <t>№4 от 29.01.2024</t>
+          <t>15.05.2026 г.</t>
         </is>
       </c>
       <c r="I954" s="2" t="inlineStr">
         <is>
-          <t>нарушения выявлены, предупреждение</t>
-[...6 lines deleted...]
-      </c>
+          <t>Возвращено заявителю. Ответ ранее направлен </t>
+        </is>
+      </c>
+      <c r="J954" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B955" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C955" s="2" t="inlineStr">
         <is>
-          <t>жалоба Представление Анапской прокуратуры</t>
+          <t>Жалоба Абышкина М.А. от 13.05.2026г., в процедуре банкроства ООО "Полимир" </t>
         </is>
       </c>
       <c r="D955" s="3" t="n">
-        <v>44474</v>
+        <v>0</v>
       </c>
       <c r="E955" s="3" t="n">
-        <v>44484</v>
+        <v>0</v>
       </c>
       <c r="F955" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G955" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H955" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H955" s="2"/>
+      <c r="I955" s="2"/>
+      <c r="J955" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B956" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C956" s="2" t="inlineStr">
         <is>
-          <t>жалоба представление прокуратуры г.Сочи Хостинский р-он от 12.07.2023</t>
+          <t>Жалоба Абышкина М.А. от 23.05.2026г., в процедуре банкроства ООО "Полимир"</t>
         </is>
       </c>
       <c r="D956" s="3" t="n">
-        <v>45264</v>
+        <v>0</v>
       </c>
       <c r="E956" s="3" t="n">
-        <v>45280</v>
+        <v>0</v>
       </c>
       <c r="F956" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G956" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H956" s="2" t="inlineStr">
         <is>
-          <t>№ 96 от 20.12.2023</t>
+          <t>28.05.2026г.</t>
         </is>
       </c>
       <c r="I956" s="2" t="inlineStr">
         <is>
-          <t>нарушения не выявлены</t>
+          <t>Ответ направлен ранее</t>
         </is>
       </c>
       <c r="J956" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Халезин Валерий Юрьевич</v>
       </c>
       <c r="B957" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C957" s="2" t="inlineStr">
         <is>
-          <t>представление прокуратуры г. Геленджика от 14.05.2024 в отношении гр. Хомрач И.И.</t>
+          <t>жалоба Абышкина М.А. от 20.06.2026 г., в процедуре банкроства ООО "Полимир"</t>
         </is>
       </c>
       <c r="D957" s="3" t="n">
-        <v>45429</v>
+        <v>0</v>
       </c>
       <c r="E957" s="3" t="n">
-        <v>45448</v>
+        <v>0</v>
       </c>
       <c r="F957" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G957" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H957" s="2" t="inlineStr">
         <is>
-          <t>№32 от 05.06.2024</t>
+          <t>01.07.2026 г.</t>
         </is>
       </c>
       <c r="I957" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Отказ в рассмотрении жалобы. В тексте жалобы отсутсвует указания на факты нарушения АУ</t>
+        </is>
+      </c>
+      <c r="J957" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="n">
-        <v>Юшкин Александр Геннадьевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B958" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C958" s="2" t="inlineStr">
         <is>
-          <t>Представление Прокуратуры РФ Красноармейского района Краснодарского края от 10.03.2026г, в отношении ООО "Мясо Кубани"</t>
+          <t>Жалоба УФНС по Удмуртской области </t>
         </is>
       </c>
       <c r="D958" s="3" t="n">
-        <v>46107</v>
+        <v>45021</v>
       </c>
       <c r="E958" s="3" t="n">
-        <v>46125</v>
+        <v>45036</v>
       </c>
       <c r="F958" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G958" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H958" s="2" t="inlineStr">
         <is>
-          <t>№ 56 от 13.04.2026</t>
+          <t>№34 от 20.04.2023</t>
         </is>
       </c>
       <c r="I958" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J958" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Харькина Ольга Геннадьевна</v>
       </c>
       <c r="B959" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C959" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Отто Е.А.</t>
+          <t>Жалоба гр.Красноперова,Марианнна Анатольевна</t>
         </is>
       </c>
       <c r="D959" s="3" t="n">
-        <v>41848</v>
+        <v>43991</v>
       </c>
       <c r="E959" s="3" t="n">
-        <v>41869</v>
+        <v>44020</v>
       </c>
       <c r="F959" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G959" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H959" s="2" t="inlineStr">
         <is>
-          <t>18.08.2014</t>
+          <t>№30 от 08.07.2020</t>
         </is>
       </c>
       <c r="I959" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
+          <t>Нарушений не выявлено</t>
         </is>
       </c>
       <c r="J959" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B960" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C960" s="2" t="inlineStr">
         <is>
-          <t>Жалоба</t>
+          <t>Представление Прокуратуры Первомайского района г. Ростова-на-Дону</t>
         </is>
       </c>
       <c r="D960" s="3" t="n">
-        <v>43529</v>
+        <v>42948</v>
       </c>
       <c r="E960" s="3" t="n">
-        <v>43585</v>
+        <v>42978</v>
       </c>
       <c r="F960" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G960" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H960" s="2" t="inlineStr">
         <is>
-          <t>№41 от 30.04.2019</t>
+          <t>№117 от 31.08.2017</t>
         </is>
       </c>
       <c r="I960" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарущения не выявлены</t>
+        </is>
+      </c>
+      <c r="J960" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B961" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C961" s="2" t="inlineStr">
         <is>
           <t>Жалоба</t>
         </is>
       </c>
       <c r="D961" s="3" t="n">
-        <v>43843</v>
+        <v>43761</v>
       </c>
       <c r="E961" s="3" t="n">
-        <v>43901</v>
+        <v>43797</v>
       </c>
       <c r="F961" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G961" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H961" s="2" t="inlineStr">
         <is>
-          <t>№12 ото 11.03.2020</t>
+          <t>№122 от 28.11.2019</t>
         </is>
       </c>
       <c r="I961" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J961" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J961" s="2" t="inlineStr">
+        <is>
+          <t>18.12.2019 - замечание</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B962" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C962" s="2" t="inlineStr">
         <is>
-          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+          <t>Жалоба гр. Гордиенко А.В</t>
         </is>
       </c>
       <c r="D962" s="3" t="n">
-        <v>45329</v>
+        <v>44784</v>
       </c>
       <c r="E962" s="3" t="n">
-        <v>45336</v>
+        <v>44820</v>
       </c>
       <c r="F962" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G962" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H962" s="2" t="inlineStr">
         <is>
-          <t>18 от 14.02.2024</t>
+          <t>№ 97 от 16.09.2022</t>
         </is>
       </c>
       <c r="I962" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены </t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J962" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B963" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C963" s="2" t="inlineStr">
         <is>
-          <t>Жалоба предприятие банкрот ОАО"Агроспецсервис" г.Саранск</t>
+          <t>Представление Прокуратуры г. Новошахтинска</t>
         </is>
       </c>
       <c r="D963" s="3" t="n">
-        <v>44077</v>
+        <v>44998</v>
       </c>
       <c r="E963" s="3" t="n">
-        <v>44107</v>
+        <v>45029</v>
       </c>
       <c r="F963" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G963" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H963" s="2" t="inlineStr">
         <is>
-          <t>№58 от 05.10.2020</t>
+          <t>№ 29 от 13.04.2023</t>
         </is>
       </c>
       <c r="I963" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены </t>
+          <t>Нарушения не выявлены</t>
         </is>
       </c>
       <c r="J963" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B964" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C964" s="2" t="inlineStr">
         <is>
-          <t>жалобы от 12.12.24, от 12.12.24, от 14.12.24, от 22.12.24 представителя Сдельникова Я.А., поступившие через Росреетр по Вологодской обл., в процедуре банкротсва гр. Гончарова Ю.Ю</t>
+          <t>Представление Прокуратуры г. Шахты </t>
         </is>
       </c>
       <c r="D964" s="3" t="n">
-        <v>45677</v>
+        <v>45044</v>
       </c>
       <c r="E964" s="3" t="n">
-        <v>45705</v>
+        <v>45061</v>
       </c>
       <c r="F964" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G964" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H964" s="2" t="inlineStr">
         <is>
-          <t>5 от 17.02.2025</t>
+          <t>№ 44 от 15.05.2023</t>
         </is>
       </c>
       <c r="I964" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J964" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B965" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C965" s="2" t="inlineStr">
         <is>
-          <t>жалобы от 12.12.24, от 14.12.24, от 23.12.24, от 24.12.24 представителя Сдельникова Я.А., поступившие через Росреетр по Республике Карелия, , в процедуре банкротсва гр. Никандров А.С., ООО "Молочная ферма "Искра"</t>
+          <t>Жалоба ООО "МКК Колобок"</t>
         </is>
       </c>
       <c r="D965" s="3" t="n">
-        <v>45685</v>
+        <v>45264</v>
       </c>
       <c r="E965" s="3" t="n">
-        <v>45705</v>
+        <v>45281</v>
       </c>
       <c r="F965" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G965" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H965" s="2" t="inlineStr">
         <is>
-          <t>6 от 17.02.2025</t>
+          <t>№ 98 от 25.12.2023 </t>
         </is>
       </c>
       <c r="I965" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J965" s="2" t="inlineStr">
         <is>
-          <t>5/1 от 17.03.2025,, предупреждение, устранение нарушений в мес. срок</t>
+          <t>29.02.2024 не передавать в ДК устранено </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B966" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C966" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Санкт-Петербурга и Ленинградской обл. от 24.04.25, в процедуре банкротсва гр. Сабитовой Г.Н.</t>
+          <t>жалоба кредитора Захарова А.А. от 14.04.25, в процедуре банкротства гр. Благородов Д.В.</t>
         </is>
       </c>
       <c r="D966" s="3" t="n">
-        <v>45789</v>
+        <v>45768</v>
       </c>
       <c r="E966" s="3" t="n">
-        <v>45804</v>
+        <v>45784</v>
       </c>
       <c r="F966" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G966" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H966" s="2" t="inlineStr">
         <is>
-          <t>46 от 27.05.2025</t>
+          <t>37 от 07.05.2025</t>
         </is>
       </c>
       <c r="I966" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J966" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B967" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C967" s="2" t="inlineStr">
         <is>
-          <t>определениеи АС Санкт-Петербурга и Ленобласти от 28.04.25,, в прроцедуре банкротсва гр. Гусейнзаде Э.Ш.О.</t>
+          <t>Определение АС Краснодарского края №32-24696/2024 от 24.10.2025, в процедуре банкротства гр. Геркула А.Н.</t>
         </is>
       </c>
       <c r="D967" s="3" t="n">
-        <v>45792</v>
+        <v>45966</v>
       </c>
       <c r="E967" s="3" t="n">
-        <v>45807</v>
+        <v>45982</v>
       </c>
       <c r="F967" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G967" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H967" s="2" t="inlineStr">
         <is>
-          <t>48 от 30.05.2025</t>
+          <t>№ 124 от 26.11.2025 г.</t>
         </is>
       </c>
       <c r="I967" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J967" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Чибисов Виктор Анатольевич</v>
       </c>
       <c r="B968" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C968" s="2" t="inlineStr">
         <is>
-          <t>представлени прокуратуры Центрального района г.Калининграда от 19.06.25,  в проц банкротства гр. Михеевой Ж.А.</t>
+          <t>Жалоба Воронова И.Ф. от 12.08.2026 г., в процедуре банкроства Пудовкина К.А.</t>
         </is>
       </c>
       <c r="D968" s="3" t="n">
-        <v>45833</v>
+        <v>46250</v>
       </c>
       <c r="E968" s="3" t="n">
-        <v>45849</v>
+        <v>46267</v>
       </c>
       <c r="F968" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G968" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H968" s="2" t="inlineStr">
         <is>
-          <t>61 от 11.072025</t>
+          <t>№ 260902-2 от 02.09.2026 г.</t>
         </is>
       </c>
       <c r="I968" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J968" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Шакиров Азат Альбиртович</v>
       </c>
       <c r="B969" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C969" s="2" t="inlineStr">
         <is>
-          <t>Определение АС Санкт-Петербурга и Ленинградской обл. А56-16965/2024 от 15.04.25, в процедуре банкротсва гр. Верина Н.В.</t>
+          <t>Непринятие мер в установленный срок по подготовке, содержанию и предоставлению отчета АУ в суд и сторонами процедуры, чстное определение судья Ваганова В.В.</t>
         </is>
       </c>
       <c r="D969" s="3" t="n">
-        <v>45852</v>
+        <v>44480</v>
       </c>
       <c r="E969" s="3" t="n">
-        <v>45868</v>
+        <v>44511</v>
       </c>
       <c r="F969" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G969" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H969" s="2" t="inlineStr">
         <is>
-          <t>73 от 30.07.2025</t>
+          <t>№92 от 13.12.2021</t>
         </is>
       </c>
       <c r="I969" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J969" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Шевелева Екатерина Олеговна</v>
       </c>
       <c r="B970" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C970" s="2" t="inlineStr">
         <is>
-          <t>уведомление Росреестра по РК от 04.08.25, в отношении привлечения АУ Ямовой В.В. в порядке 14.13 КоАП РФ А26-3654/25, в процедуре банкротства гр. Никандров А.С., ООО МФ ИСКРА¶</t>
+          <t>Жалоба гр. Мундусов А.А.</t>
         </is>
       </c>
       <c r="D970" s="3" t="n">
-        <v>45881</v>
+        <v>44654</v>
       </c>
       <c r="E970" s="3" t="n">
-        <v>45896</v>
+        <v>44697</v>
       </c>
       <c r="F970" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G970" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H970" s="2" t="inlineStr">
         <is>
-          <t>81 от 27.08.2025</t>
+          <t>№68 от 16.05.2022</t>
         </is>
       </c>
       <c r="I970" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не вывлены</t>
+        </is>
+      </c>
+      <c r="J970" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Шевелева Екатерина Олеговна</v>
       </c>
       <c r="B971" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C971" s="2" t="inlineStr">
         <is>
-          <t>Уведомление Росреестра по Кировской  обл. от 12.09.25, в отношении 14.13 КоАП РФ, в процедуре банкротсва ООО "Песковский торг"¶</t>
+          <t>Жалоба гр. Мундусов А.А., не исполнение требований судебного акта от 23.08.2021</t>
         </is>
       </c>
       <c r="D971" s="3" t="n">
-        <v>45916</v>
+        <v>44659</v>
       </c>
       <c r="E971" s="3" t="n">
-        <v>45932</v>
+        <v>44692</v>
       </c>
       <c r="F971" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G971" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H971" s="2" t="inlineStr">
         <is>
-          <t>94 от 02.10.2025</t>
+          <t>№67 от 11.05.2022</t>
         </is>
       </c>
       <c r="I971" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не вывлены</t>
+        </is>
+      </c>
+      <c r="J971" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Шевелева Екатерина Олеговна</v>
       </c>
       <c r="B972" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C972" s="2" t="inlineStr">
         <is>
-          <t>жалоба ПАО Совкомбанк б/н,б/д, через Росреестр по Ленинградской обл от 06.10.25., в процедуре банкротсва гр. Жигалкин Ю.В. ¶</t>
+          <t>Представление прокуратуры Центрального района г. Калининград от 31.05.24г.,  в процедуре банкротства ООО "МТК-Сильвия"</t>
         </is>
       </c>
       <c r="D972" s="3" t="n">
-        <v>45939</v>
+        <v>45454</v>
       </c>
       <c r="E972" s="3" t="n">
-        <v>45954</v>
+        <v>45470</v>
       </c>
       <c r="F972" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G972" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H972" s="2" t="inlineStr">
         <is>
-          <t>107 от 24.10.2025</t>
+          <t>№37 от 27.06.2024</t>
         </is>
       </c>
       <c r="I972" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J972" s="2" t="inlineStr">
         <is>
-          <t>33/5 от 06.11.2025, предупреждение, устранение нарушений в срок</t>
+          <t>27.06.2024, не передавать в ДК в связи с устранением </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Шокальский Владислав Николаевич</v>
       </c>
       <c r="B973" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C973" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Яковых А.В. №А56-26424/2024</t>
+          <t>Жалоба гр. Абдулахатова А.М. от 25.09.2025 через Управление Росреестра по Краснодарскому краю, в процедуре банкротства гр. Поперечкой Е.А.</t>
         </is>
       </c>
       <c r="D973" s="3" t="n">
-        <v>45986</v>
+        <v>45966</v>
       </c>
       <c r="E973" s="3" t="n">
-        <v>46002</v>
+        <v>45982</v>
       </c>
       <c r="F973" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G973" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H973" s="2" t="inlineStr">
         <is>
-          <t>№ 138 от 11.12.2025 г.</t>
+          <t>№ 123 от 26.11.2025 г.</t>
         </is>
       </c>
       <c r="I973" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J973" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B974" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C974" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Совкомбанк", в процедуре  банкроства Ягудаевой О.А. №А56-2361/2024</t>
+          <t>Представление прокуратуры Хоста-Сочи </t>
         </is>
       </c>
       <c r="D974" s="3" t="n">
-        <v>45986</v>
+        <v>44625</v>
       </c>
       <c r="E974" s="3" t="n">
-        <v>46002</v>
+        <v>44656</v>
       </c>
       <c r="F974" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G974" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H974" s="2" t="inlineStr">
         <is>
-          <t>№ 137 от 11.12.2025 г</t>
+          <t>№42 от 05.04.2022</t>
         </is>
       </c>
       <c r="I974" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
-[...6 lines deleted...]
-      </c>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J974" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B975" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C975" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Прошкина М.К. 3А56-59216/2023</t>
+          <t>Служебная записка вице-президента о нарушениях Положения о порядке подготовки отчетности </t>
         </is>
       </c>
       <c r="D975" s="3" t="n">
-        <v>45986</v>
+        <v>45134</v>
       </c>
       <c r="E975" s="3" t="n">
-        <v>46002</v>
+        <v>45165</v>
       </c>
       <c r="F975" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G975" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H975" s="2" t="inlineStr">
         <is>
-          <t>№ 135 от 11.12.2025 г.</t>
+          <t>№70/16 от 28.08.2023</t>
         </is>
       </c>
       <c r="I975" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>Нарушения выявлены </t>
         </is>
       </c>
       <c r="J975" s="2" t="inlineStr">
         <is>
-          <t>40 от 29.12.2025, предепреждение, устранение нарушений в срок</t>
+          <t>28.08.2023.,не возбуждать ДК, в связи с устранением нарушений </t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B976" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C976" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Совкомбанк", в процедуре  банкроства Петрачковой А.Г. №А56-125404/2023</t>
+          <t>представление Анапской межрайонной прокуратуры от 28.12.2023г., в  отношении процедуры ООО "Элита", по нарушениям допущенным АУ Юшкин А.Г.</t>
         </is>
       </c>
       <c r="D976" s="3" t="n">
-        <v>45986</v>
+        <v>45302</v>
       </c>
       <c r="E976" s="3" t="n">
-        <v>46002</v>
+        <v>45320</v>
       </c>
       <c r="F976" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G976" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H976" s="2" t="inlineStr">
         <is>
-          <t>№ 136 от 11.12.2025 г.</t>
+          <t>№4 от 29.01.2024</t>
         </is>
       </c>
       <c r="I976" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>нарушения выявлены, предупреждение</t>
         </is>
       </c>
       <c r="J976" s="2" t="inlineStr">
         <is>
-          <t>40 от 29.12.2025, предепреждение, устранение нарушений в срок</t>
+          <t>14.03.2024, №12</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B977" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C977" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Совкомбанк", в процедуре  банкроства Константинов А.О. А66-18524/2023</t>
+          <t>жалоба Представление Анапской прокуратуры</t>
         </is>
       </c>
       <c r="D977" s="3" t="n">
-        <v>46014</v>
+        <v>44474</v>
       </c>
       <c r="E977" s="3" t="n">
-        <v>46042</v>
+        <v>44484</v>
       </c>
       <c r="F977" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G977" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H977" s="2" t="inlineStr">
         <is>
-          <t>№ 4 от 20.01.2026 г.</t>
+          <t>№74 от 15.10.2021</t>
         </is>
       </c>
       <c r="I977" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J977" s="2" t="inlineStr">
         <is>
-          <t>1/1 от 26.01.2026, предупреждение, устранение в срок</t>
+          <t>01.11.21, предупреждение</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B978" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C978" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Сидякина Д.Н. А56-129530/2023</t>
+          <t>жалоба представление прокуратуры г.Сочи Хостинский р-он от 12.07.2023</t>
         </is>
       </c>
       <c r="D978" s="3" t="n">
-        <v>46087</v>
+        <v>45264</v>
       </c>
       <c r="E978" s="3" t="n">
-        <v>46108</v>
+        <v>45280</v>
       </c>
       <c r="F978" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G978" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H978" s="2" t="inlineStr">
         <is>
-          <t>№ 45 от 27.03.2026г.</t>
+          <t>№ 96 от 20.12.2023</t>
         </is>
       </c>
       <c r="I978" s="2" t="inlineStr">
         <is>
-          <t>Нарушения выявлены</t>
+          <t>нарушения не выявлены</t>
         </is>
       </c>
       <c r="J978" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B979" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C979" s="2" t="inlineStr">
         <is>
-          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Вериной Н.В.А56-16965/2024</t>
+          <t>представление прокуратуры г. Геленджика от 14.05.2024 в отношении гр. Хомрач И.И.</t>
         </is>
       </c>
       <c r="D979" s="3" t="n">
-        <v>46087</v>
+        <v>45429</v>
       </c>
       <c r="E979" s="3" t="n">
-        <v>46111</v>
+        <v>45448</v>
       </c>
       <c r="F979" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G979" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H979" s="2" t="inlineStr">
         <is>
-          <t>№ 48 от 30.03.2026г.</t>
+          <t>№32 от 05.06.2024</t>
         </is>
       </c>
       <c r="I979" s="2" t="inlineStr">
         <is>
           <t>Нарушения выявлены</t>
         </is>
       </c>
       <c r="J979" s="2" t="inlineStr">
         <is>
-          <t>260420-1 от 20.04.2026, предупреждение, устранение нарушений в мес. срок</t>
+          <t>26.04.24, предписание об устранении нарушений в теч 2-х мес</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B980" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C980" s="2" t="inlineStr">
         <is>
-          <t>Жалоба Нефедова Е.Г. от 15.05.2026г., в процедуре банкроства Прошкина М.К.</t>
+          <t>Представление Прокуратуры РФ Красноармейского района Краснодарского края от 10.03.2026г, в отношении ООО "Мясо Кубани"</t>
         </is>
       </c>
       <c r="D980" s="3" t="n">
-        <v>46163</v>
+        <v>46107</v>
       </c>
       <c r="E980" s="3" t="n">
-        <v>46181</v>
+        <v>46125</v>
       </c>
       <c r="F980" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G980" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H980" s="2" t="inlineStr">
         <is>
-          <t>№ 260608-1 от 08.06.2026 г.</t>
+          <t>№ 56 от 13.04.2026</t>
         </is>
       </c>
       <c r="I980" s="2" t="inlineStr">
         <is>
-          <t>Нарушения не выявлены</t>
-[...2 lines deleted...]
-      <c r="J980" s="2"/>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J980" s="2" t="inlineStr">
+        <is>
+          <t>260515-2 от 15.05.2026, предупреждение</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B981" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C981" s="2" t="inlineStr">
         <is>
-          <t>Письмо Управления Росреестра по Тверской области от 17.07.2026г., в процедуре банкроства Жениевского А.П.</t>
+          <t>Жалоба Петровского Д.С. от 19.08.2026 г., без указания должника,  о нарушениях ФЗ о рекламе</t>
         </is>
       </c>
       <c r="D981" s="3" t="n">
-        <v>46226</v>
+        <v>46293</v>
       </c>
       <c r="E981" s="3" t="n">
-        <v>46244</v>
+        <v>46293</v>
       </c>
       <c r="F981" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G981" s="3" t="n">
         <v>0</v>
       </c>
-      <c r="H981" s="2"/>
-      <c r="I981" s="2"/>
+      <c r="H981" s="2" t="inlineStr">
+        <is>
+          <t>№ 260928-1 от 28.09.2026 г.</t>
+        </is>
+      </c>
+      <c r="I981" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
       <c r="J981" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="1" t="n">
-        <v>Ямовой Виктор Васильевич</v>
+        <v>Юшкин Александр Геннадьевич</v>
       </c>
       <c r="B982" s="2" t="inlineStr">
         <is>
           <t>ВнеплановаяПроверка</t>
         </is>
       </c>
       <c r="C982" s="2" t="inlineStr">
         <is>
-          <t>Письмо Управления Росреестра по Тверской области от 17.07.2026г., в процедуре банкроства Константинова А.О.</t>
+          <t>Жалоба Ермакова М.В., без указания дожника, о нарушениях ФЗ о рекламе</t>
         </is>
       </c>
       <c r="D982" s="3" t="n">
-        <v>46226</v>
+        <v>46283</v>
       </c>
       <c r="E982" s="3" t="n">
-        <v>46244</v>
+        <v>46297</v>
       </c>
       <c r="F982" s="3" t="n">
         <v>0</v>
       </c>
       <c r="G982" s="3" t="n">
         <v>0</v>
       </c>
       <c r="H982" s="2"/>
       <c r="I982" s="2"/>
       <c r="J982" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
+      <c r="A983" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B983" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C983" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба Отто Е.А.</t>
+        </is>
+      </c>
+      <c r="D983" s="3" t="n">
+        <v>41848</v>
+      </c>
+      <c r="E983" s="3" t="n">
+        <v>41869</v>
+      </c>
+      <c r="F983" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G983" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H983" s="2" t="inlineStr">
+        <is>
+          <t>18.08.2014</t>
+        </is>
+      </c>
+      <c r="I983" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J983" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
+      <c r="A984" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B984" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C984" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба</t>
+        </is>
+      </c>
+      <c r="D984" s="3" t="n">
+        <v>43529</v>
+      </c>
+      <c r="E984" s="3" t="n">
+        <v>43585</v>
+      </c>
+      <c r="F984" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G984" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H984" s="2" t="inlineStr">
+        <is>
+          <t>№41 от 30.04.2019</t>
+        </is>
+      </c>
+      <c r="I984" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J984" s="2" t="inlineStr">
+        <is>
+          <t>17.05.2019 - замечание</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
+      <c r="A985" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B985" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C985" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба</t>
+        </is>
+      </c>
+      <c r="D985" s="3" t="n">
+        <v>43843</v>
+      </c>
+      <c r="E985" s="3" t="n">
+        <v>43901</v>
+      </c>
+      <c r="F985" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G985" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H985" s="2" t="inlineStr">
+        <is>
+          <t>№12 ото 11.03.2020</t>
+        </is>
+      </c>
+      <c r="I985" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J985" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
+      <c r="A986" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B986" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C986" s="2" t="inlineStr">
+        <is>
+          <t>Служебная записка 05.02.24 Вице-Президента Ассоциации о нарушениях требований ФЗ "О несостоятельности ( банкротстве)", в части отсутствия действующего договора страхования </t>
+        </is>
+      </c>
+      <c r="D986" s="3" t="n">
+        <v>45329</v>
+      </c>
+      <c r="E986" s="3" t="n">
+        <v>45336</v>
+      </c>
+      <c r="F986" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G986" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H986" s="2" t="inlineStr">
+        <is>
+          <t>18 от 14.02.2024</t>
+        </is>
+      </c>
+      <c r="I986" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены </t>
+        </is>
+      </c>
+      <c r="J986" s="2" t="inlineStr">
+        <is>
+          <t>04.03.2024 не привлекать в ДК ,  в связи с устранением нарушения</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
+      <c r="A987" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B987" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C987" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба предприятие банкрот ОАО"Агроспецсервис" г.Саранск</t>
+        </is>
+      </c>
+      <c r="D987" s="3" t="n">
+        <v>44077</v>
+      </c>
+      <c r="E987" s="3" t="n">
+        <v>44107</v>
+      </c>
+      <c r="F987" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G987" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H987" s="2" t="inlineStr">
+        <is>
+          <t>№58 от 05.10.2020</t>
+        </is>
+      </c>
+      <c r="I987" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены </t>
+        </is>
+      </c>
+      <c r="J987" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
+      <c r="A988" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B988" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C988" s="2" t="inlineStr">
+        <is>
+          <t>жалобы от 12.12.24, от 12.12.24, от 14.12.24, от 22.12.24 представителя Сдельникова Я.А., поступившие через Росреетр по Вологодской обл., в процедуре банкротсва гр. Гончарова Ю.Ю</t>
+        </is>
+      </c>
+      <c r="D988" s="3" t="n">
+        <v>45677</v>
+      </c>
+      <c r="E988" s="3" t="n">
+        <v>45705</v>
+      </c>
+      <c r="F988" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G988" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H988" s="2" t="inlineStr">
+        <is>
+          <t>5 от 17.02.2025</t>
+        </is>
+      </c>
+      <c r="I988" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J988" s="2" t="inlineStr">
+        <is>
+          <t>5/1 от 17.03.2025, предупреждение, устранение нарушений в мес. срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
+      <c r="A989" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B989" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C989" s="2" t="inlineStr">
+        <is>
+          <t>жалобы от 12.12.24, от 14.12.24, от 23.12.24, от 24.12.24 представителя Сдельникова Я.А., поступившие через Росреетр по Республике Карелия, , в процедуре банкротсва гр. Никандров А.С., ООО "Молочная ферма "Искра"</t>
+        </is>
+      </c>
+      <c r="D989" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="E989" s="3" t="n">
+        <v>45705</v>
+      </c>
+      <c r="F989" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G989" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H989" s="2" t="inlineStr">
+        <is>
+          <t>6 от 17.02.2025</t>
+        </is>
+      </c>
+      <c r="I989" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J989" s="2" t="inlineStr">
+        <is>
+          <t>5/1 от 17.03.2025,, предупреждение, устранение нарушений в мес. срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
+      <c r="A990" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B990" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C990" s="2" t="inlineStr">
+        <is>
+          <t>Определение АС Санкт-Петербурга и Ленинградской обл. от 24.04.25, в процедуре банкротсва гр. Сабитовой Г.Н.</t>
+        </is>
+      </c>
+      <c r="D990" s="3" t="n">
+        <v>45789</v>
+      </c>
+      <c r="E990" s="3" t="n">
+        <v>45804</v>
+      </c>
+      <c r="F990" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G990" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H990" s="2" t="inlineStr">
+        <is>
+          <t>46 от 27.05.2025</t>
+        </is>
+      </c>
+      <c r="I990" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J990" s="2" t="inlineStr">
+        <is>
+          <t>9 от 16.06.2025, предупреждение, устранение нарушений в мес. срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
+      <c r="A991" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B991" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C991" s="2" t="inlineStr">
+        <is>
+          <t>определениеи АС Санкт-Петербурга и Ленобласти от 28.04.25,, в прроцедуре банкротсва гр. Гусейнзаде Э.Ш.О.</t>
+        </is>
+      </c>
+      <c r="D991" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="E991" s="3" t="n">
+        <v>45807</v>
+      </c>
+      <c r="F991" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G991" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H991" s="2" t="inlineStr">
+        <is>
+          <t>48 от 30.05.2025</t>
+        </is>
+      </c>
+      <c r="I991" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J991" s="2" t="inlineStr">
+        <is>
+          <t>8/5 от 16.06.2025, предупреждение, устранение нарушений в мес. срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
+      <c r="A992" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B992" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C992" s="2" t="inlineStr">
+        <is>
+          <t>представлени прокуратуры Центрального района г.Калининграда от 19.06.25,  в проц банкротства гр. Михеевой Ж.А.</t>
+        </is>
+      </c>
+      <c r="D992" s="3" t="n">
+        <v>45833</v>
+      </c>
+      <c r="E992" s="3" t="n">
+        <v>45849</v>
+      </c>
+      <c r="F992" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G992" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H992" s="2" t="inlineStr">
+        <is>
+          <t>61 от 11.072025</t>
+        </is>
+      </c>
+      <c r="I992" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J992" s="2" t="inlineStr">
+        <is>
+          <t>14 от 22.08.2022 предупреждение, устранение в  мес. срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
+      <c r="A993" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B993" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C993" s="2" t="inlineStr">
+        <is>
+          <t>Определение АС Санкт-Петербурга и Ленинградской обл. А56-16965/2024 от 15.04.25, в процедуре банкротсва гр. Верина Н.В.</t>
+        </is>
+      </c>
+      <c r="D993" s="3" t="n">
+        <v>45852</v>
+      </c>
+      <c r="E993" s="3" t="n">
+        <v>45868</v>
+      </c>
+      <c r="F993" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G993" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H993" s="2" t="inlineStr">
+        <is>
+          <t>73 от 30.07.2025</t>
+        </is>
+      </c>
+      <c r="I993" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J993" s="2" t="inlineStr">
+        <is>
+          <t>15 от 22.08.2025 предупреждение, устранение в мес срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
+      <c r="A994" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B994" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C994" s="2" t="inlineStr">
+        <is>
+          <t>уведомление Росреестра по РК от 04.08.25, в отношении привлечения АУ Ямовой В.В. в порядке 14.13 КоАП РФ А26-3654/25, в процедуре банкротства гр. Никандров А.С., ООО МФ ИСКРА¶</t>
+        </is>
+      </c>
+      <c r="D994" s="3" t="n">
+        <v>45881</v>
+      </c>
+      <c r="E994" s="3" t="n">
+        <v>45896</v>
+      </c>
+      <c r="F994" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G994" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H994" s="2" t="inlineStr">
+        <is>
+          <t>81 от 27.08.2025</t>
+        </is>
+      </c>
+      <c r="I994" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J994" s="2" t="inlineStr">
+        <is>
+          <t>22 от 22.09.2025, предупреждение, устранение нарушений в мес. срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
+      <c r="A995" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B995" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C995" s="2" t="inlineStr">
+        <is>
+          <t>Уведомление Росреестра по Кировской  обл. от 12.09.25, в отношении 14.13 КоАП РФ, в процедуре банкротсва ООО "Песковский торг"¶</t>
+        </is>
+      </c>
+      <c r="D995" s="3" t="n">
+        <v>45916</v>
+      </c>
+      <c r="E995" s="3" t="n">
+        <v>45932</v>
+      </c>
+      <c r="F995" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G995" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H995" s="2" t="inlineStr">
+        <is>
+          <t>94 от 02.10.2025</t>
+        </is>
+      </c>
+      <c r="I995" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J995" s="2" t="inlineStr">
+        <is>
+          <t>27 от 06.11.2026, предупреждение</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
+      <c r="A996" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B996" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C996" s="2" t="inlineStr">
+        <is>
+          <t>жалоба ПАО Совкомбанк б/н,б/д, через Росреестр по Ленинградской обл от 06.10.25., в процедуре банкротсва гр. Жигалкин Ю.В. ¶</t>
+        </is>
+      </c>
+      <c r="D996" s="3" t="n">
+        <v>45939</v>
+      </c>
+      <c r="E996" s="3" t="n">
+        <v>45954</v>
+      </c>
+      <c r="F996" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G996" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H996" s="2" t="inlineStr">
+        <is>
+          <t>107 от 24.10.2025</t>
+        </is>
+      </c>
+      <c r="I996" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J996" s="2" t="inlineStr">
+        <is>
+          <t>33/5 от 06.11.2025, предупреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
+      <c r="A997" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B997" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C997" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Яковых А.В. №А56-26424/2024</t>
+        </is>
+      </c>
+      <c r="D997" s="3" t="n">
+        <v>45986</v>
+      </c>
+      <c r="E997" s="3" t="n">
+        <v>46002</v>
+      </c>
+      <c r="F997" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G997" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H997" s="2" t="inlineStr">
+        <is>
+          <t>№ 138 от 11.12.2025 г.</t>
+        </is>
+      </c>
+      <c r="I997" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J997" s="2" t="inlineStr">
+        <is>
+          <t>40 от 29.12.2025, предепреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
+      <c r="A998" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B998" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C998" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба ПАО "Совкомбанк", в процедуре  банкроства Ягудаевой О.А. №А56-2361/2024</t>
+        </is>
+      </c>
+      <c r="D998" s="3" t="n">
+        <v>45986</v>
+      </c>
+      <c r="E998" s="3" t="n">
+        <v>46002</v>
+      </c>
+      <c r="F998" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G998" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H998" s="2" t="inlineStr">
+        <is>
+          <t>№ 137 от 11.12.2025 г</t>
+        </is>
+      </c>
+      <c r="I998" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J998" s="2" t="inlineStr">
+        <is>
+          <t>40 от 29.12.2025, предепреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
+      <c r="A999" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B999" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C999" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Прошкина М.К. 3А56-59216/2023</t>
+        </is>
+      </c>
+      <c r="D999" s="3" t="n">
+        <v>45986</v>
+      </c>
+      <c r="E999" s="3" t="n">
+        <v>46002</v>
+      </c>
+      <c r="F999" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G999" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H999" s="2" t="inlineStr">
+        <is>
+          <t>№ 135 от 11.12.2025 г.</t>
+        </is>
+      </c>
+      <c r="I999" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J999" s="2" t="inlineStr">
+        <is>
+          <t>40 от 29.12.2025, предепреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
+      <c r="A1000" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1000" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1000" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба ПАО "Совкомбанк", в процедуре  банкроства Петрачковой А.Г. №А56-125404/2023</t>
+        </is>
+      </c>
+      <c r="D1000" s="3" t="n">
+        <v>45986</v>
+      </c>
+      <c r="E1000" s="3" t="n">
+        <v>46002</v>
+      </c>
+      <c r="F1000" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1000" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1000" s="2" t="inlineStr">
+        <is>
+          <t>№ 136 от 11.12.2025 г.</t>
+        </is>
+      </c>
+      <c r="I1000" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J1000" s="2" t="inlineStr">
+        <is>
+          <t>40 от 29.12.2025, предепреждение, устранение нарушений в срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
+      <c r="A1001" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1001" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1001" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба ПАО "Совкомбанк", в процедуре  банкроства Константинов А.О. А66-18524/2023</t>
+        </is>
+      </c>
+      <c r="D1001" s="3" t="n">
+        <v>46014</v>
+      </c>
+      <c r="E1001" s="3" t="n">
+        <v>46042</v>
+      </c>
+      <c r="F1001" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1001" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1001" s="2" t="inlineStr">
+        <is>
+          <t>№ 4 от 20.01.2026 г.</t>
+        </is>
+      </c>
+      <c r="I1001" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J1001" s="2" t="inlineStr">
+        <is>
+          <t>1/1 от 26.01.2026, предупреждение, устранение в срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
+      <c r="A1002" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1002" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1002" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Сидякина Д.Н. А56-129530/2023</t>
+        </is>
+      </c>
+      <c r="D1002" s="3" t="n">
+        <v>46087</v>
+      </c>
+      <c r="E1002" s="3" t="n">
+        <v>46108</v>
+      </c>
+      <c r="F1002" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1002" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1002" s="2" t="inlineStr">
+        <is>
+          <t>№ 45 от 27.03.2026г.</t>
+        </is>
+      </c>
+      <c r="I1002" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J1002" s="2" t="inlineStr">
+        <is>
+          <t>260420-2 от 20.04.2026, предупреждение</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
+      <c r="A1003" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1003" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1003" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба ПАО "Совкомбанк", в процедуре банкроства Вериной Н.В.А56-16965/2024</t>
+        </is>
+      </c>
+      <c r="D1003" s="3" t="n">
+        <v>46087</v>
+      </c>
+      <c r="E1003" s="3" t="n">
+        <v>46111</v>
+      </c>
+      <c r="F1003" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1003" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1003" s="2" t="inlineStr">
+        <is>
+          <t>№ 48 от 30.03.2026г.</t>
+        </is>
+      </c>
+      <c r="I1003" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J1003" s="2" t="inlineStr">
+        <is>
+          <t>260420-1 от 20.04.2026, предупреждение, устранение нарушений в мес. срок</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
+      <c r="A1004" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1004" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1004" s="2" t="inlineStr">
+        <is>
+          <t>Жалоба Нефедова Е.Г. от 15.05.2026г., в процедуре банкроства Прошкина М.К.</t>
+        </is>
+      </c>
+      <c r="D1004" s="3" t="n">
+        <v>46163</v>
+      </c>
+      <c r="E1004" s="3" t="n">
+        <v>46181</v>
+      </c>
+      <c r="F1004" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1004" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1004" s="2" t="inlineStr">
+        <is>
+          <t>№ 260608-1 от 08.06.2026 г.</t>
+        </is>
+      </c>
+      <c r="I1004" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения не выявлены</t>
+        </is>
+      </c>
+      <c r="J1004" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
+      <c r="A1005" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1005" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1005" s="2" t="inlineStr">
+        <is>
+          <t>Письмо Управления Росреестра по Тверской области от 17.07.2026г., в процедуре банкроства Жениевского А.П.</t>
+        </is>
+      </c>
+      <c r="D1005" s="3" t="n">
+        <v>46226</v>
+      </c>
+      <c r="E1005" s="3" t="n">
+        <v>46244</v>
+      </c>
+      <c r="F1005" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1005" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1005" s="2" t="inlineStr">
+        <is>
+          <t>№ 260810-2 от 10.08.2026 г.</t>
+        </is>
+      </c>
+      <c r="I1005" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J1005" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
+      <c r="A1006" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1006" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1006" s="2" t="inlineStr">
+        <is>
+          <t>Письмо Управления Росреестра по Тверской области от 17.07.2026г., в процедуре банкроства Константинова А.О.</t>
+        </is>
+      </c>
+      <c r="D1006" s="3" t="n">
+        <v>46226</v>
+      </c>
+      <c r="E1006" s="3" t="n">
+        <v>46244</v>
+      </c>
+      <c r="F1006" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1006" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1006" s="2" t="inlineStr">
+        <is>
+          <t>№ 260810-3 от 10.08.2026г.</t>
+        </is>
+      </c>
+      <c r="I1006" s="2" t="inlineStr">
+        <is>
+          <t>Нарушения выявлены</t>
+        </is>
+      </c>
+      <c r="J1006" s="2"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
+      <c r="A1007" s="1" t="n">
+        <v>Ямовой Виктор Васильевич</v>
+      </c>
+      <c r="B1007" s="2" t="inlineStr">
+        <is>
+          <t>ВнеплановаяПроверка</t>
+        </is>
+      </c>
+      <c r="C1007" s="2" t="inlineStr">
+        <is>
+          <t>Письмо Управления Росреестра по Тверской области от 11.09.2026г., в процедуре банкроства Жениевского А.П.</t>
+        </is>
+      </c>
+      <c r="D1007" s="3" t="n">
+        <v>46282</v>
+      </c>
+      <c r="E1007" s="3" t="n">
+        <v>46301</v>
+      </c>
+      <c r="F1007" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="G1007" s="3" t="n">
+        <v>0</v>
+      </c>
+      <c r="H1007" s="2"/>
+      <c r="I1007" s="2"/>
+      <c r="J1007" s="2"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>